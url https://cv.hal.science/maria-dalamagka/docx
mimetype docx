--- v0 (2026-03-11)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Dalamagka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MD, MSc, PhD Aristotle University of Thessaloniki - AUTH, Faculty of Medicine, Greece. Anaesthetist - physician, acupuncturist, editor.Related:UAEM Autonomous University of the State of Mexico, Faculty of Medicine. Mexico.Queen Mary University of London.HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;)Sohag University, Faculty of Medicine. Egypt.UKSH ( Universitätsklinikum Schleswig-Holstein).Academy AIRECID 0000-0001-8703-8770Scopus Author ID: 56690505700SciProfiles: 3978881Loop profile: 356669Researcher ID PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I. Dalamagka MD, MSc, PhD Aristotle University of Thessaloniki - AUTH, Faculty of Medicine, Greece. Anaesthetist - physician, acupuncturist, editor.Related:UAEM Autonomous University of the State of Mexico, Faculty of Medicine. Mexico.Queen Mary University of London.HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sohag University, Faculty of Medicine. Egypt.UKSH ( Universitätsklinikum Schleswig-Holstein).Academy AIREC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ID: 0000-0001-8703-8770Scopus Author ID: 56690505700SciProfiles: 3978881Loop profile: 356669Researcher ID PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UAEM Profile available:  </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.redalyc.org/autor.oa?id=75729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe PMC</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://europepmc.org/authors/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://profiles.impactstory.org/u/0000-0001-8703-8770/publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&partnerID=MN8TOARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://link.lens.org/VHUip4iopAh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association of Greek Academic Libraries</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCbFr97UcyUUBIcmB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Crete (UoC), Greece.   Library :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjCMXfqjUCwrxC9Wm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">association of Greek academicsPanteion University  of Social and Political Sciences.       Library & Information Center :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOnoZaxulyrX9Kpu8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of the Aegean</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tH6tov9GdYLzWZJWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://browzine.com/articles/55284156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD thesis Maria Dalamagka  </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/unrF1jXH7TbTPBDHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka academic profile</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3jZOfBHvdnk5CHBOJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology, Neurology, Pain management, Pediatric Anesthesia, Acupuncture, Neuroscience, Kidney Faillure, General Surgery</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka -Mendeley export.risDOI: 10.13140/RG.2.2.10728.94726</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2027394908735127810?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KipHub Scholarly</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‪Maria Dalamagka‬ - ‪ Google Scholar‬ </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/T4toRXqNT05TkN1Vy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Connected papers search</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WpZEYI8lqXME8RzkU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/15wu37XN7ZTwcsfZd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Μελετητής Google </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VGHuWdU4BVX0iRzs8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DataCite Commons </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eo2T20Uid2w1kuUmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Consensus </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2D4d6bb0bV1taAkM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria DALAMAGKA | Research profile </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k5hjMlM6VET9Fgj7F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BASE</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.base-search.net/Search/Results?lookfor=Maria+Dalamagka&type=all&page=2&l=el&oaboost=1&refid=dcpageel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google scholar Library</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OUCI </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lNF2cWQTWKksgF7qE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Qp028lY5f2qao7Gzj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia -  ebookDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/382428764_ebookpdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology articlesDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka | Semantic Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yosXP2LLNBJSmCWOq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Publications Finder - Advanced Search Results | Scilit </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Q16eyBqiFIzPUWUrC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - WorldCat </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pZHhMtWwc3IJGMWN2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Aristotle University of Thessaloniki </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MavrU9ih9SY2KJb1s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twitter </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UTn2A7K0bQ9Vq4oga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EGGgo74ilo4p6i18A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ikee.lib.auth.gr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  PhD thesis Maria Dalamagka - ΜΑΡΙΑ ΔΑΛΑΜΑΓΚΑ</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uu1SHPZ1NKb6SBZVN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9OYptVN09kWui9KnC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSV </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.12204.94086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.13260.07043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presentations: </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.22682.50885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - RefSeek </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/oSYZELSw7wwqfdZ4y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search CORE </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0FtD9XUmfO1Kum1CW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pharma Science Conferences 2026 | World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aMeQZlGBe5cICrQSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uerM8IlX0xBoLCI9U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0hsKZ0fhn9lkUIy21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vz4uog8wpStGfmIoV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Committee | Global Meet & Expo on Vaccines Research and Development | Academy Nature </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mvlF3hvSNCjWzSl46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 2nd International Summit on Surgery and Anesthesia | Spectrum Conferences </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ts4pAXnEWmkHBWoc9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | International Conference on Public Health and Health Care System | Pages Conferences </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RLbUZote8dCArahAa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 8th Edition of the Largest European Meet & Exhibition on Neurology and Brain Disorders | Rigel International </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0kR0ZM9SKPzLpQyvE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pai | 60183 </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1LyokUoHvsvdoHIaB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/j12xlsXUlnUZXmUbA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uEJDln90QMsNXbs9k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/YlPwWyBNrNzIJlskf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jVzU0vW7CR03w56sA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2Ve5qhoojPFs2bYaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Health Treatment Methods - Consensus Academic Search Engine </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yuiAUijyYeFXFF7jo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">What are the long-term effects of electronic acupuncture devices on chronic low back pain? - Consensus </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tnYmSr6SU70Orpxeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system - R Discovery </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SaH5XngLe4VktO4rU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating Traditional Medicine Into A | PDF | Traditional Chinese Medicine | Acupuncture </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Special Considerations in Pediatrics for' – Grafiati </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZiuoWi1tHcNGyFMN9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/q9CIcv5mQRfMiu643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TQZQ4TexezPSC5rvB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artigos de revistas: &amp;quot;Emergence delirium&amp;quot; – Grafiati </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/udX7fn5KEOQ5oozBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vc1VZddrBxhdsbnsp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wiz8u5fld0RxS5y6r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I Dalamagka | International Conference on Neurological Disorders and Stroke </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mWakXuUNky6eyEq9r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effectiveness of acupuncture vs. electroacupuncture for chronic low back pain - Consensus </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3kyp7ZYLNki5GOTOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">remifentanil-as-an-anesthetic-agent-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WPGFtZKONEfXkBm7u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newer Agents for Rapid Sequence Intubation: Etomidate and Rocuronium | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCWqjU4Psfe8JYUfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Intravenous General Anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uE00sxe6gsJ7uiyow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Autistic spectrum disorder' – Grafiati </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uFdiG79ax0Wh1FWMz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aq9fhj4Bt6boxf9js</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">autoimmune-diseases-in-children-and-anesthesia - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZGaMmiCBMBfqLWloI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cEQOzLTO0ZUM7EpuB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">penile-erection-during-remifentanil-anesthesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/8XD5nXpVYx1EqS2ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurology Conferences | Neuroscience Conferences | Brain Disorders Congress 2024 Rome, Italy, Europe </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/itVXiuJEU3tE1eUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">neuroscience-2022-tentative-scientific-program.pdf </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/R1F9liNDqvvuWsaMv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Neuropathic pain syndromes' – Grafiati </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OTqhOP6ZcwW1LZIJe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system | Scilit </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/72cHRKCrxMGnMqTkx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Conference on Pain Research & Management | Posters & Accepted Abstracts </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjpzZgktxwZ5YdTHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality ofLlife Indicators in Kidney Transplantation | PDF </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/e53m9USagZd2TE9vb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PEDIATRICS2026-brochure.pdf </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GohoHBi0HrnVpIK7b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Surgery and Anesthesiatentative-program-6329.pdf </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uC8RXPoNkhtY8jeZI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025WPC Pediatrics conference Program_agosto_.pdf </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/d5TqiHze5rPTtiDYi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rrQtEjnu2lQTFNGIp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">250254 PDFs | Review articles in COLON CANCER </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RpbUIc6Xgo1XKMBFW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADDICTION MEDICINE, MENTAL HEALTH AND PSYCHIATRYtentative-program.pdf </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jZZ9SYsTjUg38JUIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pain-management-6683.pdf </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p0u6L5FfHRVm2gBG7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/sk3TAjXtAPxPN8NZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RISM.000577.pdf </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L4WJ27XiSecTLfKda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protocol of Pain |crimson publishers.com</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wuKTwCl6a7GuxHOTf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/DglWxiQaoeSKu9m1J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/iVZJKR11DErP6BD4L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for depression and psychological disorders | 113460 </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIAJfFy112LJKD3Uv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/in6t2b73egAdz33CU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[PDF] Pediatric neurodegenerative disorders and anesthesia considerations | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gDJ3CLBEqkyj1MFLf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for low back pain and migraine </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/v0DT4FhYkuLzG182n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yKOlujbcaGW1nMIXH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COALESCE RESEARCH GROUP </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/m0fZ9dNsTFT50XVXy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Austin Publishing Group | Scholarly Open Access Peer Reviewed Medical Science Journals </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5rHUENSu3fw2GZeS8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eNlhQ6TkIGQ81XcgV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eR7AyS2E5KEtSpMfy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A 31 years-old woman with reflex sympathetic dystrophy syndrome (CPRS) - ScienceDirect </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aO80cblipNzubEuAg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Pain control & acupuncture </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/62ueQoSyQWc0uqyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain andMigraine | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGiE0s6J6IYUtlwrL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">acute-pain-and-analgesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UROOSnzXma8yjPToC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic pain | Dalamagka Maria | General hospital of Larissa, Greece | Alzheimers 2018 | Pulsus Conference </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/4LxRne5TWjD254u1c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0DC08Vfq3dhHsdOFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APhOT16000146.pdf </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2sGj6HH6zkt4uJO2a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7e25rN96GaITTgGiX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EEuYrmwnp96Fc3myV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COVID-19 and mechanical ventilation | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/fanqci39ywBNC8hCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZxecTItUWJdMwx0FJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSCARR-2022-0113.pdf </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/IVzuBtblxCkuHYHs1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7BraNdyQLEzB52xtm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSABP-2025-0022.pdf </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cHfbOwS7Tv9t1jALR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qEDPImznnAPUzJ9R4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f1OJcyAIQR2cDNoXo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7kjZMER5th7WsP4RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in researc | 65359 </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/CajgZ70oxOHH0JIkM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qJcFxZZyMWer1nrnX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gMGfAvScVMTIRoGsO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1649916693.pdf </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OCTSdb54m0674Y2CJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/U2U6MneOOVWNlCzK9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MFYgNQW2GWXe2JZVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ajaa-v8-id1088.pdf </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3mpNWPpXdZnkbkoyw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2YkfhcWiCaeNR5rOr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ra3o3U6OoBefYly54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wMcbVLkNEx4Gi2SX9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia-jpmme-1000104.pdf </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9CPjDOK4Tzmc4XF3p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IJSRA-2024-1408.pdf </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VxSpOZ0M5yBTB0IyO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/6jcgwzUuNhmHg1pS0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7mOuqdhZPlImad1WV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Final_Programe_10th-Global-Summit-on-Cancer-Science--Therapy_Barcelona-Spain1.pdf </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gubT3tyqNMoLhIkph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACMCR-v9-17751.pdf </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/X0k4y4Fj3IaqEyA4J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KUTlX4XGoKyWZ8jSf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">systematic-review-acupuncture-in-chronic-pain-low-back-pain-andmigraine-2167-0846-1000195.pdf </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SUjqBN9cFjGOmZJEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5pUU1r5rvx0lzf5b1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOa3JTnVV0R4pRGVY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/94IykIjBnV6lXFSqj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIwEeDXszoWdDqSY1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Sexual Health and AIDS Research </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p1EOUknq3eAX8N2Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ztiYFX1Er46mvxEJG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qQu5OuevjakKofmcL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zlUNFJ8IM7CJj2fBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nfOEzXZNxjbG0GWA9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vbnGCBJea7JHXSOSx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WeNjvawvnFb1f7gzJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agenda for Neurosurgery Webinar </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mu1B60zaZ8JCBJh8F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postoperative analgesia after low-frequency electroacupuncture as adjunctive treatment in inguinal hernia surgery with abdominal wall mesh reconstruction </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/H9QS9WDLVtyfoHW8M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Autoimmune diseases in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k2Yx4qVRvRoFs9LeA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders|crimson publishers.com </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pw9l6PeHBmjsW3Peb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GDxALIiAcl0TtCAqP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qq8MT7M6tGGCnCjUc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/kwdaJZaOHx03w6OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9eTyDcF6Bs0rXS0kv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ryf2RZCF1g5DxQt5g</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjhxHbA62yOVOoF1Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/asonVojtFTRmWO20F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of anesthesia and anesthetic drugs (Acquire Publications LLC) | 16 Publications | Top authors | Related journals </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/16T6J91joyXO1NMzn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yqH7w47TCOcRBWA9E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f2XVGnhcfaFnZP4AA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimorphic Behavior and cognition | Auctores </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vPeuG0zVfbRb6apkm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1St0AbeTW2psa1E8J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qg1rjPmmlN3X6XUUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children - R Discovery </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/dW3rWlFkOcjuHrLhS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YouTube emergency medicine </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/h7Lyb3231wdGc3Jii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5u5gcSi3AG68N2uXU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGDieawtO3A6Ajmor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7I9z6wcv0zzsTwAdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mild Brain Injury | Journal of Anesthesia and Anesthetic Drugs | Vol2 | JAAD2200103 </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zvV9Me0HlH7Ctpv7R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine | OMICS International | Abstract </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tHZJSfVY8aerJcrpN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jfkZ99JfB5lGEWwBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mB7N83vtAVUUJjjM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjFBVQtWS69jawLFu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality of Life Indicators in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tOZxgZJbhJwJDQxNg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acute Pain and Analgesia in children </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/590h59Wxx1d7aZIeG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L0zH6ICjPBnhMrl1v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qwFQoz3Iy0wIUnjJi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/AOWRVPJX2h3A4HSa4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lXkqZw4wTQ2n67hUq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tJ0tc53VtxSYWLXr8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and Anesthetic Drugs. | PDF | Antipsychotic | Psychosis </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Pz9ZXKf3cA0VGDbY2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/psXNvsPIK4NF6fBaW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/is4ZMtKtnZILdPiKL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture PDF | PDF | Acupuncture | Neurotransmitter </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCB0wwpiq6SieHqRf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inhalation Burn, Crush-syndrome and Rhabdomyolysis Syndrome </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nnwvuHQFnizLMyqdz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/79322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2011002036028854643?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/80763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://profiles.impactstory.org/u/0000-0001-8703-8770/publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=56690505700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.crossref.org/search/works?q=Maria+Dalamagka&from_ui=yes&page=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2010687786609770869?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649506/Mechanism_of_Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648943/Emergence_Delirium_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609729/Pain_control_and_acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609812/Emergency_Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609784/Anesthesiology_complications_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399281482_Emergency_Medicine_book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399127004_medline_CSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2026/01/blog-post.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2025/11/health.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985339025/Anesthesia-ebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330062/Neuropathic-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985322868/Emergency-Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985327173/Pain-control-acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985316009/Protocol-of-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/82650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Global Summit on Mental Health and Well-Being 2026. &amp;quot;Multiple sclerosis an chronic demyelinating disease and anesthesia management&amp;quot; DOI: 10.13140/RG.2.2.23560.07689</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://painmanagement.conferenceseries.com/2018/organizing-committee.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://continuumforums.com/public-health-world-forum/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academicpublish.org/index.php/IJARO/article/download/388/348/677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-05-0805.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medwinpublishers.com/APhOT/APhOT16000146.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-04-0707.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102002</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/epub/ACAM.000577.epub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.clickatlife.gr/your-life/story/7877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.34162.57288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.11717.97760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&form=QBLH&sp=-1&ghc=1&lq=0&pq=maria+dalamagka+anaesthetist+phd&sc=11-32&qs=n&sk=&cvid=CB7F402B6DAB40539EEC3FAD8F10A381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.instagram.com/dalamagamary/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/nrs/abstract/NRS.000627.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://biotechnology.scientificsummits.org/biography?id=1881&category=keynotespeaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gravatar.com/catliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/maria-dalamagka-2405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.biomedpharmareviews.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/author-profile/dalamagka-maria-432010/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.wecmelive.com/editor-info/dalamagka-maria-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecronicon.net/eccmc_Editorial_Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/dalamagka-maria-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://actascientific.com/ASNH-EB.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inscitechsummits.com/2025/cancer-research/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publichealth.pagesconferences.org/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://criticalcongress.episirus.org/bangkok/organizing-committee/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/EditorialBoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://stemcells.pagesconferences.org/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fosterresearch.org/2024/nursingresearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nexusforums.net/2025/toxiforum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pediatrics2026.researchconnects.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.spectrumconferences.com/2023/isphpm/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.weblogoa.com/editors/2024D0101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afrjms.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msdpublications.com/Site/editorial_board/31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2022737570095075696?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434058</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432479</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432502</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432506</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432466</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EndNotes DOI: 10.13140/RG.2.2.16030.80963</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2024862778939290093?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2025934606059331657?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/search?wd=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05463268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro and Radiant oncology and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (01), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2026.26.1.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.180 - 184. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2025.15.1.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesiology complications in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2924 - 2927. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remifentanil as an anesthetic agent in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.20.1.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.23.2.2389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2372 - 2375. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 and mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.204 - 207. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.2.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphic Behavior and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Research and Clinical Trials. ISSN: 2693-4779 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31579/2693-4779/235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.001 - 003. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Pain and Analgesia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipsychotics and anesthetic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.158 - 159. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.165 - 166. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.176 - 178. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.10.3.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain control & acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.602 - 607. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity in children and general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.308 - 309. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Research in Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/nrs.2021.06.000627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acam.2019.04.000577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Anesthesia and Relaxation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36805.15846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId533"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Dalamagka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MD, MSc, PhD Aristotle University of Thessaloniki - AUTH, Faculty of Medicine, Greece. Anaesthetist - physician, acupuncturist, editor.Related:UAEM Autonomous University of the State of Mexico, Faculty of Medicine. Mexico.Queen Mary University of London.HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;)Sohag University, Faculty of Medicine. Egypt.UKSH ( Universitätsklinikum Schleswig-Holstein).Academy AIRECID 0000-0001-8703-8770Scopus Author ID: 56690505700SciProfiles: 3978881Loop profile: 356669Researcher ID PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I. Dalamagka MD, MSc, PhD Aristotle University of Thessaloniki - AUTH, Faculty of Medicine, Greece. Anaesthetist - physician, acupuncturist, editor.Related:UAEM Autonomous University of the State of Mexico, Faculty of Medicine. Mexico.Queen Mary University of London.HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sohag University, Faculty of Medicine. Egypt.UKSH ( Universitätsklinikum Schleswig-Holstein).Academy AIREC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ID: 0000-0001-8703-8770Scopus Author ID: 56690505700SciProfiles: 3978881Loop profile: 356669Researcher ID PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UAEM Profile available:  </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.redalyc.org/autor.oa?id=75729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/users/maria-dalamagka-E4EKk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://link.lens.org/VHUip4iopAh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&partnerID=MN8TOARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.base-search.net/Search/Results?lookfor=Dalamagka+Maria&type=all&page=1&l=el&oaboost=1&refid=dcpageel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://commons.datacite.org/?query=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/15wu37XN7ZTwcsfZd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Μελετητής Google</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/scholar?hl=el&as_sdt=0%2C5&scilib=1&q=Maria+Dalamagka&btnG=</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&partnerID=MN8TOARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/search?wd=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/Maria-Dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka -Mendeley export.risDOI: 10.13140/RG.2.2.10728.94726</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2027394908735127810?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/401303233_Maria_Dalamagka_-Mendeley_exportris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ouci.dntb.gov.ua/en/?q=Maria+I.+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe PMC</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://europepmc.org/authors/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association of Greek Academic Libraries</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCbFr97UcyUUBIcmB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Crete (UoC), Greece.   Library :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjCMXfqjUCwrxC9Wm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">association of Greek academicsPanteion University  of Social and Political Sciences.       Library & Information Center :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOnoZaxulyrX9Kpu8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of the Aegean</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tH6tov9GdYLzWZJWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://browzine.com/articles/55284156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD thesis Maria Dalamagka  </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/unrF1jXH7TbTPBDHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka academic profile</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3jZOfBHvdnk5CHBOJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KipHub Scholarly</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‪Maria Dalamagka‬ - ‪ Google Scholar‬ </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/T4toRXqNT05TkN1Vy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Connected papers search</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WpZEYI8lqXME8RzkU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/15wu37XN7ZTwcsfZd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Μελετητής Google </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VGHuWdU4BVX0iRzs8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DataCite Commons </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eo2T20Uid2w1kuUmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Consensus </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2D4d6bb0bV1taAkM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria DALAMAGKA | Research profile </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k5hjMlM6VET9Fgj7F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google scholar Library</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OUCI </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lNF2cWQTWKksgF7qE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Qp028lY5f2qao7Gzj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia -  ebookDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/382428764_ebookpdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology articlesDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka | Semantic Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yosXP2LLNBJSmCWOq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Publications Finder - Advanced Search Results | Scilit </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Q16eyBqiFIzPUWUrC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - WorldCat </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pZHhMtWwc3IJGMWN2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Aristotle University of Thessaloniki </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MavrU9ih9SY2KJb1s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twitter </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UTn2A7K0bQ9Vq4oga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EGGgo74ilo4p6i18A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ikee.lib.auth.gr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  PhD thesis Maria Dalamagka - ΜΑΡΙΑ ΔΑΛΑΜΑΓΚΑ</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uu1SHPZ1NKb6SBZVN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9OYptVN09kWui9KnC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSV </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.12204.94086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.13260.07043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presentations: </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.22682.50885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - RefSeek </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/oSYZELSw7wwqfdZ4y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search CORE </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0FtD9XUmfO1Kum1CW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pharma Science Conferences 2026 | World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aMeQZlGBe5cICrQSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uerM8IlX0xBoLCI9U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0hsKZ0fhn9lkUIy21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vz4uog8wpStGfmIoV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Committee | Global Meet & Expo on Vaccines Research and Development | Academy Nature </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mvlF3hvSNCjWzSl46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 2nd International Summit on Surgery and Anesthesia | Spectrum Conferences </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ts4pAXnEWmkHBWoc9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | International Conference on Public Health and Health Care System | Pages Conferences </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RLbUZote8dCArahAa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 8th Edition of the Largest European Meet & Exhibition on Neurology and Brain Disorders | Rigel International </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0kR0ZM9SKPzLpQyvE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pai | 60183 </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1LyokUoHvsvdoHIaB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/j12xlsXUlnUZXmUbA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uEJDln90QMsNXbs9k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/YlPwWyBNrNzIJlskf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jVzU0vW7CR03w56sA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2Ve5qhoojPFs2bYaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Health Treatment Methods - Consensus Academic Search Engine </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yuiAUijyYeFXFF7jo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">What are the long-term effects of electronic acupuncture devices on chronic low back pain? - Consensus </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tnYmSr6SU70Orpxeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system - R Discovery </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SaH5XngLe4VktO4rU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating Traditional Medicine Into A | PDF | Traditional Chinese Medicine | Acupuncture </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Special Considerations in Pediatrics for' – Grafiati </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZiuoWi1tHcNGyFMN9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/q9CIcv5mQRfMiu643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TQZQ4TexezPSC5rvB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artigos de revistas: &amp;quot;Emergence delirium&amp;quot; – Grafiati </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/udX7fn5KEOQ5oozBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vc1VZddrBxhdsbnsp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wiz8u5fld0RxS5y6r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I Dalamagka | International Conference on Neurological Disorders and Stroke </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mWakXuUNky6eyEq9r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effectiveness of acupuncture vs. electroacupuncture for chronic low back pain - Consensus </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3kyp7ZYLNki5GOTOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">remifentanil-as-an-anesthetic-agent-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WPGFtZKONEfXkBm7u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newer Agents for Rapid Sequence Intubation: Etomidate and Rocuronium | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCWqjU4Psfe8JYUfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Intravenous General Anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uE00sxe6gsJ7uiyow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Autistic spectrum disorder' – Grafiati </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uFdiG79ax0Wh1FWMz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aq9fhj4Bt6boxf9js</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">autoimmune-diseases-in-children-and-anesthesia - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZGaMmiCBMBfqLWloI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cEQOzLTO0ZUM7EpuB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">penile-erection-during-remifentanil-anesthesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/8XD5nXpVYx1EqS2ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurology Conferences | Neuroscience Conferences | Brain Disorders Congress 2024 Rome, Italy, Europe </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/itVXiuJEU3tE1eUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">neuroscience-2022-tentative-scientific-program.pdf </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/R1F9liNDqvvuWsaMv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Neuropathic pain syndromes' – Grafiati </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OTqhOP6ZcwW1LZIJe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system | Scilit </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/72cHRKCrxMGnMqTkx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Conference on Pain Research & Management | Posters & Accepted Abstracts </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjpzZgktxwZ5YdTHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality ofLlife Indicators in Kidney Transplantation | PDF </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/e53m9USagZd2TE9vb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PEDIATRICS2026-brochure.pdf </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GohoHBi0HrnVpIK7b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Surgery and Anesthesiatentative-program-6329.pdf </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uC8RXPoNkhtY8jeZI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025WPC Pediatrics conference Program_agosto_.pdf </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/d5TqiHze5rPTtiDYi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rrQtEjnu2lQTFNGIp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">250254 PDFs | Review articles in COLON CANCER </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RpbUIc6Xgo1XKMBFW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADDICTION MEDICINE, MENTAL HEALTH AND PSYCHIATRYtentative-program.pdf </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jZZ9SYsTjUg38JUIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pain-management-6683.pdf </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p0u6L5FfHRVm2gBG7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/sk3TAjXtAPxPN8NZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RISM.000577.pdf </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L4WJ27XiSecTLfKda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protocol of Pain |crimson publishers.com</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wuKTwCl6a7GuxHOTf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/DglWxiQaoeSKu9m1J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/iVZJKR11DErP6BD4L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for depression and psychological disorders | 113460 </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIAJfFy112LJKD3Uv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/in6t2b73egAdz33CU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[PDF] Pediatric neurodegenerative disorders and anesthesia considerations | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gDJ3CLBEqkyj1MFLf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for low back pain and migraine </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/v0DT4FhYkuLzG182n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yKOlujbcaGW1nMIXH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COALESCE RESEARCH GROUP </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/m0fZ9dNsTFT50XVXy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Austin Publishing Group | Scholarly Open Access Peer Reviewed Medical Science Journals </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5rHUENSu3fw2GZeS8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eNlhQ6TkIGQ81XcgV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eR7AyS2E5KEtSpMfy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A 31 years-old woman with reflex sympathetic dystrophy syndrome (CPRS) - ScienceDirect </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aO80cblipNzubEuAg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Pain control & acupuncture </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/62ueQoSyQWc0uqyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain andMigraine | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGiE0s6J6IYUtlwrL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">acute-pain-and-analgesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UROOSnzXma8yjPToC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic pain | Dalamagka Maria | General hospital of Larissa, Greece | Alzheimers 2018 | Pulsus Conference </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/4LxRne5TWjD254u1c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0DC08Vfq3dhHsdOFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APhOT16000146.pdf </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2sGj6HH6zkt4uJO2a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7e25rN96GaITTgGiX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EEuYrmwnp96Fc3myV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COVID-19 and mechanical ventilation | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/fanqci39ywBNC8hCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZxecTItUWJdMwx0FJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSCARR-2022-0113.pdf </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/IVzuBtblxCkuHYHs1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7BraNdyQLEzB52xtm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSABP-2025-0022.pdf </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cHfbOwS7Tv9t1jALR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qEDPImznnAPUzJ9R4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f1OJcyAIQR2cDNoXo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7kjZMER5th7WsP4RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in researc | 65359 </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/CajgZ70oxOHH0JIkM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qJcFxZZyMWer1nrnX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gMGfAvScVMTIRoGsO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1649916693.pdf </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OCTSdb54m0674Y2CJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/U2U6MneOOVWNlCzK9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MFYgNQW2GWXe2JZVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ajaa-v8-id1088.pdf </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3mpNWPpXdZnkbkoyw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2YkfhcWiCaeNR5rOr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ra3o3U6OoBefYly54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wMcbVLkNEx4Gi2SX9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia-jpmme-1000104.pdf </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9CPjDOK4Tzmc4XF3p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IJSRA-2024-1408.pdf </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VxSpOZ0M5yBTB0IyO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/6jcgwzUuNhmHg1pS0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7mOuqdhZPlImad1WV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Final_Programe_10th-Global-Summit-on-Cancer-Science--Therapy_Barcelona-Spain1.pdf </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gubT3tyqNMoLhIkph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACMCR-v9-17751.pdf </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/X0k4y4Fj3IaqEyA4J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KUTlX4XGoKyWZ8jSf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">systematic-review-acupuncture-in-chronic-pain-low-back-pain-andmigraine-2167-0846-1000195.pdf </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SUjqBN9cFjGOmZJEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5pUU1r5rvx0lzf5b1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOa3JTnVV0R4pRGVY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/94IykIjBnV6lXFSqj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIwEeDXszoWdDqSY1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Sexual Health and AIDS Research </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p1EOUknq3eAX8N2Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ztiYFX1Er46mvxEJG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qQu5OuevjakKofmcL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zlUNFJ8IM7CJj2fBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nfOEzXZNxjbG0GWA9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vbnGCBJea7JHXSOSx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WeNjvawvnFb1f7gzJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agenda for Neurosurgery Webinar </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mu1B60zaZ8JCBJh8F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postoperative analgesia after low-frequency electroacupuncture as adjunctive treatment in inguinal hernia surgery with abdominal wall mesh reconstruction </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/H9QS9WDLVtyfoHW8M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Autoimmune diseases in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k2Yx4qVRvRoFs9LeA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders|crimson publishers.com </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pw9l6PeHBmjsW3Peb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GDxALIiAcl0TtCAqP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qq8MT7M6tGGCnCjUc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/kwdaJZaOHx03w6OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9eTyDcF6Bs0rXS0kv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ryf2RZCF1g5DxQt5g</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjhxHbA62yOVOoF1Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/asonVojtFTRmWO20F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of anesthesia and anesthetic drugs (Acquire Publications LLC) | 16 Publications | Top authors | Related journals </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/16T6J91joyXO1NMzn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yqH7w47TCOcRBWA9E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f2XVGnhcfaFnZP4AA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimorphic Behavior and cognition | Auctores </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vPeuG0zVfbRb6apkm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1St0AbeTW2psa1E8J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qg1rjPmmlN3X6XUUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children - R Discovery </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/dW3rWlFkOcjuHrLhS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YouTube emergency medicine </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/h7Lyb3231wdGc3Jii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5u5gcSi3AG68N2uXU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGDieawtO3A6Ajmor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7I9z6wcv0zzsTwAdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mild Brain Injury | Journal of Anesthesia and Anesthetic Drugs | Vol2 | JAAD2200103 </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zvV9Me0HlH7Ctpv7R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine | OMICS International | Abstract </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tHZJSfVY8aerJcrpN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jfkZ99JfB5lGEWwBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mB7N83vtAVUUJjjM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjFBVQtWS69jawLFu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality of Life Indicators in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tOZxgZJbhJwJDQxNg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acute Pain and Analgesia in children </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/590h59Wxx1d7aZIeG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L0zH6ICjPBnhMrl1v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qwFQoz3Iy0wIUnjJi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/AOWRVPJX2h3A4HSa4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lXkqZw4wTQ2n67hUq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tJ0tc53VtxSYWLXr8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and Anesthetic Drugs. | PDF | Antipsychotic | Psychosis </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Pz9ZXKf3cA0VGDbY2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/psXNvsPIK4NF6fBaW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/is4ZMtKtnZILdPiKL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture PDF | PDF | Acupuncture | Neurotransmitter </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCB0wwpiq6SieHqRf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inhalation Burn, Crush-syndrome and Rhabdomyolysis Syndrome </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nnwvuHQFnizLMyqdz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/79322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2011002036028854643?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/80763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://profiles.impactstory.org/u/0000-0001-8703-8770/publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=56690505700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.crossref.org/search/works?q=Maria+Dalamagka&from_ui=yes&page=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2010687786609770869?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649506/Mechanism_of_Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648943/Emergence_Delirium_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609729/Pain_control_and_acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609812/Emergency_Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609784/Anesthesiology_complications_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399281482_Emergency_Medicine_book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399127004_medline_CSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2026/01/blog-post.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2025/11/health.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985339025/Anesthesia-ebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330062/Neuropathic-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985322868/Emergency-Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985327173/Pain-control-acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985316009/Protocol-of-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/82650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Global Summit on Mental Health and Well-Being 2026. &amp;quot;Multiple sclerosis an chronic demyelinating disease and anesthesia management&amp;quot; DOI: 10.13140/RG.2.2.23560.07689</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://painmanagement.conferenceseries.com/2018/organizing-committee.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://continuumforums.com/public-health-world-forum/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academicpublish.org/index.php/IJARO/article/download/388/348/677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-05-0805.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medwinpublishers.com/APhOT/APhOT16000146.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-04-0707.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102002</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/epub/ACAM.000577.epub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.clickatlife.gr/your-life/story/7877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.34162.57288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.11717.97760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&form=QBLH&sp=-1&ghc=1&lq=0&pq=maria+dalamagka+anaesthetist+phd&sc=11-32&qs=n&sk=&cvid=CB7F402B6DAB40539EEC3FAD8F10A381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.instagram.com/dalamagamary/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/nrs/abstract/NRS.000627.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://biotechnology.scientificsummits.org/biography?id=1881&category=keynotespeaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gravatar.com/catliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/maria-dalamagka-2405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.biomedpharmareviews.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/author-profile/dalamagka-maria-432010/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.wecmelive.com/editor-info/dalamagka-maria-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecronicon.net/eccmc_Editorial_Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/dalamagka-maria-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://actascientific.com/ASNH-EB.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inscitechsummits.com/2025/cancer-research/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publichealth.pagesconferences.org/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://criticalcongress.episirus.org/bangkok/organizing-committee/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/EditorialBoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://stemcells.pagesconferences.org/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fosterresearch.org/2024/nursingresearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nexusforums.net/2025/toxiforum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pediatrics2026.researchconnects.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.spectrumconferences.com/2023/isphpm/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.weblogoa.com/editors/2024D0101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afrjms.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msdpublications.com/Site/editorial_board/31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2022737570095075696?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434058</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432479</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432502</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432506</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432466</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EndNotes DOI: 10.13140/RG.2.2.16030.80963</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2024862778939290093?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2025934606059331657?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/search?wd=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05463268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro and Radiant oncology and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (01), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2026.26.1.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.180 - 184. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2025.15.1.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remifentanil as an anesthetic agent in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.20.1.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.23.2.2389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesiology complications in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2924 - 2927. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2372 - 2375. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 and mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.204 - 207. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.2.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphic Behavior and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Research and Clinical Trials. ISSN: 2693-4779 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31579/2693-4779/235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipsychotics and anesthetic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.001 - 003. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Pain and Analgesia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.158 - 159. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.165 - 166. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renal failure and Quality of Life Indicators in Kidney Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Medical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.176 - 178. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.10.3.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain control & acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.602 - 607. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity in children and general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.308 - 309. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Research in Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/nrs.2021.06.000627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acam.2019.04.000577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Anesthesia and Relaxation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36805.15846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId540"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="882EBE1C"/>
+    <w:nsid w:val="F6D3AD9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-dalamagka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/autor.oa?id=75729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/PAU-3598-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europepmc.org/authors/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://profiles.impactstory.org/u/0000-0001-8703-8770/publications" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/profile/MariaDalamagka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loop.frontiersin.org/people/356669/bio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&amp;partnerID=MN8TOARS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.lens.org/VHUip4iopAh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=8legDlYAAAAJ&amp;hl=el" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145979386/Scholar_postdoc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bohrium.com/en/profile/bohrkamznuf9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCbFr97UcyUUBIcmB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjCMXfqjUCwrxC9Wm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOnoZaxulyrX9Kpu8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tH6tov9GdYLzWZJWD" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/articles/55284156" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/unrF1jXH7TbTPBDHT" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3jZOfBHvdnk5CHBOJ" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rFAJITkLeYs1EzsKY" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scite.ai/search?mode=all&amp;q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka/CurriculumVitae" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2027394908735127810?s=20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/author/675762590809092b80e73be3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refseek.com/search?q=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Maria-Dalamagka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/marydalamaga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/T4toRXqNT05TkN1Vy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GrSS0sx7suKWNgreL" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WpZEYI8lqXME8RzkU" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connectedpapers.com/search?q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/15wu37XN7ZTwcsfZd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VGHuWdU4BVX0iRzs8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eo2T20Uid2w1kuUmy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2D4d6bb0bV1taAkM3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k5hjMlM6VET9Fgj7F" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.base-search.net/Search/Results?lookfor=Maria+Dalamagka&amp;type=all&amp;page=2&amp;l=el&amp;oaboost=1&amp;refid=dcpageel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lNF2cWQTWKksgF7qE" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Qp028lY5f2qao7Gzj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030341" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/382428764_ebookpdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030491" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yosXP2LLNBJSmCWOq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Q16eyBqiFIzPUWUrC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pZHhMtWwc3IJGMWN2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MavrU9ih9SY2KJb1s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UTn2A7K0bQ9Vq4oga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EGGgo74ilo4p6i18A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ikee.lib.auth.gr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uu1SHPZ1NKb6SBZVN" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9OYptVN09kWui9KnC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.12204.94086" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.13260.07043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.22682.50885" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/oSYZELSw7wwqfdZ4y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0FtD9XUmfO1Kum1CW" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aMeQZlGBe5cICrQSe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uerM8IlX0xBoLCI9U" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0hsKZ0fhn9lkUIy21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vz4uog8wpStGfmIoV" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mvlF3hvSNCjWzSl46" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ts4pAXnEWmkHBWoc9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RLbUZote8dCArahAa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0kR0ZM9SKPzLpQyvE" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1LyokUoHvsvdoHIaB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/j12xlsXUlnUZXmUbA" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uEJDln90QMsNXbs9k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/YlPwWyBNrNzIJlskf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jVzU0vW7CR03w56sA" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2Ve5qhoojPFs2bYaF" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yuiAUijyYeFXFF7jo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tnYmSr6SU70Orpxeh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SaH5XngLe4VktO4rU" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZiuoWi1tHcNGyFMN9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/q9CIcv5mQRfMiu643" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TQZQ4TexezPSC5rvB" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/udX7fn5KEOQ5oozBg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vc1VZddrBxhdsbnsp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wiz8u5fld0RxS5y6r" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mWakXuUNky6eyEq9r" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3kyp7ZYLNki5GOTOF" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WPGFtZKONEfXkBm7u" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCWqjU4Psfe8JYUfo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uE00sxe6gsJ7uiyow" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uFdiG79ax0Wh1FWMz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aq9fhj4Bt6boxf9js" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZGaMmiCBMBfqLWloI" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cEQOzLTO0ZUM7EpuB" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/8XD5nXpVYx1EqS2ML" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/itVXiuJEU3tE1eUFs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/R1F9liNDqvvuWsaMv" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OTqhOP6ZcwW1LZIJe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/72cHRKCrxMGnMqTkx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjpzZgktxwZ5YdTHK" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/e53m9USagZd2TE9vb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GohoHBi0HrnVpIK7b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uC8RXPoNkhtY8jeZI" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/d5TqiHze5rPTtiDYi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rrQtEjnu2lQTFNGIp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RpbUIc6Xgo1XKMBFW" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jZZ9SYsTjUg38JUIU" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p0u6L5FfHRVm2gBG7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/sk3TAjXtAPxPN8NZZ" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L4WJ27XiSecTLfKda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wuKTwCl6a7GuxHOTf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/DglWxiQaoeSKu9m1J" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/iVZJKR11DErP6BD4L" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIAJfFy112LJKD3Uv" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/in6t2b73egAdz33CU" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gDJ3CLBEqkyj1MFLf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/v0DT4FhYkuLzG182n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yKOlujbcaGW1nMIXH" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/m0fZ9dNsTFT50XVXy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5rHUENSu3fw2GZeS8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eNlhQ6TkIGQ81XcgV" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eR7AyS2E5KEtSpMfy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aO80cblipNzubEuAg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/62ueQoSyQWc0uqyst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGiE0s6J6IYUtlwrL" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UROOSnzXma8yjPToC" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/4LxRne5TWjD254u1c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0DC08Vfq3dhHsdOFF" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2sGj6HH6zkt4uJO2a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7e25rN96GaITTgGiX" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EEuYrmwnp96Fc3myV" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/fanqci39ywBNC8hCP" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZxecTItUWJdMwx0FJ" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/IVzuBtblxCkuHYHs1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7BraNdyQLEzB52xtm" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cHfbOwS7Tv9t1jALR" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qEDPImznnAPUzJ9R4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f1OJcyAIQR2cDNoXo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7kjZMER5th7WsP4RD" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/CajgZ70oxOHH0JIkM" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qJcFxZZyMWer1nrnX" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gMGfAvScVMTIRoGsO" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OCTSdb54m0674Y2CJ" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/U2U6MneOOVWNlCzK9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MFYgNQW2GWXe2JZVD" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3mpNWPpXdZnkbkoyw" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2YkfhcWiCaeNR5rOr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ra3o3U6OoBefYly54" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wMcbVLkNEx4Gi2SX9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9CPjDOK4Tzmc4XF3p" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VxSpOZ0M5yBTB0IyO" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/6jcgwzUuNhmHg1pS0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7mOuqdhZPlImad1WV" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gubT3tyqNMoLhIkph" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/X0k4y4Fj3IaqEyA4J" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KUTlX4XGoKyWZ8jSf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SUjqBN9cFjGOmZJEU" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5pUU1r5rvx0lzf5b1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOa3JTnVV0R4pRGVY" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17019172" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/94IykIjBnV6lXFSqj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIwEeDXszoWdDqSY1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p1EOUknq3eAX8N2Tu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ztiYFX1Er46mvxEJG" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qQu5OuevjakKofmcL" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zlUNFJ8IM7CJj2fBE" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nfOEzXZNxjbG0GWA9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vbnGCBJea7JHXSOSx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WeNjvawvnFb1f7gzJ" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mu1B60zaZ8JCBJh8F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/H9QS9WDLVtyfoHW8M" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k2Yx4qVRvRoFs9LeA" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pw9l6PeHBmjsW3Peb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GDxALIiAcl0TtCAqP" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qq8MT7M6tGGCnCjUc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/kwdaJZaOHx03w6OES" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9eTyDcF6Bs0rXS0kv" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ryf2RZCF1g5DxQt5g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjhxHbA62yOVOoF1Z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/asonVojtFTRmWO20F" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/16T6J91joyXO1NMzn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yqH7w47TCOcRBWA9E" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f2XVGnhcfaFnZP4AA" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vPeuG0zVfbRb6apkm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1St0AbeTW2psa1E8J" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qg1rjPmmlN3X6XUUV" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/dW3rWlFkOcjuHrLhS" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/h7Lyb3231wdGc3Jii" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5u5gcSi3AG68N2uXU" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGDieawtO3A6Ajmor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7I9z6wcv0zzsTwAdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zvV9Me0HlH7Ctpv7R" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tHZJSfVY8aerJcrpN" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jfkZ99JfB5lGEWwBg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mB7N83vtAVUUJjjM4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjFBVQtWS69jawLFu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tOZxgZJbhJwJDQxNg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/590h59Wxx1d7aZIeG" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L0zH6ICjPBnhMrl1v" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qwFQoz3Iy0wIUnjJi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/AOWRVPJX2h3A4HSa4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lXkqZw4wTQ2n67hUq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tJ0tc53VtxSYWLXr8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Pz9ZXKf3cA0VGDbY2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/psXNvsPIK4NF6fBaW" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/is4ZMtKtnZILdPiKL" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCB0wwpiq6SieHqRf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nnwvuHQFnizLMyqdz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/79322" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2011002036028854643?s=20" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/80763" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=56690505700" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/search/works?q=Maria+Dalamagka&amp;from_ui=yes&amp;page=1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2010687786609770869?s=20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649506/Mechanism_of_Pain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648943/Emergence_Delirium_in_children" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609729/Pain_control_and_acupuncture" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609812/Emergency_Medicine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609784/Anesthesiology_complications_in_children" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399281482_Emergency_Medicine_book" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399127004_medline_CSV" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2026/01/blog-post.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2025/11/health.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985339025/Anesthesia-ebook" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330062/Neuropathic-Pain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985322868/Emergency-Medicine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985327173/Pain-control-acupuncture" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985316009/Protocol-of-Pain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/82650" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/acquirepublications/docs/jaad2200109" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/ajgh/editorialboard.php" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://painmanagement.conferenceseries.com/2018/organizing-committee.php" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://continuumforums.com/public-health-world-forum/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicpublish.org/index.php/IJARO/article/download/388/348/677" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-05-0805.php" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medwinpublishers.com/APhOT/APhOT16000146.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-04-0707.php" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/epub/ACAM.000577.epub" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clickatlife.gr/your-life/story/7877" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.34162.57288" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.11717.97760" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&amp;form=QBLH&amp;sp=-1&amp;ghc=1&amp;lq=0&amp;pq=maria+dalamagka+anaesthetist+phd&amp;sc=11-32&amp;qs=n&amp;sk=&amp;cvid=CB7F402B6DAB40539EEC3FAD8F10A381" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/dalamagamary/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/nrs/abstract/NRS.000627.php" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biotechnology.scientificsummits.org/biography?id=1881&amp;category=keynotespeaker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gravatar.com/catliste" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/maria-dalamagka-2405" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biomedpharmareviews.com/editorial-board" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/author-profile/dalamagka-maria-432010/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wecmelive.com/editor-info/dalamagka-maria-34" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcimcr.org/editor" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecronicon.net/eccmc_Editorial_Board" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/dalamagka-maria-79" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actascientific.com/ASNH-EB.php" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inscitechsummits.com/2025/cancer-research/organizing-committee" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.pagesconferences.org/speakers" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criticalcongress.episirus.org/bangkok/organizing-committee/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/EditorialBoard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stemcells.pagesconferences.org/organizing-committee" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fosterresearch.org/2024/nursingresearch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexusforums.net/2025/toxiforum" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pediatrics2026.researchconnects.org/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrumconferences.com/2023/isphpm/speakers" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weblogoa.com/editors/2024D0101" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afrjms.com/editorial-board" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msdpublications.com/Site/editorial_board/31" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2022737570095075696?s=20" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2024862778939290093?s=20" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2025934606059331657?s=20" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14030341" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/search?wd=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Dalamagka" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2026.26.1.0015" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2025.22.1.0006" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2025.15.1.0124" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msabp.2025.14.1.0022" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1179" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.2.1408" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0149" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.21.3.0918" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.20.1.0238" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.23.2.2389" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.22.2.1540" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.2.0180" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432504v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1046" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.2.0186" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31579/2693-4779/235" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0125" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.18.2.0065" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0153" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0141" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432473v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53346/wjbpr.2023.4.1.0047" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2023.17.2.0293" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0113" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432463v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0188" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432459v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0108" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432464v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.10.3.0073" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0625" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0206" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalamagka" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/nrs.2021.06.000627" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acam.2019.04.000577" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36805.15846" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-dalamagka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/autor.oa?id=75729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scite.ai/users/maria-dalamagka-E4EKk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.lens.org/VHUip4iopAh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/PAU-3598-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/profile/MariaDalamagka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loop.frontiersin.org/people/356669/bio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&amp;partnerID=MN8TOARS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=8legDlYAAAAJ&amp;hl=el" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145979386/Scholar_postdoc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bohrium.com/en/profile/bohrkamznuf9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.base-search.net/Search/Results?lookfor=Dalamagka+Maria&amp;type=all&amp;page=1&amp;l=el&amp;oaboost=1&amp;refid=dcpageel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.datacite.org/?query=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connectedpapers.com/search?q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/15wu37XN7ZTwcsfZd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar?hl=el&amp;as_sdt=0%2C5&amp;scilib=1&amp;q=Maria+Dalamagka&amp;btnG=" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/search?wd=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/Maria-Dalamagka.git" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka/CurriculumVitae" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2027394908735127810?s=20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/401303233_Maria_Dalamagka_-Mendeley_exportris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouci.dntb.gov.ua/en/?q=Maria+I.+Dalamagka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europepmc.org/authors/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCbFr97UcyUUBIcmB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjCMXfqjUCwrxC9Wm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOnoZaxulyrX9Kpu8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tH6tov9GdYLzWZJWD" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/articles/55284156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/unrF1jXH7TbTPBDHT" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3jZOfBHvdnk5CHBOJ" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rFAJITkLeYs1EzsKY" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scite.ai/search?mode=all&amp;q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/author/675762590809092b80e73be3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refseek.com/search?q=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Maria-Dalamagka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/marydalamaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/T4toRXqNT05TkN1Vy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GrSS0sx7suKWNgreL" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WpZEYI8lqXME8RzkU" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VGHuWdU4BVX0iRzs8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eo2T20Uid2w1kuUmy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2D4d6bb0bV1taAkM3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k5hjMlM6VET9Fgj7F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lNF2cWQTWKksgF7qE" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Qp028lY5f2qao7Gzj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030341" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/382428764_ebookpdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030491" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yosXP2LLNBJSmCWOq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Q16eyBqiFIzPUWUrC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pZHhMtWwc3IJGMWN2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MavrU9ih9SY2KJb1s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UTn2A7K0bQ9Vq4oga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EGGgo74ilo4p6i18A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ikee.lib.auth.gr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uu1SHPZ1NKb6SBZVN" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9OYptVN09kWui9KnC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.12204.94086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.13260.07043" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.22682.50885" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/oSYZELSw7wwqfdZ4y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0FtD9XUmfO1Kum1CW" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aMeQZlGBe5cICrQSe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uerM8IlX0xBoLCI9U" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0hsKZ0fhn9lkUIy21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vz4uog8wpStGfmIoV" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mvlF3hvSNCjWzSl46" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ts4pAXnEWmkHBWoc9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RLbUZote8dCArahAa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0kR0ZM9SKPzLpQyvE" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1LyokUoHvsvdoHIaB" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/j12xlsXUlnUZXmUbA" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uEJDln90QMsNXbs9k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/YlPwWyBNrNzIJlskf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jVzU0vW7CR03w56sA" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2Ve5qhoojPFs2bYaF" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yuiAUijyYeFXFF7jo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tnYmSr6SU70Orpxeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SaH5XngLe4VktO4rU" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZiuoWi1tHcNGyFMN9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/q9CIcv5mQRfMiu643" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TQZQ4TexezPSC5rvB" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/udX7fn5KEOQ5oozBg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vc1VZddrBxhdsbnsp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wiz8u5fld0RxS5y6r" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mWakXuUNky6eyEq9r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3kyp7ZYLNki5GOTOF" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WPGFtZKONEfXkBm7u" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCWqjU4Psfe8JYUfo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uE00sxe6gsJ7uiyow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uFdiG79ax0Wh1FWMz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aq9fhj4Bt6boxf9js" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZGaMmiCBMBfqLWloI" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cEQOzLTO0ZUM7EpuB" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/8XD5nXpVYx1EqS2ML" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/itVXiuJEU3tE1eUFs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/R1F9liNDqvvuWsaMv" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OTqhOP6ZcwW1LZIJe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/72cHRKCrxMGnMqTkx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjpzZgktxwZ5YdTHK" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/e53m9USagZd2TE9vb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GohoHBi0HrnVpIK7b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uC8RXPoNkhtY8jeZI" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/d5TqiHze5rPTtiDYi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rrQtEjnu2lQTFNGIp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RpbUIc6Xgo1XKMBFW" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jZZ9SYsTjUg38JUIU" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p0u6L5FfHRVm2gBG7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/sk3TAjXtAPxPN8NZZ" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L4WJ27XiSecTLfKda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wuKTwCl6a7GuxHOTf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/DglWxiQaoeSKu9m1J" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/iVZJKR11DErP6BD4L" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIAJfFy112LJKD3Uv" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/in6t2b73egAdz33CU" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gDJ3CLBEqkyj1MFLf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/v0DT4FhYkuLzG182n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yKOlujbcaGW1nMIXH" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/m0fZ9dNsTFT50XVXy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5rHUENSu3fw2GZeS8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eNlhQ6TkIGQ81XcgV" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eR7AyS2E5KEtSpMfy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aO80cblipNzubEuAg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/62ueQoSyQWc0uqyst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGiE0s6J6IYUtlwrL" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UROOSnzXma8yjPToC" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/4LxRne5TWjD254u1c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0DC08Vfq3dhHsdOFF" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2sGj6HH6zkt4uJO2a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7e25rN96GaITTgGiX" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EEuYrmwnp96Fc3myV" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/fanqci39ywBNC8hCP" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZxecTItUWJdMwx0FJ" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/IVzuBtblxCkuHYHs1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7BraNdyQLEzB52xtm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cHfbOwS7Tv9t1jALR" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qEDPImznnAPUzJ9R4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f1OJcyAIQR2cDNoXo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7kjZMER5th7WsP4RD" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/CajgZ70oxOHH0JIkM" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qJcFxZZyMWer1nrnX" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gMGfAvScVMTIRoGsO" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OCTSdb54m0674Y2CJ" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/U2U6MneOOVWNlCzK9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MFYgNQW2GWXe2JZVD" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3mpNWPpXdZnkbkoyw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2YkfhcWiCaeNR5rOr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ra3o3U6OoBefYly54" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wMcbVLkNEx4Gi2SX9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9CPjDOK4Tzmc4XF3p" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VxSpOZ0M5yBTB0IyO" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/6jcgwzUuNhmHg1pS0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7mOuqdhZPlImad1WV" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gubT3tyqNMoLhIkph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/X0k4y4Fj3IaqEyA4J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KUTlX4XGoKyWZ8jSf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SUjqBN9cFjGOmZJEU" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5pUU1r5rvx0lzf5b1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOa3JTnVV0R4pRGVY" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17019172" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/94IykIjBnV6lXFSqj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIwEeDXszoWdDqSY1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p1EOUknq3eAX8N2Tu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ztiYFX1Er46mvxEJG" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qQu5OuevjakKofmcL" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zlUNFJ8IM7CJj2fBE" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nfOEzXZNxjbG0GWA9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vbnGCBJea7JHXSOSx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WeNjvawvnFb1f7gzJ" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mu1B60zaZ8JCBJh8F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/H9QS9WDLVtyfoHW8M" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k2Yx4qVRvRoFs9LeA" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pw9l6PeHBmjsW3Peb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GDxALIiAcl0TtCAqP" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qq8MT7M6tGGCnCjUc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/kwdaJZaOHx03w6OES" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9eTyDcF6Bs0rXS0kv" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ryf2RZCF1g5DxQt5g" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjhxHbA62yOVOoF1Z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/asonVojtFTRmWO20F" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/16T6J91joyXO1NMzn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yqH7w47TCOcRBWA9E" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f2XVGnhcfaFnZP4AA" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vPeuG0zVfbRb6apkm" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1St0AbeTW2psa1E8J" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qg1rjPmmlN3X6XUUV" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/dW3rWlFkOcjuHrLhS" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/h7Lyb3231wdGc3Jii" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5u5gcSi3AG68N2uXU" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGDieawtO3A6Ajmor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7I9z6wcv0zzsTwAdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zvV9Me0HlH7Ctpv7R" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tHZJSfVY8aerJcrpN" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jfkZ99JfB5lGEWwBg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mB7N83vtAVUUJjjM4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjFBVQtWS69jawLFu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tOZxgZJbhJwJDQxNg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/590h59Wxx1d7aZIeG" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L0zH6ICjPBnhMrl1v" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qwFQoz3Iy0wIUnjJi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/AOWRVPJX2h3A4HSa4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lXkqZw4wTQ2n67hUq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tJ0tc53VtxSYWLXr8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Pz9ZXKf3cA0VGDbY2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/psXNvsPIK4NF6fBaW" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/is4ZMtKtnZILdPiKL" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCB0wwpiq6SieHqRf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nnwvuHQFnizLMyqdz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/79322" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2011002036028854643?s=20" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/80763" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://profiles.impactstory.org/u/0000-0001-8703-8770/publications" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=56690505700" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/search/works?q=Maria+Dalamagka&amp;from_ui=yes&amp;page=1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2010687786609770869?s=20" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649506/Mechanism_of_Pain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648943/Emergence_Delirium_in_children" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609729/Pain_control_and_acupuncture" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609812/Emergency_Medicine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609784/Anesthesiology_complications_in_children" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399281482_Emergency_Medicine_book" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399127004_medline_CSV" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2026/01/blog-post.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2025/11/health.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985339025/Anesthesia-ebook" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330062/Neuropathic-Pain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985322868/Emergency-Medicine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985327173/Pain-control-acupuncture" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985316009/Protocol-of-Pain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/82650" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/acquirepublications/docs/jaad2200109" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/ajgh/editorialboard.php" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://painmanagement.conferenceseries.com/2018/organizing-committee.php" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://continuumforums.com/public-health-world-forum/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicpublish.org/index.php/IJARO/article/download/388/348/677" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-05-0805.php" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medwinpublishers.com/APhOT/APhOT16000146.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-04-0707.php" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/epub/ACAM.000577.epub" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clickatlife.gr/your-life/story/7877" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.34162.57288" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.11717.97760" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&amp;form=QBLH&amp;sp=-1&amp;ghc=1&amp;lq=0&amp;pq=maria+dalamagka+anaesthetist+phd&amp;sc=11-32&amp;qs=n&amp;sk=&amp;cvid=CB7F402B6DAB40539EEC3FAD8F10A381" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/dalamagamary/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/nrs/abstract/NRS.000627.php" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biotechnology.scientificsummits.org/biography?id=1881&amp;category=keynotespeaker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gravatar.com/catliste" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/maria-dalamagka-2405" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biomedpharmareviews.com/editorial-board" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/author-profile/dalamagka-maria-432010/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wecmelive.com/editor-info/dalamagka-maria-34" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcimcr.org/editor" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecronicon.net/eccmc_Editorial_Board" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/dalamagka-maria-79" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actascientific.com/ASNH-EB.php" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inscitechsummits.com/2025/cancer-research/organizing-committee" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.pagesconferences.org/speakers" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criticalcongress.episirus.org/bangkok/organizing-committee/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/EditorialBoard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stemcells.pagesconferences.org/organizing-committee" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fosterresearch.org/2024/nursingresearch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexusforums.net/2025/toxiforum" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pediatrics2026.researchconnects.org/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrumconferences.com/2023/isphpm/speakers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weblogoa.com/editors/2024D0101" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afrjms.com/editorial-board" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msdpublications.com/Site/editorial_board/31" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2022737570095075696?s=20" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2024862778939290093?s=20" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2025934606059331657?s=20" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14030341" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Dalamagka" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2026.26.1.0015" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2025.22.1.0006" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2025.15.1.0124" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msabp.2025.14.1.0022" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0149" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.21.3.0918" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.20.1.0238" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.23.2.2389" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.22.2.1540" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1179" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.2.1408" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.2.0180" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432504v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1046" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.2.0186" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31579/2693-4779/235" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.18.2.0065" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0141" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0125" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0153" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432473v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53346/wjbpr.2023.4.1.0047" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2023.17.2.0293" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432463v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0188" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0113" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432459v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0108" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521991v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalamagka" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432464v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.10.3.0073" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0625" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0206" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/nrs.2021.06.000627" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acam.2019.04.000577" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36805.15846" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>