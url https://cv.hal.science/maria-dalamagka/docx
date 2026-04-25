--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Dalamagka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MD, MSc, PhD Aristotle University of Thessaloniki - AUTH, Faculty of Medicine, Greece. Anaesthetist - physician, acupuncturist, editor.Related:UAEM Autonomous University of the State of Mexico, Faculty of Medicine. Mexico.Queen Mary University of London.HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;)Sohag University, Faculty of Medicine. Egypt.UKSH ( Universitätsklinikum Schleswig-Holstein).Academy AIRECID 0000-0001-8703-8770Scopus Author ID: 56690505700SciProfiles: 3978881Loop profile: 356669Researcher ID PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I. Dalamagka MD, MSc, PhD Aristotle University of Thessaloniki - AUTH, Faculty of Medicine, Greece. Anaesthetist - physician, acupuncturist, editor.Related:UAEM Autonomous University of the State of Mexico, Faculty of Medicine. Mexico.Queen Mary University of London.HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sohag University, Faculty of Medicine. Egypt.UKSH ( Universitätsklinikum Schleswig-Holstein).Academy AIREC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ID: 0000-0001-8703-8770Scopus Author ID: 56690505700SciProfiles: 3978881Loop profile: 356669Researcher ID PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UAEM Profile available:  </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.redalyc.org/autor.oa?id=75729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/users/maria-dalamagka-E4EKk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://link.lens.org/VHUip4iopAh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&partnerID=MN8TOARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.base-search.net/Search/Results?lookfor=Dalamagka+Maria&type=all&page=1&l=el&oaboost=1&refid=dcpageel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://commons.datacite.org/?query=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/15wu37XN7ZTwcsfZd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Μελετητής Google</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/scholar?hl=el&as_sdt=0%2C5&scilib=1&q=Maria+Dalamagka&btnG=</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&partnerID=MN8TOARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/search?wd=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/Maria-Dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka -Mendeley export.risDOI: 10.13140/RG.2.2.10728.94726</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2027394908735127810?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/401303233_Maria_Dalamagka_-Mendeley_exportris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ouci.dntb.gov.ua/en/?q=Maria+I.+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe PMC</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://europepmc.org/authors/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association of Greek Academic Libraries</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCbFr97UcyUUBIcmB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Crete (UoC), Greece.   Library :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjCMXfqjUCwrxC9Wm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">association of Greek academicsPanteion University  of Social and Political Sciences.       Library & Information Center :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOnoZaxulyrX9Kpu8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of the Aegean</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tH6tov9GdYLzWZJWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://browzine.com/articles/55284156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD thesis Maria Dalamagka  </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/unrF1jXH7TbTPBDHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka academic profile</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3jZOfBHvdnk5CHBOJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KipHub Scholarly</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‪Maria Dalamagka‬ - ‪ Google Scholar‬ </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/T4toRXqNT05TkN1Vy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Connected papers search</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WpZEYI8lqXME8RzkU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/15wu37XN7ZTwcsfZd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Μελετητής Google </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VGHuWdU4BVX0iRzs8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DataCite Commons </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eo2T20Uid2w1kuUmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Consensus </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2D4d6bb0bV1taAkM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria DALAMAGKA | Research profile </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k5hjMlM6VET9Fgj7F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google scholar Library</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OUCI </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lNF2cWQTWKksgF7qE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Qp028lY5f2qao7Gzj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia -  ebookDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/382428764_ebookpdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology articlesDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka | Semantic Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yosXP2LLNBJSmCWOq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Publications Finder - Advanced Search Results | Scilit </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Q16eyBqiFIzPUWUrC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - WorldCat </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pZHhMtWwc3IJGMWN2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Aristotle University of Thessaloniki </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MavrU9ih9SY2KJb1s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twitter </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UTn2A7K0bQ9Vq4oga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EGGgo74ilo4p6i18A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ikee.lib.auth.gr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  PhD thesis Maria Dalamagka - ΜΑΡΙΑ ΔΑΛΑΜΑΓΚΑ</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uu1SHPZ1NKb6SBZVN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9OYptVN09kWui9KnC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSV </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.12204.94086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.13260.07043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presentations: </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.22682.50885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - RefSeek </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/oSYZELSw7wwqfdZ4y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search CORE </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0FtD9XUmfO1Kum1CW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pharma Science Conferences 2026 | World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aMeQZlGBe5cICrQSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uerM8IlX0xBoLCI9U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0hsKZ0fhn9lkUIy21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vz4uog8wpStGfmIoV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Committee | Global Meet & Expo on Vaccines Research and Development | Academy Nature </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mvlF3hvSNCjWzSl46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 2nd International Summit on Surgery and Anesthesia | Spectrum Conferences </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ts4pAXnEWmkHBWoc9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | International Conference on Public Health and Health Care System | Pages Conferences </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RLbUZote8dCArahAa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 8th Edition of the Largest European Meet & Exhibition on Neurology and Brain Disorders | Rigel International </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0kR0ZM9SKPzLpQyvE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pai | 60183 </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1LyokUoHvsvdoHIaB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/j12xlsXUlnUZXmUbA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uEJDln90QMsNXbs9k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/YlPwWyBNrNzIJlskf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jVzU0vW7CR03w56sA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2Ve5qhoojPFs2bYaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Health Treatment Methods - Consensus Academic Search Engine </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yuiAUijyYeFXFF7jo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">What are the long-term effects of electronic acupuncture devices on chronic low back pain? - Consensus </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tnYmSr6SU70Orpxeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system - R Discovery </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SaH5XngLe4VktO4rU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating Traditional Medicine Into A | PDF | Traditional Chinese Medicine | Acupuncture </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Special Considerations in Pediatrics for' – Grafiati </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZiuoWi1tHcNGyFMN9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/q9CIcv5mQRfMiu643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TQZQ4TexezPSC5rvB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artigos de revistas: &amp;quot;Emergence delirium&amp;quot; – Grafiati </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/udX7fn5KEOQ5oozBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vc1VZddrBxhdsbnsp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wiz8u5fld0RxS5y6r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I Dalamagka | International Conference on Neurological Disorders and Stroke </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mWakXuUNky6eyEq9r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effectiveness of acupuncture vs. electroacupuncture for chronic low back pain - Consensus </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3kyp7ZYLNki5GOTOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">remifentanil-as-an-anesthetic-agent-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WPGFtZKONEfXkBm7u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newer Agents for Rapid Sequence Intubation: Etomidate and Rocuronium | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCWqjU4Psfe8JYUfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Intravenous General Anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uE00sxe6gsJ7uiyow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Autistic spectrum disorder' – Grafiati </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uFdiG79ax0Wh1FWMz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aq9fhj4Bt6boxf9js</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">autoimmune-diseases-in-children-and-anesthesia - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZGaMmiCBMBfqLWloI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cEQOzLTO0ZUM7EpuB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">penile-erection-during-remifentanil-anesthesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/8XD5nXpVYx1EqS2ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurology Conferences | Neuroscience Conferences | Brain Disorders Congress 2024 Rome, Italy, Europe </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/itVXiuJEU3tE1eUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">neuroscience-2022-tentative-scientific-program.pdf </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/R1F9liNDqvvuWsaMv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Neuropathic pain syndromes' – Grafiati </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OTqhOP6ZcwW1LZIJe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system | Scilit </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/72cHRKCrxMGnMqTkx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Conference on Pain Research & Management | Posters & Accepted Abstracts </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjpzZgktxwZ5YdTHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality ofLlife Indicators in Kidney Transplantation | PDF </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/e53m9USagZd2TE9vb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PEDIATRICS2026-brochure.pdf </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GohoHBi0HrnVpIK7b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Surgery and Anesthesiatentative-program-6329.pdf </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uC8RXPoNkhtY8jeZI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025WPC Pediatrics conference Program_agosto_.pdf </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/d5TqiHze5rPTtiDYi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rrQtEjnu2lQTFNGIp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">250254 PDFs | Review articles in COLON CANCER </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RpbUIc6Xgo1XKMBFW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADDICTION MEDICINE, MENTAL HEALTH AND PSYCHIATRYtentative-program.pdf </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jZZ9SYsTjUg38JUIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pain-management-6683.pdf </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p0u6L5FfHRVm2gBG7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/sk3TAjXtAPxPN8NZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RISM.000577.pdf </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L4WJ27XiSecTLfKda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protocol of Pain |crimson publishers.com</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wuKTwCl6a7GuxHOTf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/DglWxiQaoeSKu9m1J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/iVZJKR11DErP6BD4L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for depression and psychological disorders | 113460 </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIAJfFy112LJKD3Uv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/in6t2b73egAdz33CU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[PDF] Pediatric neurodegenerative disorders and anesthesia considerations | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gDJ3CLBEqkyj1MFLf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for low back pain and migraine </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/v0DT4FhYkuLzG182n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yKOlujbcaGW1nMIXH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COALESCE RESEARCH GROUP </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/m0fZ9dNsTFT50XVXy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Austin Publishing Group | Scholarly Open Access Peer Reviewed Medical Science Journals </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5rHUENSu3fw2GZeS8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eNlhQ6TkIGQ81XcgV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eR7AyS2E5KEtSpMfy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A 31 years-old woman with reflex sympathetic dystrophy syndrome (CPRS) - ScienceDirect </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aO80cblipNzubEuAg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Pain control & acupuncture </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/62ueQoSyQWc0uqyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain andMigraine | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGiE0s6J6IYUtlwrL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">acute-pain-and-analgesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UROOSnzXma8yjPToC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic pain | Dalamagka Maria | General hospital of Larissa, Greece | Alzheimers 2018 | Pulsus Conference </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/4LxRne5TWjD254u1c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0DC08Vfq3dhHsdOFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APhOT16000146.pdf </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2sGj6HH6zkt4uJO2a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7e25rN96GaITTgGiX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EEuYrmwnp96Fc3myV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COVID-19 and mechanical ventilation | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/fanqci39ywBNC8hCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZxecTItUWJdMwx0FJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSCARR-2022-0113.pdf </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/IVzuBtblxCkuHYHs1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7BraNdyQLEzB52xtm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSABP-2025-0022.pdf </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cHfbOwS7Tv9t1jALR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qEDPImznnAPUzJ9R4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f1OJcyAIQR2cDNoXo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7kjZMER5th7WsP4RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in researc | 65359 </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/CajgZ70oxOHH0JIkM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qJcFxZZyMWer1nrnX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gMGfAvScVMTIRoGsO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1649916693.pdf </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OCTSdb54m0674Y2CJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/U2U6MneOOVWNlCzK9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MFYgNQW2GWXe2JZVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ajaa-v8-id1088.pdf </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3mpNWPpXdZnkbkoyw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2YkfhcWiCaeNR5rOr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ra3o3U6OoBefYly54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wMcbVLkNEx4Gi2SX9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia-jpmme-1000104.pdf </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9CPjDOK4Tzmc4XF3p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IJSRA-2024-1408.pdf </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VxSpOZ0M5yBTB0IyO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/6jcgwzUuNhmHg1pS0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7mOuqdhZPlImad1WV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Final_Programe_10th-Global-Summit-on-Cancer-Science--Therapy_Barcelona-Spain1.pdf </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gubT3tyqNMoLhIkph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACMCR-v9-17751.pdf </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/X0k4y4Fj3IaqEyA4J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KUTlX4XGoKyWZ8jSf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">systematic-review-acupuncture-in-chronic-pain-low-back-pain-andmigraine-2167-0846-1000195.pdf </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SUjqBN9cFjGOmZJEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5pUU1r5rvx0lzf5b1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOa3JTnVV0R4pRGVY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/94IykIjBnV6lXFSqj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIwEeDXszoWdDqSY1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Sexual Health and AIDS Research </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p1EOUknq3eAX8N2Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ztiYFX1Er46mvxEJG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qQu5OuevjakKofmcL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zlUNFJ8IM7CJj2fBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nfOEzXZNxjbG0GWA9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vbnGCBJea7JHXSOSx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WeNjvawvnFb1f7gzJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agenda for Neurosurgery Webinar </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mu1B60zaZ8JCBJh8F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postoperative analgesia after low-frequency electroacupuncture as adjunctive treatment in inguinal hernia surgery with abdominal wall mesh reconstruction </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/H9QS9WDLVtyfoHW8M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Autoimmune diseases in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k2Yx4qVRvRoFs9LeA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders|crimson publishers.com </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pw9l6PeHBmjsW3Peb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GDxALIiAcl0TtCAqP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qq8MT7M6tGGCnCjUc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/kwdaJZaOHx03w6OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9eTyDcF6Bs0rXS0kv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ryf2RZCF1g5DxQt5g</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjhxHbA62yOVOoF1Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/asonVojtFTRmWO20F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of anesthesia and anesthetic drugs (Acquire Publications LLC) | 16 Publications | Top authors | Related journals </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/16T6J91joyXO1NMzn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yqH7w47TCOcRBWA9E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f2XVGnhcfaFnZP4AA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimorphic Behavior and cognition | Auctores </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vPeuG0zVfbRb6apkm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1St0AbeTW2psa1E8J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qg1rjPmmlN3X6XUUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children - R Discovery </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/dW3rWlFkOcjuHrLhS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YouTube emergency medicine </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/h7Lyb3231wdGc3Jii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5u5gcSi3AG68N2uXU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGDieawtO3A6Ajmor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7I9z6wcv0zzsTwAdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mild Brain Injury | Journal of Anesthesia and Anesthetic Drugs | Vol2 | JAAD2200103 </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zvV9Me0HlH7Ctpv7R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine | OMICS International | Abstract </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tHZJSfVY8aerJcrpN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jfkZ99JfB5lGEWwBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mB7N83vtAVUUJjjM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjFBVQtWS69jawLFu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality of Life Indicators in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tOZxgZJbhJwJDQxNg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acute Pain and Analgesia in children </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/590h59Wxx1d7aZIeG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L0zH6ICjPBnhMrl1v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qwFQoz3Iy0wIUnjJi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/AOWRVPJX2h3A4HSa4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lXkqZw4wTQ2n67hUq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tJ0tc53VtxSYWLXr8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and Anesthetic Drugs. | PDF | Antipsychotic | Psychosis </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Pz9ZXKf3cA0VGDbY2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/psXNvsPIK4NF6fBaW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/is4ZMtKtnZILdPiKL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture PDF | PDF | Acupuncture | Neurotransmitter </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCB0wwpiq6SieHqRf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inhalation Burn, Crush-syndrome and Rhabdomyolysis Syndrome </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nnwvuHQFnizLMyqdz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/79322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2011002036028854643?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/80763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://profiles.impactstory.org/u/0000-0001-8703-8770/publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=56690505700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.crossref.org/search/works?q=Maria+Dalamagka&from_ui=yes&page=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2010687786609770869?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649506/Mechanism_of_Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648943/Emergence_Delirium_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609729/Pain_control_and_acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609812/Emergency_Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609784/Anesthesiology_complications_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399281482_Emergency_Medicine_book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399127004_medline_CSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2026/01/blog-post.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2025/11/health.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985339025/Anesthesia-ebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330062/Neuropathic-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985322868/Emergency-Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985327173/Pain-control-acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985316009/Protocol-of-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/82650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Global Summit on Mental Health and Well-Being 2026. &amp;quot;Multiple sclerosis an chronic demyelinating disease and anesthesia management&amp;quot; DOI: 10.13140/RG.2.2.23560.07689</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://painmanagement.conferenceseries.com/2018/organizing-committee.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://continuumforums.com/public-health-world-forum/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academicpublish.org/index.php/IJARO/article/download/388/348/677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-05-0805.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medwinpublishers.com/APhOT/APhOT16000146.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-04-0707.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102002</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/epub/ACAM.000577.epub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.clickatlife.gr/your-life/story/7877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.34162.57288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.11717.97760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&form=QBLH&sp=-1&ghc=1&lq=0&pq=maria+dalamagka+anaesthetist+phd&sc=11-32&qs=n&sk=&cvid=CB7F402B6DAB40539EEC3FAD8F10A381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.instagram.com/dalamagamary/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/nrs/abstract/NRS.000627.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://biotechnology.scientificsummits.org/biography?id=1881&category=keynotespeaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gravatar.com/catliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/maria-dalamagka-2405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.biomedpharmareviews.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/author-profile/dalamagka-maria-432010/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.wecmelive.com/editor-info/dalamagka-maria-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecronicon.net/eccmc_Editorial_Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/dalamagka-maria-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://actascientific.com/ASNH-EB.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inscitechsummits.com/2025/cancer-research/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publichealth.pagesconferences.org/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://criticalcongress.episirus.org/bangkok/organizing-committee/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/EditorialBoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://stemcells.pagesconferences.org/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fosterresearch.org/2024/nursingresearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nexusforums.net/2025/toxiforum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pediatrics2026.researchconnects.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.spectrumconferences.com/2023/isphpm/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.weblogoa.com/editors/2024D0101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afrjms.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msdpublications.com/Site/editorial_board/31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2022737570095075696?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434058</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432479</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432502</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432506</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432466</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EndNotes DOI: 10.13140/RG.2.2.16030.80963</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2024862778939290093?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2025934606059331657?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/search?wd=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05463268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro and Radiant oncology and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (01), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2026.26.1.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.180 - 184. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2025.15.1.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remifentanil as an anesthetic agent in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.20.1.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.23.2.2389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesiology complications in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2924 - 2927. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2372 - 2375. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 and mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.204 - 207. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.2.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphic Behavior and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Research and Clinical Trials. ISSN: 2693-4779 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31579/2693-4779/235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipsychotics and anesthetic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.001 - 003. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Pain and Analgesia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.158 - 159. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.165 - 166. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renal failure and Quality of Life Indicators in Kidney Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Medical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.176 - 178. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.10.3.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain control & acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.602 - 607. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity in children and general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.308 - 309. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Research in Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/nrs.2021.06.000627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acam.2019.04.000577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Anesthesia and Relaxation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36805.15846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId540"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Dalamagka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MD, MSc, PhD Aristotle University of Thessaloniki - AUTH, Faculty of Medicine, Greece. Anaesthetist - physician, acupuncturist, editor.Related:UAEM Autonomous University of the State of Mexico, Faculty of Medicine. Mexico.Queen Mary University of London.HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;)Sohag University, Faculty of Medicine. Egypt.UKSH ( Universitätsklinikum Schleswig-Holstein).Academy AIRECID 0000-0001-8703-8770Scopus Author ID: 56690505700SciProfiles: 3978881Loop profile: 356669Researcher ID PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I. Dalamagka MD, MSc, PhD Aristotle University of Thessaloniki - AUTH, Faculty of Medicine, Greece. Anaesthetist - physician, acupuncturist, editor.Related:UAEM Autonomous University of the State of Mexico, Faculty of Medicine. Mexico.Queen Mary University of London.HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sohag University, Faculty of Medicine. Egypt.UKSH ( Universitätsklinikum Schleswig-Holstein).Academy AIREC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ID: 0000-0001-8703-8770Scopus Author ID: 56690505700SciProfiles: 3978881Loop profile: 356669Researcher ID PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UAEM Profile available:  </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.redalyc.org/autor.oa?id=75729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/users/maria-dalamagka-E4EKk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://link.lens.org/VHUip4iopAh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/users/maria-dalamagka-E4EKk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&partnerID=MN8TOARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/facebook.com---scholar.-Postdoc.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.base-search.net/Search/Results?lookfor=Dalamagka+Maria&type=all&page=1&l=el&oaboost=1&refid=dcpageel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://commons.datacite.org/?query=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/15wu37XN7ZTwcsfZd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Μελετητής Google</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/scholar?hl=el&as_sdt=0%2C5&scilib=1&q=Maria+Dalamagka&btnG=</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&partnerID=MN8TOARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/search?wd=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/Maria-Dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka -Mendeley export.risDOI: 10.13140/RG.2.2.10728.94726</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2027394908735127810?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/401303233_Maria_Dalamagka_-Mendeley_exportris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ouci.dntb.gov.ua/en/?q=Maria+I.+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe PMC</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://europepmc.org/authors/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association of Greek Academic Libraries</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCbFr97UcyUUBIcmB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Crete (UoC), Greece.   Library :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjCMXfqjUCwrxC9Wm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">association of Greek academicsPanteion University  of Social and Political Sciences.       Library & Information Center :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOnoZaxulyrX9Kpu8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of the Aegean</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tH6tov9GdYLzWZJWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://browzine.com/articles/55284156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD thesis Maria Dalamagka  </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/unrF1jXH7TbTPBDHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka academic profile</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3jZOfBHvdnk5CHBOJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KipHub Scholarly</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‪Maria Dalamagka‬ - ‪ Google Scholar‬ </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/T4toRXqNT05TkN1Vy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Connected papers search</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WpZEYI8lqXME8RzkU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/15wu37XN7ZTwcsfZd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Μελετητής Google </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VGHuWdU4BVX0iRzs8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DataCite Commons </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eo2T20Uid2w1kuUmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Consensus </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2D4d6bb0bV1taAkM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria DALAMAGKA | Research profile </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k5hjMlM6VET9Fgj7F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google scholar Library</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OUCI </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lNF2cWQTWKksgF7qE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Qp028lY5f2qao7Gzj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia -  ebookDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/382428764_ebookpdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology articlesDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka | Semantic Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yosXP2LLNBJSmCWOq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Publications Finder - Advanced Search Results | Scilit </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Q16eyBqiFIzPUWUrC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - WorldCat </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pZHhMtWwc3IJGMWN2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Aristotle University of Thessaloniki </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MavrU9ih9SY2KJb1s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twitter </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UTn2A7K0bQ9Vq4oga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EGGgo74ilo4p6i18A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ikee.lib.auth.gr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  PhD thesis Maria Dalamagka - ΜΑΡΙΑ ΔΑΛΑΜΑΓΚΑ</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uu1SHPZ1NKb6SBZVN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9OYptVN09kWui9KnC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSV </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.12204.94086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.13260.07043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presentations: </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.22682.50885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - RefSeek </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/oSYZELSw7wwqfdZ4y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search CORE </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0FtD9XUmfO1Kum1CW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pharma Science Conferences 2026 | World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aMeQZlGBe5cICrQSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uerM8IlX0xBoLCI9U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0hsKZ0fhn9lkUIy21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vz4uog8wpStGfmIoV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Committee | Global Meet & Expo on Vaccines Research and Development | Academy Nature </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mvlF3hvSNCjWzSl46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 2nd International Summit on Surgery and Anesthesia | Spectrum Conferences </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ts4pAXnEWmkHBWoc9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | International Conference on Public Health and Health Care System | Pages Conferences </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RLbUZote8dCArahAa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 8th Edition of the Largest European Meet & Exhibition on Neurology and Brain Disorders | Rigel International </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0kR0ZM9SKPzLpQyvE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pai | 60183 </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1LyokUoHvsvdoHIaB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/j12xlsXUlnUZXmUbA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uEJDln90QMsNXbs9k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/YlPwWyBNrNzIJlskf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jVzU0vW7CR03w56sA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2Ve5qhoojPFs2bYaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Health Treatment Methods - Consensus Academic Search Engine </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yuiAUijyYeFXFF7jo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">What are the long-term effects of electronic acupuncture devices on chronic low back pain? - Consensus </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tnYmSr6SU70Orpxeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system - R Discovery </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SaH5XngLe4VktO4rU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating Traditional Medicine Into A | PDF | Traditional Chinese Medicine | Acupuncture </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Special Considerations in Pediatrics for' – Grafiati </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZiuoWi1tHcNGyFMN9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/q9CIcv5mQRfMiu643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TQZQ4TexezPSC5rvB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artigos de revistas: &amp;quot;Emergence delirium&amp;quot; – Grafiati </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/udX7fn5KEOQ5oozBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vc1VZddrBxhdsbnsp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wiz8u5fld0RxS5y6r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I Dalamagka | International Conference on Neurological Disorders and Stroke </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mWakXuUNky6eyEq9r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effectiveness of acupuncture vs. electroacupuncture for chronic low back pain - Consensus </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3kyp7ZYLNki5GOTOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">remifentanil-as-an-anesthetic-agent-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WPGFtZKONEfXkBm7u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newer Agents for Rapid Sequence Intubation: Etomidate and Rocuronium | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCWqjU4Psfe8JYUfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Intravenous General Anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uE00sxe6gsJ7uiyow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Autistic spectrum disorder' – Grafiati </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uFdiG79ax0Wh1FWMz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aq9fhj4Bt6boxf9js</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">autoimmune-diseases-in-children-and-anesthesia - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZGaMmiCBMBfqLWloI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cEQOzLTO0ZUM7EpuB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">penile-erection-during-remifentanil-anesthesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/8XD5nXpVYx1EqS2ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurology Conferences | Neuroscience Conferences | Brain Disorders Congress 2024 Rome, Italy, Europe </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/itVXiuJEU3tE1eUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">neuroscience-2022-tentative-scientific-program.pdf </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/R1F9liNDqvvuWsaMv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Neuropathic pain syndromes' – Grafiati </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OTqhOP6ZcwW1LZIJe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system | Scilit </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/72cHRKCrxMGnMqTkx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Conference on Pain Research & Management | Posters & Accepted Abstracts </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjpzZgktxwZ5YdTHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality ofLlife Indicators in Kidney Transplantation | PDF </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/e53m9USagZd2TE9vb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PEDIATRICS2026-brochure.pdf </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GohoHBi0HrnVpIK7b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Surgery and Anesthesiatentative-program-6329.pdf </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uC8RXPoNkhtY8jeZI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025WPC Pediatrics conference Program_agosto_.pdf </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/d5TqiHze5rPTtiDYi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rrQtEjnu2lQTFNGIp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">250254 PDFs | Review articles in COLON CANCER </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RpbUIc6Xgo1XKMBFW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADDICTION MEDICINE, MENTAL HEALTH AND PSYCHIATRYtentative-program.pdf </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jZZ9SYsTjUg38JUIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pain-management-6683.pdf </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p0u6L5FfHRVm2gBG7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/sk3TAjXtAPxPN8NZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RISM.000577.pdf </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L4WJ27XiSecTLfKda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protocol of Pain |crimson publishers.com</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wuKTwCl6a7GuxHOTf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/DglWxiQaoeSKu9m1J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/iVZJKR11DErP6BD4L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for depression and psychological disorders | 113460 </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIAJfFy112LJKD3Uv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/in6t2b73egAdz33CU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[PDF] Pediatric neurodegenerative disorders and anesthesia considerations | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gDJ3CLBEqkyj1MFLf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for low back pain and migraine </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/v0DT4FhYkuLzG182n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yKOlujbcaGW1nMIXH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COALESCE RESEARCH GROUP </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/m0fZ9dNsTFT50XVXy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Austin Publishing Group | Scholarly Open Access Peer Reviewed Medical Science Journals </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5rHUENSu3fw2GZeS8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eNlhQ6TkIGQ81XcgV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eR7AyS2E5KEtSpMfy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A 31 years-old woman with reflex sympathetic dystrophy syndrome (CPRS) - ScienceDirect </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aO80cblipNzubEuAg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Pain control & acupuncture </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/62ueQoSyQWc0uqyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain andMigraine | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGiE0s6J6IYUtlwrL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">acute-pain-and-analgesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UROOSnzXma8yjPToC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic pain | Dalamagka Maria | General hospital of Larissa, Greece | Alzheimers 2018 | Pulsus Conference </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/4LxRne5TWjD254u1c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0DC08Vfq3dhHsdOFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APhOT16000146.pdf </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2sGj6HH6zkt4uJO2a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7e25rN96GaITTgGiX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EEuYrmwnp96Fc3myV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COVID-19 and mechanical ventilation | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/fanqci39ywBNC8hCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZxecTItUWJdMwx0FJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSCARR-2022-0113.pdf </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/IVzuBtblxCkuHYHs1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7BraNdyQLEzB52xtm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSABP-2025-0022.pdf </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cHfbOwS7Tv9t1jALR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qEDPImznnAPUzJ9R4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f1OJcyAIQR2cDNoXo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7kjZMER5th7WsP4RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in researc | 65359 </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/CajgZ70oxOHH0JIkM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qJcFxZZyMWer1nrnX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gMGfAvScVMTIRoGsO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1649916693.pdf </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OCTSdb54m0674Y2CJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/U2U6MneOOVWNlCzK9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MFYgNQW2GWXe2JZVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ajaa-v8-id1088.pdf </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3mpNWPpXdZnkbkoyw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2YkfhcWiCaeNR5rOr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ra3o3U6OoBefYly54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wMcbVLkNEx4Gi2SX9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia-jpmme-1000104.pdf </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9CPjDOK4Tzmc4XF3p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IJSRA-2024-1408.pdf </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VxSpOZ0M5yBTB0IyO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/6jcgwzUuNhmHg1pS0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7mOuqdhZPlImad1WV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Final_Programe_10th-Global-Summit-on-Cancer-Science--Therapy_Barcelona-Spain1.pdf </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gubT3tyqNMoLhIkph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACMCR-v9-17751.pdf </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/X0k4y4Fj3IaqEyA4J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KUTlX4XGoKyWZ8jSf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">systematic-review-acupuncture-in-chronic-pain-low-back-pain-andmigraine-2167-0846-1000195.pdf </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SUjqBN9cFjGOmZJEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5pUU1r5rvx0lzf5b1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOa3JTnVV0R4pRGVY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/94IykIjBnV6lXFSqj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIwEeDXszoWdDqSY1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Sexual Health and AIDS Research </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p1EOUknq3eAX8N2Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ztiYFX1Er46mvxEJG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qQu5OuevjakKofmcL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zlUNFJ8IM7CJj2fBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nfOEzXZNxjbG0GWA9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vbnGCBJea7JHXSOSx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WeNjvawvnFb1f7gzJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agenda for Neurosurgery Webinar </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mu1B60zaZ8JCBJh8F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postoperative analgesia after low-frequency electroacupuncture as adjunctive treatment in inguinal hernia surgery with abdominal wall mesh reconstruction </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/H9QS9WDLVtyfoHW8M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Autoimmune diseases in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k2Yx4qVRvRoFs9LeA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders|crimson publishers.com </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pw9l6PeHBmjsW3Peb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GDxALIiAcl0TtCAqP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qq8MT7M6tGGCnCjUc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/kwdaJZaOHx03w6OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9eTyDcF6Bs0rXS0kv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ryf2RZCF1g5DxQt5g</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjhxHbA62yOVOoF1Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/asonVojtFTRmWO20F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of anesthesia and anesthetic drugs (Acquire Publications LLC) | 16 Publications | Top authors | Related journals </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/16T6J91joyXO1NMzn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yqH7w47TCOcRBWA9E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f2XVGnhcfaFnZP4AA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimorphic Behavior and cognition | Auctores </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vPeuG0zVfbRb6apkm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1St0AbeTW2psa1E8J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qg1rjPmmlN3X6XUUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children - R Discovery </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/dW3rWlFkOcjuHrLhS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YouTube emergency medicine </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/h7Lyb3231wdGc3Jii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5u5gcSi3AG68N2uXU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGDieawtO3A6Ajmor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7I9z6wcv0zzsTwAdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mild Brain Injury | Journal of Anesthesia and Anesthetic Drugs | Vol2 | JAAD2200103 </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zvV9Me0HlH7Ctpv7R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine | OMICS International | Abstract </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tHZJSfVY8aerJcrpN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jfkZ99JfB5lGEWwBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mB7N83vtAVUUJjjM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjFBVQtWS69jawLFu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality of Life Indicators in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tOZxgZJbhJwJDQxNg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acute Pain and Analgesia in children </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/590h59Wxx1d7aZIeG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L0zH6ICjPBnhMrl1v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qwFQoz3Iy0wIUnjJi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/AOWRVPJX2h3A4HSa4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lXkqZw4wTQ2n67hUq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tJ0tc53VtxSYWLXr8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and Anesthetic Drugs. | PDF | Antipsychotic | Psychosis </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Pz9ZXKf3cA0VGDbY2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/psXNvsPIK4NF6fBaW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/is4ZMtKtnZILdPiKL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture PDF | PDF | Acupuncture | Neurotransmitter </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCB0wwpiq6SieHqRf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inhalation Burn, Crush-syndrome and Rhabdomyolysis Syndrome </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nnwvuHQFnizLMyqdz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/79322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2011002036028854643?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/80763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://profiles.impactstory.org/u/0000-0001-8703-8770/publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=56690505700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.crossref.org/search/works?q=Maria+Dalamagka&from_ui=yes&page=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2010687786609770869?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649506/Mechanism_of_Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648943/Emergence_Delirium_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609729/Pain_control_and_acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609812/Emergency_Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609784/Anesthesiology_complications_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399281482_Emergency_Medicine_book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399127004_medline_CSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2026/01/blog-post.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2025/11/health.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985339025/Anesthesia-ebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330062/Neuropathic-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985322868/Emergency-Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985327173/Pain-control-acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985316009/Protocol-of-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/82650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Global Summit on Mental Health and Well-Being 2026. &amp;quot;Multiple sclerosis an chronic demyelinating disease and anesthesia management&amp;quot; DOI: 10.13140/RG.2.2.23560.07689</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://painmanagement.conferenceseries.com/2018/organizing-committee.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://continuumforums.com/public-health-world-forum/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academicpublish.org/index.php/IJARO/article/download/388/348/677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-05-0805.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medwinpublishers.com/APhOT/APhOT16000146.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-04-0707.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102002</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/epub/ACAM.000577.epub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.clickatlife.gr/your-life/story/7877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.34162.57288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.11717.97760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&form=QBLH&sp=-1&ghc=1&lq=0&pq=maria+dalamagka+anaesthetist+phd&sc=11-32&qs=n&sk=&cvid=CB7F402B6DAB40539EEC3FAD8F10A381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.instagram.com/dalamagamary/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/nrs/abstract/NRS.000627.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://biotechnology.scientificsummits.org/biography?id=1881&category=keynotespeaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gravatar.com/catliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/maria-dalamagka-2405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.biomedpharmareviews.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/author-profile/dalamagka-maria-432010/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.wecmelive.com/editor-info/dalamagka-maria-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecronicon.net/eccmc_Editorial_Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/dalamagka-maria-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://actascientific.com/ASNH-EB.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inscitechsummits.com/2025/cancer-research/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publichealth.pagesconferences.org/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://criticalcongress.episirus.org/bangkok/organizing-committee/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/EditorialBoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://stemcells.pagesconferences.org/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fosterresearch.org/2024/nursingresearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nexusforums.net/2025/toxiforum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pediatrics2026.researchconnects.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.spectrumconferences.com/2023/isphpm/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.weblogoa.com/editors/2024D0101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afrjms.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msdpublications.com/Site/editorial_board/31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2022737570095075696?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434058</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432479</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432502</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432506</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432466</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EndNotes DOI: 10.13140/RG.2.2.16030.80963</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2024862778939290093?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2025934606059331657?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/search?wd=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05463268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inscitechsummits.com/2025/cancer-research/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HEAL-Link -Association of Greek Academic Libraries</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://panteion-search.seab.gr/EDS/Search?lookfor=Dalamagka+Maria&type=AU&filter%5B%5D=EXPAND%3A%22relatedsubjects%22&filter%5B%5D=EXPAND%3Afulltext&dfApplied=1&limit=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/scite.ai-maria-dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/commons.datacite.org-Maria-Dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/Connectedpapers.com-Maria-Dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/www.base-search.net-Dalamagka-Maria.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro and Radiant oncology and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (01), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2026.26.1.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.180 - 184. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2025.15.1.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesiology complications in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2924 - 2927. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 and mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.204 - 207. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.2.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2372 - 2375. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remifentanil as an anesthetic agent in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.20.1.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.23.2.2389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphic Behavior and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Research and Clinical Trials. ISSN: 2693-4779 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31579/2693-4779/235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.001 - 003. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Pain and Analgesia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipsychotics and anesthetic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity in children and general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.308 - 309. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.158 - 159. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.165 - 166. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renal failure and Quality of Life Indicators in Kidney Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Medical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.176 - 178. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.10.3.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain control & acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.602 - 607. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Research in Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/nrs.2021.06.000627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acam.2019.04.000577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Anesthesia and Relaxation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36805.15846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6D3AD9E"/>
+    <w:nsid w:val="35168F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-dalamagka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/autor.oa?id=75729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scite.ai/users/maria-dalamagka-E4EKk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.lens.org/VHUip4iopAh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/PAU-3598-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/profile/MariaDalamagka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loop.frontiersin.org/people/356669/bio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&amp;partnerID=MN8TOARS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=8legDlYAAAAJ&amp;hl=el" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145979386/Scholar_postdoc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bohrium.com/en/profile/bohrkamznuf9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.base-search.net/Search/Results?lookfor=Dalamagka+Maria&amp;type=all&amp;page=1&amp;l=el&amp;oaboost=1&amp;refid=dcpageel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.datacite.org/?query=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connectedpapers.com/search?q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/15wu37XN7ZTwcsfZd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar?hl=el&amp;as_sdt=0%2C5&amp;scilib=1&amp;q=Maria+Dalamagka&amp;btnG=" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/search?wd=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/Maria-Dalamagka.git" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka/CurriculumVitae" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2027394908735127810?s=20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/401303233_Maria_Dalamagka_-Mendeley_exportris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouci.dntb.gov.ua/en/?q=Maria+I.+Dalamagka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europepmc.org/authors/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCbFr97UcyUUBIcmB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjCMXfqjUCwrxC9Wm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOnoZaxulyrX9Kpu8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tH6tov9GdYLzWZJWD" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/articles/55284156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/unrF1jXH7TbTPBDHT" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3jZOfBHvdnk5CHBOJ" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rFAJITkLeYs1EzsKY" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scite.ai/search?mode=all&amp;q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/author/675762590809092b80e73be3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refseek.com/search?q=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Maria-Dalamagka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/marydalamaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/T4toRXqNT05TkN1Vy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GrSS0sx7suKWNgreL" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WpZEYI8lqXME8RzkU" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VGHuWdU4BVX0iRzs8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eo2T20Uid2w1kuUmy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2D4d6bb0bV1taAkM3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k5hjMlM6VET9Fgj7F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lNF2cWQTWKksgF7qE" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Qp028lY5f2qao7Gzj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030341" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/382428764_ebookpdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030491" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yosXP2LLNBJSmCWOq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Q16eyBqiFIzPUWUrC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pZHhMtWwc3IJGMWN2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MavrU9ih9SY2KJb1s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UTn2A7K0bQ9Vq4oga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EGGgo74ilo4p6i18A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ikee.lib.auth.gr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uu1SHPZ1NKb6SBZVN" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9OYptVN09kWui9KnC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.12204.94086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.13260.07043" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.22682.50885" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/oSYZELSw7wwqfdZ4y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0FtD9XUmfO1Kum1CW" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aMeQZlGBe5cICrQSe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uerM8IlX0xBoLCI9U" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0hsKZ0fhn9lkUIy21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vz4uog8wpStGfmIoV" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mvlF3hvSNCjWzSl46" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ts4pAXnEWmkHBWoc9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RLbUZote8dCArahAa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0kR0ZM9SKPzLpQyvE" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1LyokUoHvsvdoHIaB" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/j12xlsXUlnUZXmUbA" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uEJDln90QMsNXbs9k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/YlPwWyBNrNzIJlskf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jVzU0vW7CR03w56sA" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2Ve5qhoojPFs2bYaF" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yuiAUijyYeFXFF7jo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tnYmSr6SU70Orpxeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SaH5XngLe4VktO4rU" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZiuoWi1tHcNGyFMN9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/q9CIcv5mQRfMiu643" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TQZQ4TexezPSC5rvB" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/udX7fn5KEOQ5oozBg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vc1VZddrBxhdsbnsp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wiz8u5fld0RxS5y6r" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mWakXuUNky6eyEq9r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3kyp7ZYLNki5GOTOF" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WPGFtZKONEfXkBm7u" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCWqjU4Psfe8JYUfo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uE00sxe6gsJ7uiyow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uFdiG79ax0Wh1FWMz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aq9fhj4Bt6boxf9js" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZGaMmiCBMBfqLWloI" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cEQOzLTO0ZUM7EpuB" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/8XD5nXpVYx1EqS2ML" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/itVXiuJEU3tE1eUFs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/R1F9liNDqvvuWsaMv" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OTqhOP6ZcwW1LZIJe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/72cHRKCrxMGnMqTkx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjpzZgktxwZ5YdTHK" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/e53m9USagZd2TE9vb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GohoHBi0HrnVpIK7b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uC8RXPoNkhtY8jeZI" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/d5TqiHze5rPTtiDYi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rrQtEjnu2lQTFNGIp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RpbUIc6Xgo1XKMBFW" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jZZ9SYsTjUg38JUIU" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p0u6L5FfHRVm2gBG7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/sk3TAjXtAPxPN8NZZ" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L4WJ27XiSecTLfKda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wuKTwCl6a7GuxHOTf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/DglWxiQaoeSKu9m1J" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/iVZJKR11DErP6BD4L" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIAJfFy112LJKD3Uv" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/in6t2b73egAdz33CU" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gDJ3CLBEqkyj1MFLf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/v0DT4FhYkuLzG182n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yKOlujbcaGW1nMIXH" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/m0fZ9dNsTFT50XVXy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5rHUENSu3fw2GZeS8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eNlhQ6TkIGQ81XcgV" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eR7AyS2E5KEtSpMfy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aO80cblipNzubEuAg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/62ueQoSyQWc0uqyst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGiE0s6J6IYUtlwrL" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UROOSnzXma8yjPToC" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/4LxRne5TWjD254u1c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0DC08Vfq3dhHsdOFF" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2sGj6HH6zkt4uJO2a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7e25rN96GaITTgGiX" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EEuYrmwnp96Fc3myV" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/fanqci39ywBNC8hCP" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZxecTItUWJdMwx0FJ" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/IVzuBtblxCkuHYHs1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7BraNdyQLEzB52xtm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cHfbOwS7Tv9t1jALR" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qEDPImznnAPUzJ9R4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f1OJcyAIQR2cDNoXo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7kjZMER5th7WsP4RD" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/CajgZ70oxOHH0JIkM" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qJcFxZZyMWer1nrnX" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gMGfAvScVMTIRoGsO" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OCTSdb54m0674Y2CJ" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/U2U6MneOOVWNlCzK9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MFYgNQW2GWXe2JZVD" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3mpNWPpXdZnkbkoyw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2YkfhcWiCaeNR5rOr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ra3o3U6OoBefYly54" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wMcbVLkNEx4Gi2SX9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9CPjDOK4Tzmc4XF3p" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VxSpOZ0M5yBTB0IyO" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/6jcgwzUuNhmHg1pS0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7mOuqdhZPlImad1WV" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gubT3tyqNMoLhIkph" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/X0k4y4Fj3IaqEyA4J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KUTlX4XGoKyWZ8jSf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SUjqBN9cFjGOmZJEU" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5pUU1r5rvx0lzf5b1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOa3JTnVV0R4pRGVY" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17019172" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/94IykIjBnV6lXFSqj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIwEeDXszoWdDqSY1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p1EOUknq3eAX8N2Tu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ztiYFX1Er46mvxEJG" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qQu5OuevjakKofmcL" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zlUNFJ8IM7CJj2fBE" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nfOEzXZNxjbG0GWA9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vbnGCBJea7JHXSOSx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WeNjvawvnFb1f7gzJ" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mu1B60zaZ8JCBJh8F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/H9QS9WDLVtyfoHW8M" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k2Yx4qVRvRoFs9LeA" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pw9l6PeHBmjsW3Peb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GDxALIiAcl0TtCAqP" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qq8MT7M6tGGCnCjUc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/kwdaJZaOHx03w6OES" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9eTyDcF6Bs0rXS0kv" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ryf2RZCF1g5DxQt5g" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjhxHbA62yOVOoF1Z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/asonVojtFTRmWO20F" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/16T6J91joyXO1NMzn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yqH7w47TCOcRBWA9E" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f2XVGnhcfaFnZP4AA" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vPeuG0zVfbRb6apkm" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1St0AbeTW2psa1E8J" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qg1rjPmmlN3X6XUUV" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/dW3rWlFkOcjuHrLhS" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/h7Lyb3231wdGc3Jii" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5u5gcSi3AG68N2uXU" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGDieawtO3A6Ajmor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7I9z6wcv0zzsTwAdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zvV9Me0HlH7Ctpv7R" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tHZJSfVY8aerJcrpN" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jfkZ99JfB5lGEWwBg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mB7N83vtAVUUJjjM4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjFBVQtWS69jawLFu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tOZxgZJbhJwJDQxNg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/590h59Wxx1d7aZIeG" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L0zH6ICjPBnhMrl1v" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qwFQoz3Iy0wIUnjJi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/AOWRVPJX2h3A4HSa4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lXkqZw4wTQ2n67hUq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tJ0tc53VtxSYWLXr8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Pz9ZXKf3cA0VGDbY2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/psXNvsPIK4NF6fBaW" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/is4ZMtKtnZILdPiKL" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCB0wwpiq6SieHqRf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nnwvuHQFnizLMyqdz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/79322" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2011002036028854643?s=20" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/80763" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://profiles.impactstory.org/u/0000-0001-8703-8770/publications" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=56690505700" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/search/works?q=Maria+Dalamagka&amp;from_ui=yes&amp;page=1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2010687786609770869?s=20" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649506/Mechanism_of_Pain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648943/Emergence_Delirium_in_children" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609729/Pain_control_and_acupuncture" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609812/Emergency_Medicine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609784/Anesthesiology_complications_in_children" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399281482_Emergency_Medicine_book" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399127004_medline_CSV" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2026/01/blog-post.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2025/11/health.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985339025/Anesthesia-ebook" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330062/Neuropathic-Pain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985322868/Emergency-Medicine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985327173/Pain-control-acupuncture" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985316009/Protocol-of-Pain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/82650" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/acquirepublications/docs/jaad2200109" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/ajgh/editorialboard.php" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://painmanagement.conferenceseries.com/2018/organizing-committee.php" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://continuumforums.com/public-health-world-forum/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicpublish.org/index.php/IJARO/article/download/388/348/677" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-05-0805.php" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medwinpublishers.com/APhOT/APhOT16000146.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-04-0707.php" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/epub/ACAM.000577.epub" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clickatlife.gr/your-life/story/7877" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.34162.57288" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.11717.97760" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&amp;form=QBLH&amp;sp=-1&amp;ghc=1&amp;lq=0&amp;pq=maria+dalamagka+anaesthetist+phd&amp;sc=11-32&amp;qs=n&amp;sk=&amp;cvid=CB7F402B6DAB40539EEC3FAD8F10A381" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/dalamagamary/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/nrs/abstract/NRS.000627.php" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biotechnology.scientificsummits.org/biography?id=1881&amp;category=keynotespeaker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gravatar.com/catliste" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/maria-dalamagka-2405" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biomedpharmareviews.com/editorial-board" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/author-profile/dalamagka-maria-432010/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wecmelive.com/editor-info/dalamagka-maria-34" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcimcr.org/editor" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecronicon.net/eccmc_Editorial_Board" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/dalamagka-maria-79" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actascientific.com/ASNH-EB.php" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inscitechsummits.com/2025/cancer-research/organizing-committee" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.pagesconferences.org/speakers" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criticalcongress.episirus.org/bangkok/organizing-committee/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/EditorialBoard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stemcells.pagesconferences.org/organizing-committee" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fosterresearch.org/2024/nursingresearch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexusforums.net/2025/toxiforum" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pediatrics2026.researchconnects.org/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrumconferences.com/2023/isphpm/speakers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weblogoa.com/editors/2024D0101" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afrjms.com/editorial-board" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msdpublications.com/Site/editorial_board/31" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2022737570095075696?s=20" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2024862778939290093?s=20" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2025934606059331657?s=20" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14030341" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Dalamagka" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2026.26.1.0015" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2025.22.1.0006" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2025.15.1.0124" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msabp.2025.14.1.0022" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0149" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.21.3.0918" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.20.1.0238" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.23.2.2389" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.22.2.1540" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1179" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.2.1408" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.2.0180" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432504v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1046" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.2.0186" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31579/2693-4779/235" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.18.2.0065" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0141" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0125" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0153" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432473v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53346/wjbpr.2023.4.1.0047" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2023.17.2.0293" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432463v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0188" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0113" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432459v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0108" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521991v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalamagka" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432464v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.10.3.0073" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0625" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0206" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/nrs.2021.06.000627" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acam.2019.04.000577" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36805.15846" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-dalamagka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/autor.oa?id=75729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scite.ai/users/maria-dalamagka-E4EKk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.lens.org/VHUip4iopAh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/PAU-3598-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/profile/MariaDalamagka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loop.frontiersin.org/people/356669/bio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&amp;partnerID=MN8TOARS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=8legDlYAAAAJ&amp;hl=el" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/facebook.com---scholar.-Postdoc.git" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145979386/Scholar_postdoc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bohrium.com/en/profile/bohrkamznuf9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.base-search.net/Search/Results?lookfor=Dalamagka+Maria&amp;type=all&amp;page=1&amp;l=el&amp;oaboost=1&amp;refid=dcpageel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.datacite.org/?query=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connectedpapers.com/search?q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/15wu37XN7ZTwcsfZd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar?hl=el&amp;as_sdt=0%2C5&amp;scilib=1&amp;q=Maria+Dalamagka&amp;btnG=" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/search?wd=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/Maria-Dalamagka.git" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka/CurriculumVitae" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2027394908735127810?s=20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/401303233_Maria_Dalamagka_-Mendeley_exportris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouci.dntb.gov.ua/en/?q=Maria+I.+Dalamagka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europepmc.org/authors/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCbFr97UcyUUBIcmB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjCMXfqjUCwrxC9Wm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOnoZaxulyrX9Kpu8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tH6tov9GdYLzWZJWD" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/articles/55284156" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/unrF1jXH7TbTPBDHT" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3jZOfBHvdnk5CHBOJ" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rFAJITkLeYs1EzsKY" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scite.ai/search?mode=all&amp;q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/author/675762590809092b80e73be3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refseek.com/search?q=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Maria-Dalamagka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/marydalamaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/T4toRXqNT05TkN1Vy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GrSS0sx7suKWNgreL" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WpZEYI8lqXME8RzkU" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VGHuWdU4BVX0iRzs8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eo2T20Uid2w1kuUmy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2D4d6bb0bV1taAkM3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k5hjMlM6VET9Fgj7F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lNF2cWQTWKksgF7qE" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Qp028lY5f2qao7Gzj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030341" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/382428764_ebookpdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030491" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yosXP2LLNBJSmCWOq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Q16eyBqiFIzPUWUrC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pZHhMtWwc3IJGMWN2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MavrU9ih9SY2KJb1s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UTn2A7K0bQ9Vq4oga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EGGgo74ilo4p6i18A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ikee.lib.auth.gr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uu1SHPZ1NKb6SBZVN" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9OYptVN09kWui9KnC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.12204.94086" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.13260.07043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.22682.50885" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/oSYZELSw7wwqfdZ4y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0FtD9XUmfO1Kum1CW" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aMeQZlGBe5cICrQSe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uerM8IlX0xBoLCI9U" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0hsKZ0fhn9lkUIy21" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vz4uog8wpStGfmIoV" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mvlF3hvSNCjWzSl46" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ts4pAXnEWmkHBWoc9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RLbUZote8dCArahAa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0kR0ZM9SKPzLpQyvE" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1LyokUoHvsvdoHIaB" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/j12xlsXUlnUZXmUbA" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uEJDln90QMsNXbs9k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/YlPwWyBNrNzIJlskf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jVzU0vW7CR03w56sA" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2Ve5qhoojPFs2bYaF" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yuiAUijyYeFXFF7jo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tnYmSr6SU70Orpxeh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SaH5XngLe4VktO4rU" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZiuoWi1tHcNGyFMN9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/q9CIcv5mQRfMiu643" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TQZQ4TexezPSC5rvB" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/udX7fn5KEOQ5oozBg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vc1VZddrBxhdsbnsp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wiz8u5fld0RxS5y6r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mWakXuUNky6eyEq9r" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3kyp7ZYLNki5GOTOF" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WPGFtZKONEfXkBm7u" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCWqjU4Psfe8JYUfo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uE00sxe6gsJ7uiyow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uFdiG79ax0Wh1FWMz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aq9fhj4Bt6boxf9js" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZGaMmiCBMBfqLWloI" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cEQOzLTO0ZUM7EpuB" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/8XD5nXpVYx1EqS2ML" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/itVXiuJEU3tE1eUFs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/R1F9liNDqvvuWsaMv" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OTqhOP6ZcwW1LZIJe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/72cHRKCrxMGnMqTkx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjpzZgktxwZ5YdTHK" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/e53m9USagZd2TE9vb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GohoHBi0HrnVpIK7b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uC8RXPoNkhtY8jeZI" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/d5TqiHze5rPTtiDYi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rrQtEjnu2lQTFNGIp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RpbUIc6Xgo1XKMBFW" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jZZ9SYsTjUg38JUIU" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p0u6L5FfHRVm2gBG7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/sk3TAjXtAPxPN8NZZ" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L4WJ27XiSecTLfKda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wuKTwCl6a7GuxHOTf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/DglWxiQaoeSKu9m1J" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/iVZJKR11DErP6BD4L" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIAJfFy112LJKD3Uv" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/in6t2b73egAdz33CU" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gDJ3CLBEqkyj1MFLf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/v0DT4FhYkuLzG182n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yKOlujbcaGW1nMIXH" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/m0fZ9dNsTFT50XVXy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5rHUENSu3fw2GZeS8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eNlhQ6TkIGQ81XcgV" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eR7AyS2E5KEtSpMfy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aO80cblipNzubEuAg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/62ueQoSyQWc0uqyst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGiE0s6J6IYUtlwrL" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UROOSnzXma8yjPToC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/4LxRne5TWjD254u1c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0DC08Vfq3dhHsdOFF" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2sGj6HH6zkt4uJO2a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7e25rN96GaITTgGiX" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EEuYrmwnp96Fc3myV" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/fanqci39ywBNC8hCP" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZxecTItUWJdMwx0FJ" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/IVzuBtblxCkuHYHs1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7BraNdyQLEzB52xtm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cHfbOwS7Tv9t1jALR" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qEDPImznnAPUzJ9R4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f1OJcyAIQR2cDNoXo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7kjZMER5th7WsP4RD" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/CajgZ70oxOHH0JIkM" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qJcFxZZyMWer1nrnX" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gMGfAvScVMTIRoGsO" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OCTSdb54m0674Y2CJ" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/U2U6MneOOVWNlCzK9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MFYgNQW2GWXe2JZVD" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3mpNWPpXdZnkbkoyw" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2YkfhcWiCaeNR5rOr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ra3o3U6OoBefYly54" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wMcbVLkNEx4Gi2SX9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9CPjDOK4Tzmc4XF3p" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VxSpOZ0M5yBTB0IyO" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/6jcgwzUuNhmHg1pS0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7mOuqdhZPlImad1WV" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gubT3tyqNMoLhIkph" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/X0k4y4Fj3IaqEyA4J" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KUTlX4XGoKyWZ8jSf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SUjqBN9cFjGOmZJEU" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5pUU1r5rvx0lzf5b1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOa3JTnVV0R4pRGVY" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17019172" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/94IykIjBnV6lXFSqj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIwEeDXszoWdDqSY1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p1EOUknq3eAX8N2Tu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ztiYFX1Er46mvxEJG" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qQu5OuevjakKofmcL" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zlUNFJ8IM7CJj2fBE" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nfOEzXZNxjbG0GWA9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vbnGCBJea7JHXSOSx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WeNjvawvnFb1f7gzJ" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mu1B60zaZ8JCBJh8F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/H9QS9WDLVtyfoHW8M" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k2Yx4qVRvRoFs9LeA" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pw9l6PeHBmjsW3Peb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GDxALIiAcl0TtCAqP" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qq8MT7M6tGGCnCjUc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/kwdaJZaOHx03w6OES" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9eTyDcF6Bs0rXS0kv" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ryf2RZCF1g5DxQt5g" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjhxHbA62yOVOoF1Z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/asonVojtFTRmWO20F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/16T6J91joyXO1NMzn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yqH7w47TCOcRBWA9E" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f2XVGnhcfaFnZP4AA" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vPeuG0zVfbRb6apkm" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1St0AbeTW2psa1E8J" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qg1rjPmmlN3X6XUUV" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/dW3rWlFkOcjuHrLhS" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/h7Lyb3231wdGc3Jii" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5u5gcSi3AG68N2uXU" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGDieawtO3A6Ajmor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7I9z6wcv0zzsTwAdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zvV9Me0HlH7Ctpv7R" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tHZJSfVY8aerJcrpN" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jfkZ99JfB5lGEWwBg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mB7N83vtAVUUJjjM4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjFBVQtWS69jawLFu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tOZxgZJbhJwJDQxNg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/590h59Wxx1d7aZIeG" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L0zH6ICjPBnhMrl1v" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qwFQoz3Iy0wIUnjJi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/AOWRVPJX2h3A4HSa4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lXkqZw4wTQ2n67hUq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tJ0tc53VtxSYWLXr8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Pz9ZXKf3cA0VGDbY2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/psXNvsPIK4NF6fBaW" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/is4ZMtKtnZILdPiKL" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCB0wwpiq6SieHqRf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nnwvuHQFnizLMyqdz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/79322" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2011002036028854643?s=20" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/80763" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://profiles.impactstory.org/u/0000-0001-8703-8770/publications" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=56690505700" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/search/works?q=Maria+Dalamagka&amp;from_ui=yes&amp;page=1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2010687786609770869?s=20" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649506/Mechanism_of_Pain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648943/Emergence_Delirium_in_children" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609729/Pain_control_and_acupuncture" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609812/Emergency_Medicine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609784/Anesthesiology_complications_in_children" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399281482_Emergency_Medicine_book" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399127004_medline_CSV" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2026/01/blog-post.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2025/11/health.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985339025/Anesthesia-ebook" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330062/Neuropathic-Pain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985322868/Emergency-Medicine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985327173/Pain-control-acupuncture" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985316009/Protocol-of-Pain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/82650" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/acquirepublications/docs/jaad2200109" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/ajgh/editorialboard.php" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://painmanagement.conferenceseries.com/2018/organizing-committee.php" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://continuumforums.com/public-health-world-forum/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicpublish.org/index.php/IJARO/article/download/388/348/677" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-05-0805.php" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102004" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medwinpublishers.com/APhOT/APhOT16000146.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-04-0707.php" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/epub/ACAM.000577.epub" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clickatlife.gr/your-life/story/7877" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.34162.57288" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.11717.97760" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&amp;form=QBLH&amp;sp=-1&amp;ghc=1&amp;lq=0&amp;pq=maria+dalamagka+anaesthetist+phd&amp;sc=11-32&amp;qs=n&amp;sk=&amp;cvid=CB7F402B6DAB40539EEC3FAD8F10A381" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/dalamagamary/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/nrs/abstract/NRS.000627.php" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biotechnology.scientificsummits.org/biography?id=1881&amp;category=keynotespeaker" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gravatar.com/catliste" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/maria-dalamagka-2405" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biomedpharmareviews.com/editorial-board" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/author-profile/dalamagka-maria-432010/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wecmelive.com/editor-info/dalamagka-maria-34" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcimcr.org/editor" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecronicon.net/eccmc_Editorial_Board" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/dalamagka-maria-79" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actascientific.com/ASNH-EB.php" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inscitechsummits.com/2025/cancer-research/organizing-committee" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.pagesconferences.org/speakers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criticalcongress.episirus.org/bangkok/organizing-committee/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/EditorialBoard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stemcells.pagesconferences.org/organizing-committee" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fosterresearch.org/2024/nursingresearch" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexusforums.net/2025/toxiforum" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pediatrics2026.researchconnects.org/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrumconferences.com/2023/isphpm/speakers" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weblogoa.com/editors/2024D0101" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afrjms.com/editorial-board" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msdpublications.com/Site/editorial_board/31" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2022737570095075696?s=20" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2024862778939290093?s=20" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2025934606059331657?s=20" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14030341" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panteion-search.seab.gr/EDS/Search?lookfor=Dalamagka+Maria&amp;type=AU&amp;filter%5B%5D=EXPAND%3A%22relatedsubjects%22&amp;filter%5B%5D=EXPAND%3Afulltext&amp;dfApplied=1&amp;limit=20" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/scite.ai-maria-dalamagka.git" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/commons.datacite.org-Maria-Dalamagka.git" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/Connectedpapers.com-Maria-Dalamagka.git" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/www.base-search.net-Dalamagka-Maria.git" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Dalamagka" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2026.26.1.0015" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msabp.2025.14.1.0022" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2025.22.1.0006" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2025.15.1.0124" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432473v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.18.2.0065" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1179" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.2.1408" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.2.0186" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.2.0180" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432504v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1046" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0149" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.21.3.0918" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.20.1.0238" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.23.2.2389" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.22.2.1540" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31579/2693-4779/235" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0125" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0153" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0141" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53346/wjbpr.2023.4.1.0047" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2023.17.2.0293" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0206" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432463v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0188" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0113" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432459v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0108" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521991v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalamagka" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432464v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.10.3.0073" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0625" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/nrs.2021.06.000627" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acam.2019.04.000577" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36805.15846" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>