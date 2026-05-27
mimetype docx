--- v2 (2026-04-25)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Dalamagka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MD, MSc, PhD Aristotle University of Thessaloniki - AUTH, Faculty of Medicine, Greece. Anaesthetist - physician, acupuncturist, editor.Related:UAEM Autonomous University of the State of Mexico, Faculty of Medicine. Mexico.Queen Mary University of London.HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;)Sohag University, Faculty of Medicine. Egypt.UKSH ( Universitätsklinikum Schleswig-Holstein).Academy AIRECID 0000-0001-8703-8770Scopus Author ID: 56690505700SciProfiles: 3978881Loop profile: 356669Researcher ID PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I. Dalamagka MD, MSc, PhD Aristotle University of Thessaloniki - AUTH, Faculty of Medicine, Greece. Anaesthetist - physician, acupuncturist, editor.Related:UAEM Autonomous University of the State of Mexico, Faculty of Medicine. Mexico.Queen Mary University of London.HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sohag University, Faculty of Medicine. Egypt.UKSH ( Universitätsklinikum Schleswig-Holstein).Academy AIREC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ID: 0000-0001-8703-8770Scopus Author ID: 56690505700SciProfiles: 3978881Loop profile: 356669Researcher ID PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UAEM Profile available:  </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.redalyc.org/autor.oa?id=75729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/users/maria-dalamagka-E4EKk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://link.lens.org/VHUip4iopAh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/users/maria-dalamagka-E4EKk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&partnerID=MN8TOARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/facebook.com---scholar.-Postdoc.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.base-search.net/Search/Results?lookfor=Dalamagka+Maria&type=all&page=1&l=el&oaboost=1&refid=dcpageel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://commons.datacite.org/?query=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/15wu37XN7ZTwcsfZd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Μελετητής Google</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/scholar?hl=el&as_sdt=0%2C5&scilib=1&q=Maria+Dalamagka&btnG=</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&partnerID=MN8TOARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/search?wd=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/Maria-Dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka -Mendeley export.risDOI: 10.13140/RG.2.2.10728.94726</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2027394908735127810?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/401303233_Maria_Dalamagka_-Mendeley_exportris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ouci.dntb.gov.ua/en/?q=Maria+I.+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe PMC</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://europepmc.org/authors/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association of Greek Academic Libraries</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCbFr97UcyUUBIcmB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Crete (UoC), Greece.   Library :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjCMXfqjUCwrxC9Wm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">association of Greek academicsPanteion University  of Social and Political Sciences.       Library & Information Center :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOnoZaxulyrX9Kpu8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of the Aegean</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tH6tov9GdYLzWZJWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://browzine.com/articles/55284156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD thesis Maria Dalamagka  </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/unrF1jXH7TbTPBDHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka academic profile</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3jZOfBHvdnk5CHBOJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KipHub Scholarly</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‪Maria Dalamagka‬ - ‪ Google Scholar‬ </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/T4toRXqNT05TkN1Vy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Connected papers search</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WpZEYI8lqXME8RzkU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/15wu37XN7ZTwcsfZd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Μελετητής Google </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VGHuWdU4BVX0iRzs8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DataCite Commons </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eo2T20Uid2w1kuUmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Consensus </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2D4d6bb0bV1taAkM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria DALAMAGKA | Research profile </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k5hjMlM6VET9Fgj7F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google scholar Library</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OUCI </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lNF2cWQTWKksgF7qE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Qp028lY5f2qao7Gzj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia -  ebookDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/382428764_ebookpdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology articlesDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka | Semantic Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yosXP2LLNBJSmCWOq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Publications Finder - Advanced Search Results | Scilit </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Q16eyBqiFIzPUWUrC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - WorldCat </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pZHhMtWwc3IJGMWN2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Aristotle University of Thessaloniki </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MavrU9ih9SY2KJb1s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twitter </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UTn2A7K0bQ9Vq4oga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EGGgo74ilo4p6i18A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ikee.lib.auth.gr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  PhD thesis Maria Dalamagka - ΜΑΡΙΑ ΔΑΛΑΜΑΓΚΑ</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uu1SHPZ1NKb6SBZVN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9OYptVN09kWui9KnC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSV </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.12204.94086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.13260.07043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presentations: </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.22682.50885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - RefSeek </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/oSYZELSw7wwqfdZ4y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search CORE </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0FtD9XUmfO1Kum1CW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pharma Science Conferences 2026 | World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aMeQZlGBe5cICrQSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uerM8IlX0xBoLCI9U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0hsKZ0fhn9lkUIy21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vz4uog8wpStGfmIoV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Committee | Global Meet & Expo on Vaccines Research and Development | Academy Nature </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mvlF3hvSNCjWzSl46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 2nd International Summit on Surgery and Anesthesia | Spectrum Conferences </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ts4pAXnEWmkHBWoc9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | International Conference on Public Health and Health Care System | Pages Conferences </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RLbUZote8dCArahAa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 8th Edition of the Largest European Meet & Exhibition on Neurology and Brain Disorders | Rigel International </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0kR0ZM9SKPzLpQyvE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pai | 60183 </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1LyokUoHvsvdoHIaB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/j12xlsXUlnUZXmUbA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uEJDln90QMsNXbs9k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/YlPwWyBNrNzIJlskf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jVzU0vW7CR03w56sA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2Ve5qhoojPFs2bYaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Health Treatment Methods - Consensus Academic Search Engine </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yuiAUijyYeFXFF7jo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">What are the long-term effects of electronic acupuncture devices on chronic low back pain? - Consensus </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tnYmSr6SU70Orpxeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system - R Discovery </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SaH5XngLe4VktO4rU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating Traditional Medicine Into A | PDF | Traditional Chinese Medicine | Acupuncture </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Special Considerations in Pediatrics for' – Grafiati </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZiuoWi1tHcNGyFMN9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/q9CIcv5mQRfMiu643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TQZQ4TexezPSC5rvB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artigos de revistas: &amp;quot;Emergence delirium&amp;quot; – Grafiati </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/udX7fn5KEOQ5oozBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vc1VZddrBxhdsbnsp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wiz8u5fld0RxS5y6r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I Dalamagka | International Conference on Neurological Disorders and Stroke </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mWakXuUNky6eyEq9r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effectiveness of acupuncture vs. electroacupuncture for chronic low back pain - Consensus </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3kyp7ZYLNki5GOTOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">remifentanil-as-an-anesthetic-agent-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WPGFtZKONEfXkBm7u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newer Agents for Rapid Sequence Intubation: Etomidate and Rocuronium | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCWqjU4Psfe8JYUfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Intravenous General Anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uE00sxe6gsJ7uiyow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Autistic spectrum disorder' – Grafiati </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uFdiG79ax0Wh1FWMz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aq9fhj4Bt6boxf9js</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">autoimmune-diseases-in-children-and-anesthesia - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZGaMmiCBMBfqLWloI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cEQOzLTO0ZUM7EpuB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">penile-erection-during-remifentanil-anesthesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/8XD5nXpVYx1EqS2ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurology Conferences | Neuroscience Conferences | Brain Disorders Congress 2024 Rome, Italy, Europe </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/itVXiuJEU3tE1eUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">neuroscience-2022-tentative-scientific-program.pdf </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/R1F9liNDqvvuWsaMv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Neuropathic pain syndromes' – Grafiati </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OTqhOP6ZcwW1LZIJe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system | Scilit </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/72cHRKCrxMGnMqTkx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Conference on Pain Research & Management | Posters & Accepted Abstracts </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjpzZgktxwZ5YdTHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality ofLlife Indicators in Kidney Transplantation | PDF </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/e53m9USagZd2TE9vb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PEDIATRICS2026-brochure.pdf </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GohoHBi0HrnVpIK7b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Surgery and Anesthesiatentative-program-6329.pdf </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uC8RXPoNkhtY8jeZI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025WPC Pediatrics conference Program_agosto_.pdf </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/d5TqiHze5rPTtiDYi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rrQtEjnu2lQTFNGIp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">250254 PDFs | Review articles in COLON CANCER </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RpbUIc6Xgo1XKMBFW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADDICTION MEDICINE, MENTAL HEALTH AND PSYCHIATRYtentative-program.pdf </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jZZ9SYsTjUg38JUIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pain-management-6683.pdf </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p0u6L5FfHRVm2gBG7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/sk3TAjXtAPxPN8NZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RISM.000577.pdf </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L4WJ27XiSecTLfKda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protocol of Pain |crimson publishers.com</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wuKTwCl6a7GuxHOTf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/DglWxiQaoeSKu9m1J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/iVZJKR11DErP6BD4L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for depression and psychological disorders | 113460 </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIAJfFy112LJKD3Uv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/in6t2b73egAdz33CU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[PDF] Pediatric neurodegenerative disorders and anesthesia considerations | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gDJ3CLBEqkyj1MFLf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for low back pain and migraine </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/v0DT4FhYkuLzG182n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yKOlujbcaGW1nMIXH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COALESCE RESEARCH GROUP </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/m0fZ9dNsTFT50XVXy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Austin Publishing Group | Scholarly Open Access Peer Reviewed Medical Science Journals </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5rHUENSu3fw2GZeS8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eNlhQ6TkIGQ81XcgV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eR7AyS2E5KEtSpMfy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A 31 years-old woman with reflex sympathetic dystrophy syndrome (CPRS) - ScienceDirect </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aO80cblipNzubEuAg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Pain control & acupuncture </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/62ueQoSyQWc0uqyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain andMigraine | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGiE0s6J6IYUtlwrL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">acute-pain-and-analgesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UROOSnzXma8yjPToC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic pain | Dalamagka Maria | General hospital of Larissa, Greece | Alzheimers 2018 | Pulsus Conference </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/4LxRne5TWjD254u1c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0DC08Vfq3dhHsdOFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APhOT16000146.pdf </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2sGj6HH6zkt4uJO2a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7e25rN96GaITTgGiX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EEuYrmwnp96Fc3myV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COVID-19 and mechanical ventilation | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/fanqci39ywBNC8hCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZxecTItUWJdMwx0FJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSCARR-2022-0113.pdf </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/IVzuBtblxCkuHYHs1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7BraNdyQLEzB52xtm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSABP-2025-0022.pdf </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cHfbOwS7Tv9t1jALR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qEDPImznnAPUzJ9R4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f1OJcyAIQR2cDNoXo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7kjZMER5th7WsP4RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in researc | 65359 </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/CajgZ70oxOHH0JIkM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qJcFxZZyMWer1nrnX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gMGfAvScVMTIRoGsO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1649916693.pdf </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OCTSdb54m0674Y2CJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/U2U6MneOOVWNlCzK9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MFYgNQW2GWXe2JZVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ajaa-v8-id1088.pdf </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3mpNWPpXdZnkbkoyw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2YkfhcWiCaeNR5rOr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ra3o3U6OoBefYly54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wMcbVLkNEx4Gi2SX9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia-jpmme-1000104.pdf </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9CPjDOK4Tzmc4XF3p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IJSRA-2024-1408.pdf </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VxSpOZ0M5yBTB0IyO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/6jcgwzUuNhmHg1pS0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7mOuqdhZPlImad1WV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Final_Programe_10th-Global-Summit-on-Cancer-Science--Therapy_Barcelona-Spain1.pdf </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gubT3tyqNMoLhIkph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACMCR-v9-17751.pdf </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/X0k4y4Fj3IaqEyA4J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KUTlX4XGoKyWZ8jSf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">systematic-review-acupuncture-in-chronic-pain-low-back-pain-andmigraine-2167-0846-1000195.pdf </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SUjqBN9cFjGOmZJEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5pUU1r5rvx0lzf5b1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOa3JTnVV0R4pRGVY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/94IykIjBnV6lXFSqj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIwEeDXszoWdDqSY1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Sexual Health and AIDS Research </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p1EOUknq3eAX8N2Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ztiYFX1Er46mvxEJG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qQu5OuevjakKofmcL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zlUNFJ8IM7CJj2fBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nfOEzXZNxjbG0GWA9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vbnGCBJea7JHXSOSx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WeNjvawvnFb1f7gzJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agenda for Neurosurgery Webinar </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mu1B60zaZ8JCBJh8F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postoperative analgesia after low-frequency electroacupuncture as adjunctive treatment in inguinal hernia surgery with abdominal wall mesh reconstruction </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/H9QS9WDLVtyfoHW8M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Autoimmune diseases in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k2Yx4qVRvRoFs9LeA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders|crimson publishers.com </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pw9l6PeHBmjsW3Peb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GDxALIiAcl0TtCAqP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qq8MT7M6tGGCnCjUc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/kwdaJZaOHx03w6OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9eTyDcF6Bs0rXS0kv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ryf2RZCF1g5DxQt5g</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjhxHbA62yOVOoF1Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/asonVojtFTRmWO20F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of anesthesia and anesthetic drugs (Acquire Publications LLC) | 16 Publications | Top authors | Related journals </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/16T6J91joyXO1NMzn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yqH7w47TCOcRBWA9E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f2XVGnhcfaFnZP4AA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimorphic Behavior and cognition | Auctores </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vPeuG0zVfbRb6apkm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1St0AbeTW2psa1E8J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qg1rjPmmlN3X6XUUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children - R Discovery </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/dW3rWlFkOcjuHrLhS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YouTube emergency medicine </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/h7Lyb3231wdGc3Jii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5u5gcSi3AG68N2uXU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGDieawtO3A6Ajmor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7I9z6wcv0zzsTwAdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mild Brain Injury | Journal of Anesthesia and Anesthetic Drugs | Vol2 | JAAD2200103 </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zvV9Me0HlH7Ctpv7R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine | OMICS International | Abstract </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tHZJSfVY8aerJcrpN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jfkZ99JfB5lGEWwBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mB7N83vtAVUUJjjM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjFBVQtWS69jawLFu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality of Life Indicators in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tOZxgZJbhJwJDQxNg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acute Pain and Analgesia in children </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/590h59Wxx1d7aZIeG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L0zH6ICjPBnhMrl1v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qwFQoz3Iy0wIUnjJi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/AOWRVPJX2h3A4HSa4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lXkqZw4wTQ2n67hUq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tJ0tc53VtxSYWLXr8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and Anesthetic Drugs. | PDF | Antipsychotic | Psychosis </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Pz9ZXKf3cA0VGDbY2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/psXNvsPIK4NF6fBaW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/is4ZMtKtnZILdPiKL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture PDF | PDF | Acupuncture | Neurotransmitter </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCB0wwpiq6SieHqRf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inhalation Burn, Crush-syndrome and Rhabdomyolysis Syndrome </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nnwvuHQFnizLMyqdz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/79322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2011002036028854643?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/80763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://profiles.impactstory.org/u/0000-0001-8703-8770/publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=56690505700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.crossref.org/search/works?q=Maria+Dalamagka&from_ui=yes&page=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2010687786609770869?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649506/Mechanism_of_Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648943/Emergence_Delirium_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609729/Pain_control_and_acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609812/Emergency_Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609784/Anesthesiology_complications_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399281482_Emergency_Medicine_book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399127004_medline_CSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2026/01/blog-post.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2025/11/health.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985339025/Anesthesia-ebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330062/Neuropathic-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985322868/Emergency-Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985327173/Pain-control-acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985316009/Protocol-of-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/82650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Global Summit on Mental Health and Well-Being 2026. &amp;quot;Multiple sclerosis an chronic demyelinating disease and anesthesia management&amp;quot; DOI: 10.13140/RG.2.2.23560.07689</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://painmanagement.conferenceseries.com/2018/organizing-committee.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://continuumforums.com/public-health-world-forum/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academicpublish.org/index.php/IJARO/article/download/388/348/677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-05-0805.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medwinpublishers.com/APhOT/APhOT16000146.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-04-0707.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102002</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/epub/ACAM.000577.epub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.clickatlife.gr/your-life/story/7877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.34162.57288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.11717.97760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&form=QBLH&sp=-1&ghc=1&lq=0&pq=maria+dalamagka+anaesthetist+phd&sc=11-32&qs=n&sk=&cvid=CB7F402B6DAB40539EEC3FAD8F10A381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.instagram.com/dalamagamary/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/nrs/abstract/NRS.000627.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://biotechnology.scientificsummits.org/biography?id=1881&category=keynotespeaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gravatar.com/catliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/maria-dalamagka-2405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.biomedpharmareviews.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/author-profile/dalamagka-maria-432010/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.wecmelive.com/editor-info/dalamagka-maria-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecronicon.net/eccmc_Editorial_Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/dalamagka-maria-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://actascientific.com/ASNH-EB.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inscitechsummits.com/2025/cancer-research/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publichealth.pagesconferences.org/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://criticalcongress.episirus.org/bangkok/organizing-committee/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/EditorialBoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://stemcells.pagesconferences.org/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fosterresearch.org/2024/nursingresearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nexusforums.net/2025/toxiforum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pediatrics2026.researchconnects.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.spectrumconferences.com/2023/isphpm/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.weblogoa.com/editors/2024D0101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afrjms.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msdpublications.com/Site/editorial_board/31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2022737570095075696?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434058</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432479</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432502</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432506</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432466</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EndNotes DOI: 10.13140/RG.2.2.16030.80963</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2024862778939290093?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2025934606059331657?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/search?wd=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05463268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inscitechsummits.com/2025/cancer-research/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HEAL-Link -Association of Greek Academic Libraries</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://panteion-search.seab.gr/EDS/Search?lookfor=Dalamagka+Maria&type=AU&filter%5B%5D=EXPAND%3A%22relatedsubjects%22&filter%5B%5D=EXPAND%3Afulltext&dfApplied=1&limit=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/scite.ai-maria-dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/commons.datacite.org-Maria-Dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/Connectedpapers.com-Maria-Dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/www.base-search.net-Dalamagka-Maria.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro and Radiant oncology and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (01), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2026.26.1.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.180 - 184. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2025.15.1.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesiology complications in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2924 - 2927. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 and mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.204 - 207. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.2.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2372 - 2375. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remifentanil as an anesthetic agent in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.20.1.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.23.2.2389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphic Behavior and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Research and Clinical Trials. ISSN: 2693-4779 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31579/2693-4779/235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.001 - 003. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Pain and Analgesia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipsychotics and anesthetic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity in children and general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.308 - 309. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.158 - 159. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.165 - 166. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renal failure and Quality of Life Indicators in Kidney Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Medical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.176 - 178. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.10.3.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain control & acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.602 - 607. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Research in Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/nrs.2021.06.000627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acam.2019.04.000577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Anesthesia and Relaxation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36805.15846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Dalamagka </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur en médecine, titulaire d'une maîtrise et d'un doctorat de l'Université Aristote de Thessalonique (AUTH), Faculté de médecine, Grèce. Anesthésiste-médecin (Hôpital général de Larisa, Grèce), acupuncteur, éditeur. Affiliations : Université autonome de l'État de Mexico (UAEM), Faculté de médecine, Mexique ; Queen Mary University of London ; HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. « Liberté, Égalité, Fraternité ») ; Université de Sohag, Faculté de médecine, Égypte ; UKSH (Hôpital universitaire de Schleswig-Holstein) ; Académie AIREC. ID : 0000-0001-8703-8770 Scopus : 56690505700 SciProfiles : 3978881 Loop : 356669 Researcher ID : PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I. Dalamagka MD, MSc, PhD AUTH, Related QMUL, UAEM, HAL, Sohag University, Egypt, UKSH. Anesthesiologist- physician at GHL, acupuncturist, editor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Related:UAEM Autonomous University of the State of Mexico, Faculty of Medicine. Mexico.Queen Mary University of London.HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sohag University, Faculty of Medicine. Egypt.UKSH ( Universitätsklinikum Schleswig-Holstein).Academy AIREC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ID: 0000-0001-8703-8770Scopus Author ID: 56690505700SciProfiles: 3978881Loop profile: 356669Researcher ID PAU-3598-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio Maria Dalamagka DOI: 10.13140/RG.2.2.27199.27045</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2052996985901212065?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2026/01/blog-post.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/find?fv0=Maria%20Dalamagka&f0=q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.gr/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.gr/scholar?hl=el&as_sdt=0%2C5&q=Maria+Dalamagka&btnG=</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UAEM Profile available:  </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.redalyc.org/autor.oa?id=75729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/users/maria-dalamagka-E4EKk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://link.lens.org/VHUip4iopAh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mendeley.com/search/?page=1&query=Maria%20I.%20Dalamagka&sortBy=relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mendeley.com/search/?page=1&query=Maria%20Dalamagka&sortBy=relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I. Dalamagka MD, MSc, PhD Université Aristote de Thessalonique - AUTH, Faculté de médecine, Grèce. Anesthésiste - médecin, acupuncteur, éditeur. En rapport: UAEM Université Autonome de l'État de Mexico, Faculté de Médecine. Mexique. Université Queen Mary de Londres. HAL (Ministère de l'Enseignement supérieur et de la Recherche (MESR), France. &amp;quot; Liberté, Égalité, Fraternité&amp;quot;) Université Sohag, Faculté de médecine. Egypte. UKSH ( Universitätsklinikum Schleswig-Holstein). Académie AIREC Identifiant de l'auteur Scopus : 56690505700 Profils Sci : 3978881 Profil de boucle : 356669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biographie« Le Dr Maria Dalamagka, médecin anesthésiste et acupunctrice, est titulaire d'un doctorat en médecine (MD), d'une maîtrise (MSc) et d'un doctorat (PhD) de l'Université Aristote de Thessalonique (AUTH). Son expertise couvre la prise en charge anesthésique en pédiatrie, en anesthésie pour les patients autistes, en chirurgie, en orthopédie, en urologie, en obstétrique et en oto-rhino-laryngologie, ainsi que les urgences. Pendant la pandémie de COVID-19, elle a joué un rôle crucial dans la prise en charge des patients en soins intensifs. Elle a également exploré l'acupuncture comme intervention précoce pour la douleur chronique et la douleur postopératoire aiguë. Le Dr Dalamagka est une éditrice active pour plusieurs revues médicales et a contribué de manière significative à son domaine par ses travaux de recherche et d'édition. »FormationFaculté de médecine, Université de médecine, Université Aristote de Thessalonique (AUTH), Grèce. Doctorat en médecine, spécialité médecine clinique. 2011-2016. Mention très bien. Faculté de médecine. Spécialité : Médecine clinique. Anesthésie, Douleur, Douleur postopératoire, ÉlectroacupunctureFaculté de médecine, Université de médecine de Sofia, Bulgarie Diplôme de maîtrise en médecine. Docteur en médecine (MD). Médecine clinique, 2000. Mention Très bien. Faculté de médecine, Centre interuniversitaire de reconnaissance des diplômes étrangers.Spécialité : Médecine clinique Hôpital général de Larissa et Hôpital universitaire général de Larissa, Grèce. Diplôme d’anesthésie – anesthésiste, médecin. Spécialité : Anesthésie. 2005-2010Faculté de médecine, Université de médecine Aristote de Thessalonique (AUTH), Grèce. Études postdoctorales à l’Université Aristote (doctorat en médecine clinique). 2011-2013. Faculté de médecine. Spécialité : Médecine clinique. Interventions : - Cours de troisième cycle : Acupuncture et douleur chronique - Cours de troisième cycle : Maladies neurologiques pédiatriques - Cours de troisième cycle : Qualité de vie après une transplantation rénaleHypnose North Institute Hypnose avancée 2008Institut d'acupuncture du Nord, ICMART, Thessalonique, Grèce. Diplôme d'acupuncture. Spécialisation : acupuncture et médecine orientale, électroacupuncture, laser, gestion de la douleur. 2007-2009. Autorisation d'exercer l'acupuncture médicale délivrée par le ministère de la Santé.Université Queen Mary de Londres. Diplôme de chercheur. Domaine d'étude : Résultats postopératoires chez les patients opérés et en soins intensifs. 2014-2015.Faculté de médecine. Travaux postdoctoraux en anesthésiologie, acupuncture et gestion de la douleur. Lien ORCID : Travaux postdoctoraux - Recherche (Faculté de médecine) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">biography&amp;quot;Dr. Maria Dalamagka, MD, MSc, PhD Aristotle University of Thessaloniki (AUTH) is an  Anaesthetist - Physician, Acupuncturist. Her expertise spans anesthesia management in pediatric, autistic, surgical, orthopedic, urological, obstetric, and otorhinolaryngological cases, as well as emergency treatments. During the COVID-19 pandemic, she played a critical role in managing ICU patients. Additionally, she has explored acupuncture as an early intervention for chronic pain and acute postoperative pain. Dr. Dalamagka is an active editor for various medical journals and has contributed significantly to the field through her research and editorial work&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculty of Medicine, Medical University, Aristotle University of Thessaloniki (AUTH), Greece PhD Medicine  Clinical Medicine2011 - 2016. Grade excellent mark. Faculty of Medicine. Field of study: Clinical Medicine. Anesthesia, Pain, Postoperative pain, Electroacupuncture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculty of Medicine, Medical University of Sofia, BulgariaMaster Diploma in Medicine . Medical Doctor MD. Clinical Medicine 2000. Grade Very good.  Faculty of Medicine, Interuniversity center for the recognition of foreign study titles. Field of study: Clinical Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Hospital of Larissa and General University Hospital of Larissa, Greece Diploma in Anesthesia - anaesthetist, physician  Field of study: Anesthesia. 2005 - 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculty of Medicine, Medical University, Aristotle University of Thessaloniki (AUTH), Greece. Postgraduate studies at Aristotle University as a PhD candidate  (Clinical Medicine)2011 - 2013. Faculty of Medicine. Field of study: Clinical Medicine. Presentations: - postgraduate course on: acupuncture in chronic pain -postgraduate course on: pediatric neurological diseases -postgraduate course on: quality of life in kidney transplantation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hypnosis North Institute. Advanced  Hypnosis  2008North Institute of Acupuncture, ICMART, Thessaloniki, Greece.  Diploma in Acupuncture  Acupuncture and Oriental Medicine, Electroacupuncture, Laser, Pain. 2007 -2009. Medical acupuncture license from the Ministry of Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Queen Mary University of London. Diploma as researcher  Field of study: Postoperative outcome in surgical and ICU patients. 2014 - 2015. Faculty of Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postdoctoral work in Anesthesiology, Acupuncture, Pain. Link ORCID: Postdoctoral work - Scholarly (Faculty of Medicine) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&partnerID=MN8TOARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/facebook.com---scholar.-Postdoc.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.base-search.net/Search/Results?lookfor=Dalamagka+Maria&type=all&page=1&l=el&oaboost=1&refid=dcpageel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://commons.datacite.org/?query=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/15wu37XN7ZTwcsfZd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Μελετητής Google</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/scholar?hl=el&as_sdt=0%2C5&scilib=1&q=Maria+Dalamagka&btnG=</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&partnerID=MN8TOARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/search?wd=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/Maria-Dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka -Mendeley export.risDOI: 10.13140/RG.2.2.10728.94726</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2027394908735127810?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/401303233_Maria_Dalamagka_-Mendeley_exportris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ouci.dntb.gov.ua/en/?q=Maria+I.+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europe PMC</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://europepmc.org/authors/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association of Greek Academic Libraries</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCbFr97UcyUUBIcmB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Crete (UoC), Greece.   Library :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjCMXfqjUCwrxC9Wm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">association of Greek academicsPanteion University  of Social and Political Sciences.       Library & Information Center :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOnoZaxulyrX9Kpu8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of the Aegean</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tH6tov9GdYLzWZJWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National and Kapodistrian University of Athens</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://browzine.com/articles/55284156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD thesis Maria Dalamagka  </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/unrF1jXH7TbTPBDHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka academic profile</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gravatar.com/catliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KipHub Scholarly</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">‪Maria Dalamagka‬ - ‪ Google Scholar‬ </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/T4toRXqNT05TkN1Vy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Connected papers search</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WpZEYI8lqXME8RzkU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/15wu37XN7ZTwcsfZd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Μελετητής Google </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VGHuWdU4BVX0iRzs8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DataCite Commons </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eo2T20Uid2w1kuUmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Consensus </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2D4d6bb0bV1taAkM3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria DALAMAGKA | Research profile </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k5hjMlM6VET9Fgj7F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Google scholar Library</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GrSS0sx7suKWNgreL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OUCI </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lNF2cWQTWKksgF7qE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Qp028lY5f2qao7Gzj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia -  ebookDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/382428764_ebookpdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology articlesDalamagka, Maria</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030491</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka | Semantic Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yosXP2LLNBJSmCWOq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Publications Finder - Advanced Search Results | Scilit </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Q16eyBqiFIzPUWUrC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - WorldCat </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pZHhMtWwc3IJGMWN2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - Aristotle University of Thessaloniki </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MavrU9ih9SY2KJb1s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Twitter </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UTn2A7K0bQ9Vq4oga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EGGgo74ilo4p6i18A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ikee.lib.auth.gr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.  PhD thesis Maria Dalamagka - ΜΑΡΙΑ ΔΑΛΑΜΑΓΚΑ</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uu1SHPZ1NKb6SBZVN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9OYptVN09kWui9KnC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8703-8770</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSV </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/RG.2.2.12204.94086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.13260.07043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presentations: </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.22682.50885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Dalamagka - RefSeek </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/oSYZELSw7wwqfdZ4y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Search CORE </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0FtD9XUmfO1Kum1CW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/https-www.academia.edu-166763680-Palliative_care_ensure_that_life_remains_meaningful.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/166763680/Palliative_care_ensure_that_life_remains_meaningful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pharma Science Conferences 2026 | World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aMeQZlGBe5cICrQSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uerM8IlX0xBoLCI9U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0hsKZ0fhn9lkUIy21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vz4uog8wpStGfmIoV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/166763680/Palliative_care_ensure_that_life_remains_meaningful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/https-www.academia.edu-166763680-Palliative_care_ensure_that_life_remains_meaningful.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Committee | Global Meet & Expo on Vaccines Research and Development | Academy Nature </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mvlF3hvSNCjWzSl46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 2nd International Summit on Surgery and Anesthesia | Spectrum Conferences </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ts4pAXnEWmkHBWoc9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | International Conference on Public Health and Health Care System | Pages Conferences </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RLbUZote8dCArahAa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Speakers | 8th Edition of the Largest European Meet & Exhibition on Neurology and Brain Disorders | Rigel International </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0kR0ZM9SKPzLpQyvE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pai | 60183 </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1LyokUoHvsvdoHIaB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/j12xlsXUlnUZXmUbA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uEJDln90QMsNXbs9k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/YlPwWyBNrNzIJlskf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jVzU0vW7CR03w56sA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2Ve5qhoojPFs2bYaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Health Treatment Methods - Consensus Academic Search Engine </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yuiAUijyYeFXFF7jo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">What are the long-term effects of electronic acupuncture devices on chronic low back pain? - Consensus </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tnYmSr6SU70Orpxeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system - R Discovery </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SaH5XngLe4VktO4rU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating Traditional Medicine Into A | PDF | Traditional Chinese Medicine | Acupuncture </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Special Considerations in Pediatrics for' – Grafiati </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZiuoWi1tHcNGyFMN9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Pharma Conferences | PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/q9CIcv5mQRfMiu643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TQZQ4TexezPSC5rvB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artigos de revistas: &amp;quot;Emergence delirium&amp;quot; – Grafiati </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/udX7fn5KEOQ5oozBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Vc1VZddrBxhdsbnsp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wiz8u5fld0RxS5y6r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria I Dalamagka | International Conference on Neurological Disorders and Stroke </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mWakXuUNky6eyEq9r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effectiveness of acupuncture vs. electroacupuncture for chronic low back pain - Consensus </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3kyp7ZYLNki5GOTOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">remifentanil-as-an-anesthetic-agent-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WPGFtZKONEfXkBm7u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newer Agents for Rapid Sequence Intubation: Etomidate and Rocuronium | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCWqjU4Psfe8JYUfo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Intravenous General Anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uE00sxe6gsJ7uiyow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Autistic spectrum disorder' – Grafiati </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uFdiG79ax0Wh1FWMz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aq9fhj4Bt6boxf9js</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">autoimmune-diseases-in-children-and-anesthesia - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZGaMmiCBMBfqLWloI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia - Art Boulevard </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cEQOzLTO0ZUM7EpuB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">penile-erection-during-remifentanil-anesthesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/8XD5nXpVYx1EqS2ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurology Conferences | Neuroscience Conferences | Brain Disorders Congress 2024 Rome, Italy, Europe </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/itVXiuJEU3tE1eUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">neuroscience-2022-tentative-scientific-program.pdf </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/R1F9liNDqvvuWsaMv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Neuropathic pain syndromes' – Grafiati </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OTqhOP6ZcwW1LZIJe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system | Scilit </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/72cHRKCrxMGnMqTkx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Conference on Pain Research & Management | Posters & Accepted Abstracts </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KjpzZgktxwZ5YdTHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality ofLlife Indicators in Kidney Transplantation | PDF </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/e53m9USagZd2TE9vb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PEDIATRICS2026-brochure.pdf </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GohoHBi0HrnVpIK7b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Surgery and Anesthesiatentative-program-6329.pdf </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/uC8RXPoNkhtY8jeZI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025WPC Pediatrics conference Program_agosto_.pdf </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/d5TqiHze5rPTtiDYi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations - R Discovery </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rrQtEjnu2lQTFNGIp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">250254 PDFs | Review articles in COLON CANCER </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/RpbUIc6Xgo1XKMBFW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADDICTION MEDICINE, MENTAL HEALTH AND PSYCHIATRYtentative-program.pdf </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jZZ9SYsTjUg38JUIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pain-management-6683.pdf </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p0u6L5FfHRVm2gBG7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatry-Congress-2026_Tentative-Agenda.pdf </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/sk3TAjXtAPxPN8NZZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RISM.000577.pdf </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L4WJ27XiSecTLfKda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protocol of Pain |crimson publishers.com</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wuKTwCl6a7GuxHOTf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/DglWxiQaoeSKu9m1J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain | Addiction Medicine Conference | Psychiatry Conferences 2026 | Mental Health Conferences </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/iVZJKR11DErP6BD4L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for depression and psychological disorders | 113460 </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIAJfFy112LJKD3Uv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/in6t2b73egAdz33CU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[PDF] Pediatric neurodegenerative disorders and anesthesia considerations | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gDJ3CLBEqkyj1MFLf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for low back pain and migraine </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/v0DT4FhYkuLzG182n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yKOlujbcaGW1nMIXH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COALESCE RESEARCH GROUP </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/m0fZ9dNsTFT50XVXy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Austin Publishing Group | Scholarly Open Access Peer Reviewed Medical Science Journals </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5rHUENSu3fw2GZeS8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eNlhQ6TkIGQ81XcgV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Study Details | NCT01722253 | Postoperative Analgesia After Low Frequency Electroacupuncture | ClinicalTrials.gov </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/eR7AyS2E5KEtSpMfy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A 31 years-old woman with reflex sympathetic dystrophy syndrome (CPRS) - ScienceDirect </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aO80cblipNzubEuAg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Pain control & acupuncture </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/62ueQoSyQWc0uqyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain andMigraine | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGiE0s6J6IYUtlwrL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">acute-pain-and-analgesia-in-children - Ask this paper | Bohrium </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UROOSnzXma8yjPToC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic pain | Dalamagka Maria | General hospital of Larissa, Greece | Alzheimers 2018 | Pulsus Conference </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/4LxRne5TWjD254u1c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PDF) Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/0DC08Vfq3dhHsdOFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APhOT16000146.pdf </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2sGj6HH6zkt4uJO2a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7e25rN96GaITTgGiX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/EEuYrmwnp96Fc3myV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COVID-19 and mechanical ventilation | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/fanqci39ywBNC8hCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ZxecTItUWJdMwx0FJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSCARR-2022-0113.pdf </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/IVzuBtblxCkuHYHs1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7BraNdyQLEzB52xtm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSABP-2025-0022.pdf </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/cHfbOwS7Tv9t1jALR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qEDPImznnAPUzJ9R4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f1OJcyAIQR2cDNoXo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7kjZMER5th7WsP4RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in researc | 65359 </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/CajgZ70oxOHH0JIkM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qJcFxZZyMWer1nrnX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs - R Discovery </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gMGfAvScVMTIRoGsO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1649916693.pdf </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/OCTSdb54m0674Y2CJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/U2U6MneOOVWNlCzK9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/MFYgNQW2GWXe2JZVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ajaa-v8-id1088.pdf </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/3mpNWPpXdZnkbkoyw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRDWC 2026 | Asia | Thailand | Bangkok | PGC Group Conferences </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/2YkfhcWiCaeNR5rOr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ra3o3U6OoBefYly54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/wMcbVLkNEx4Gi2SX9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia-jpmme-1000104.pdf </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9CPjDOK4Tzmc4XF3p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IJSRA-2024-1408.pdf </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/VxSpOZ0M5yBTB0IyO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia - R Discovery </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/6jcgwzUuNhmHg1pS0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7mOuqdhZPlImad1WV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Final_Programe_10th-Global-Summit-on-Cancer-Science--Therapy_Barcelona-Spain1.pdf </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/gubT3tyqNMoLhIkph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACMCR-v9-17751.pdf </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/X0k4y4Fj3IaqEyA4J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/KUTlX4XGoKyWZ8jSf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">systematic-review-acupuncture-in-chronic-pain-low-back-pain-andmigraine-2167-0846-1000195.pdf </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SUjqBN9cFjGOmZJEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5pUU1r5rvx0lzf5b1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/aOa3JTnVV0R4pRGVY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenodo.org/records/17019172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/94IykIjBnV6lXFSqj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/TIwEeDXszoWdDqSY1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Sexual Health and AIDS Research </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/p1EOUknq3eAX8N2Tu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal articles: 'Combined spinal-epidural anesthesia' – Grafiati </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/ztiYFX1Er46mvxEJG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qQu5OuevjakKofmcL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergency Medicine </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zlUNFJ8IM7CJj2fBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | Neurology Conferences | Neuroscience Conferences | Neurology 2026 </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nfOEzXZNxjbG0GWA9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neuropathic Pain </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vbnGCBJea7JHXSOSx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Remifentanil as an anesthetic agent in children </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/WeNjvawvnFb1f7gzJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agenda for Neurosurgery Webinar </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mu1B60zaZ8JCBJh8F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postoperative analgesia after low-frequency electroacupuncture as adjunctive treatment in inguinal hernia surgery with abdominal wall mesh reconstruction </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/H9QS9WDLVtyfoHW8M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Autoimmune diseases in children and anesthesia </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/k2Yx4qVRvRoFs9LeA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders|crimson publishers.com </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/pw9l6PeHBmjsW3Peb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/GDxALIiAcl0TtCAqP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qq8MT7M6tGGCnCjUc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Quality of Life in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/kwdaJZaOHx03w6OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/9eTyDcF6Bs0rXS0kv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Ryf2RZCF1g5DxQt5g</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autism and general anesthesia for dental care </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjhxHbA62yOVOoF1Z</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epilepsy in children and anesthesia | Semantic Scholar </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/asonVojtFTRmWO20F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of anesthesia and anesthetic drugs (Acquire Publications LLC) | 16 Publications | Top authors | Related journals </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/16T6J91joyXO1NMzn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/yqH7w47TCOcRBWA9E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/f2XVGnhcfaFnZP4AA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimorphic Behavior and cognition | Auctores </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/vPeuG0zVfbRb6apkm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanism of Pain </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/1St0AbeTW2psa1E8J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qg1rjPmmlN3X6XUUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Delirium in children - R Discovery </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/dW3rWlFkOcjuHrLhS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YouTube emergency medicine </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/h7Lyb3231wdGc3Jii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographies: 'Anesthetics' – Grafiati </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/5u5gcSi3AG68N2uXU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corresponding author: Maria I Dalamagka Emergence Delirium in children </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SGDieawtO3A6Ajmor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/7I9z6wcv0zzsTwAdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mild Brain Injury | Journal of Anesthesia and Anesthetic Drugs | Vol2 | JAAD2200103 </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/zvV9Me0HlH7Ctpv7R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systematic Review: Acupuncture in Chronic Pain, Low Back Pain and Migraine | OMICS International | Abstract </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tHZJSfVY8aerJcrpN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The use of hypnosis as a tool for relieving pain </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/jfkZ99JfB5lGEWwBg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/mB7N83vtAVUUJjjM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/UjFBVQtWS69jawLFu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renal failure and Quality of Life Indicators in Kidney Transplantation </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tOZxgZJbhJwJDQxNg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acute Pain and Analgesia in children </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/590h59Wxx1d7aZIeG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/L0zH6ICjPBnhMrl1v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obesity in children and general anesthesia </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/qwFQoz3Iy0wIUnjJi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesiology complications in children </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/AOWRVPJX2h3A4HSa4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and anesthetic drugs </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/lXkqZw4wTQ2n67hUq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy | GSC Biological and Pharmaceutical Sciences </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/tJ0tc53VtxSYWLXr8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipsychotics and Anesthetic Drugs. | PDF | Antipsychotic | Psychosis </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/Pz9ZXKf3cA0VGDbY2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report | GSC Advanced Research and Reviews </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/psXNvsPIK4NF6fBaW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acta Scientific | International Open Library | Open Access Journals Publishing Group </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/is4ZMtKtnZILdPiKL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acupuncture PDF | PDF | Acupuncture | Neurotransmitter </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/SCB0wwpiq6SieHqRf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inhalation Burn, Crush-syndrome and Rhabdomyolysis Syndrome </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/nnwvuHQFnizLMyqdz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/79322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145979386/Scholar_postdoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2011002036028854643?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/80763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://profiles.impactstory.org/u/0000-0001-8703-8770/publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8legDlYAAAAJ&hl=el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.connectedpapers.com/search?q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/PAU-3598-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bohrium.com/en/profile/bohrkamznuf9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scopus.com/authid/detail.uri?authorId=56690505700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://loop.frontiersin.org/people/356669/bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scite.ai/search?mode=all&q=Maria%20Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.crossref.org/search/works?q=Maria+Dalamagka&from_ui=yes&page=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/profile/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/MaryDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2010687786609770869?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenAIRE | Maria Dalamagka </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://share.google/rFAJITkLeYs1EzsKY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Maria-Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/marydalamaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/author/675762590809092b80e73be3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.refseek.com/search?q=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145649506/Mechanism_of_Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648943/Emergence_Delirium_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609729/Pain_control_and_acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609812/Emergency_Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145609784/Anesthesiology_complications_in_children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399281482_Emergency_Medicine_book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/publication/399127004_medline_CSV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2026/01/blog-post.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2025/11/health.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985339025/Anesthesia-ebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330062/Neuropathic-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985322868/Emergency-Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985327173/Pain-control-acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985316009/Protocol-of-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/82650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Global Summit on Mental Health and Well-Being 2026. &amp;quot;Multiple sclerosis an chronic demyelinating disease and anesthesia management&amp;quot; DOI: 10.13140/RG.2.2.23560.07689</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://painmanagement.conferenceseries.com/2018/organizing-committee.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://continuumforums.com/public-health-world-forum/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://academicpublish.org/index.php/IJARO/article/download/388/348/677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-05-0805.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medwinpublishers.com/APhOT/APhOT16000146.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.actascientific.com/ASNH/ASNH-04-0707.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sryahwapublications.com/article/download/2638-4736.0102002</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/acam/epub/ACAM.000577.epub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.clickatlife.gr/your-life/story/7877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://issuu.com/acquirepublications/docs/jaad2200109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.34162.57288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.13140/rg.2.2.11717.97760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&form=QBLH&sp=-1&ghc=1&lq=0&pq=maria+dalamagka+anaesthetist+phd&sc=11-32&qs=n&sk=&cvid=CB7F402B6DAB40539EEC3FAD8F10A381</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.instagram.com/dalamagamary/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crimsonpublishers.com/nrs/abstract/NRS.000627.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://biotechnology.scientificsummits.org/biography?id=1881&category=keynotespeaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&utm_medium=clipboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gravatar.com/catliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/maria-dalamagka-2405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.biomedpharmareviews.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.omicsonline.org/author-profile/dalamagka-maria-432010/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.wecmelive.com/editor-info/dalamagka-maria-34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecronicon.net/eccmc_Editorial_Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/editor-info/dalamagka-maria-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://actascientific.com/ASNH-EB.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inscitechsummits.com/2025/cancer-research/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publichealth.pagesconferences.org/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://criticalcongress.episirus.org/bangkok/organizing-committee/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://irispublishers.com/ajgh/editorialboard.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acquirepublications.org/EditorialBoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://stemcells.pagesconferences.org/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fosterresearch.org/2024/nursingresearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://nexusforums.net/2025/toxiforum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pediatrics2026.researchconnects.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.spectrumconferences.com/2023/isphpm/speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.weblogoa.com/editors/2024D0101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afrjms.com/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://msdpublications.com/Site/editorial_board/31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jcimcr.org/editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://auth.academia.edu/MariaDalamagka/CurriculumVitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2022737570095075696?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434058</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432479</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432489</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432499</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432502</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432506</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434269</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05434336</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432466</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05432478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05433482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EndNotes DOI: 10.13140/RG.2.2.16030.80963</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2024862778939290093?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2025934606059331657?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/zenodo.14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.kiphub.com/search?wd=Maria+Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-05463268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inscitechsummits.com/2025/cancer-research/organizing-committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HEAL-Link -Association of Greek Academic Libraries</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://panteion-search.seab.gr/EDS/Search?lookfor=Dalamagka+Maria&type=AU&filter%5B%5D=EXPAND%3A%22relatedsubjects%22&filter%5B%5D=EXPAND%3Afulltext&dfApplied=1&limit=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/scite.ai-maria-dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/commons.datacite.org-Maria-Dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/Connectedpapers.com-Maria-Dalamagka.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/MaryDalamagka/www.base-search.net-Dalamagka-Maria.git</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anesthesia - ebook</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5281/ZENODO.14030341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2057025612389245343?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pharmadrugresearchconference.com/scientific-program-title/2025/Epilepsy-in-Children-and-Anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Congress on Materials Science and Engineering 2027 _ 3rd Asian Congress on Nanoscience and Advanced Materials 2026DOI: 10.13140/RG.2.2.15091.49449</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2055678508513349658?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciprofiles.com/post/927</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://addiction.irisscientificgroup.com/scientific-program-title/2026/the_use_of_hypnosis_as_a_tool_for_relieving_pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://x.com/MaryDalamagka/status/2056697389818229193?s=20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/100000257940422/posts/pfbid04mRezPXSQJ58zRjyVErQWo8FwMbzfKbMFGvSXxcy2UnhN4grrUmwYJvvEZ2JLgscl/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro and Radiant oncology and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (01), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2026.26.1.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sclerosis an chronic demyelinating disease and anesthesia management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.180 - 184. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2025.15.1.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediatric neurodegenerative disorders and anesthesia considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.077 - 083. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2025.22.1.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoimmune diseases in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Biology and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.045 - 052. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msabp.2025.14.1.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remifentanil as an anesthetic agent in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.20.1.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.23.2.2389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathology associated with kidney failure and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.106 - 109. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesiology complications in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2924 - 2927. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating traditional medicine into a modern health care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.2372 - 2375. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.1.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 and mechanical ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.204 - 207. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.2.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence Delirium in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1577 - 1581. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/ijsra.2024.12.2.1408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphic Behavior and cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Research and Clinical Trials. ISSN: 2693-4779 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31579/2693-4779/235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy in children and anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.033 - 038. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.2.0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Spectrum disorder and Anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.1656 - 1658. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.21.3.0918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for low back pain and migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.1269 - 1274. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2024.22.2.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and general anesthesia for dental care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.283 - 285. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.18.2.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Pain and Analgesia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.161 - 164. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipsychotics and anesthetic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Scientia Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.001 - 004. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/msarr.2024.12.1.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etomidate as anesthetic agent in asthmatic child with food allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.001 - 003. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2024.19.1.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological and Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.001 - 005. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53346/wjbpr.2023.4.1.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture & electrotherapy: An alternative and complementary treatment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.556 - 563. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2023.17.2.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity in children and general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.308 - 309. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General anesthesia in Geriatric patients in combination with Epidural anesthesia in the right colectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.158 - 159. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscbps.2022.19.2.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renal failure and Quality of Life Indicators in Kidney Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Medical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of ketamine, corticosteroids and sevoflurane inhibits the risk of bronchospasm in intubated children under general anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.165 - 166. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anesthesia in the elderly with colon cancer and postoperative outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.176 - 179. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.11.1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Spinal-Epidural (CSE) technique plus ketamine in research laparotomies with vertical incision: Case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSC Advanced Research and Reviews </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.176 - 178. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/gscarr.2022.10.3.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain control & acupuncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Advanced Research and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.602 - 607. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30574/wjarr.2022.14.3.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol of Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Research in Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/nrs.2021.06.000627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture for Depression and Psychological Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acam.2019.04.000577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathic Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dalamagka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Anesthesia and Relaxation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36805.15846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId561"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35168F4D"/>
+    <w:nsid w:val="128F862C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-dalamagka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/autor.oa?id=75729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scite.ai/users/maria-dalamagka-E4EKk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.lens.org/VHUip4iopAh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/PAU-3598-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/profile/MariaDalamagka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loop.frontiersin.org/people/356669/bio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&amp;partnerID=MN8TOARS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=8legDlYAAAAJ&amp;hl=el" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/facebook.com---scholar.-Postdoc.git" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145979386/Scholar_postdoc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bohrium.com/en/profile/bohrkamznuf9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.base-search.net/Search/Results?lookfor=Dalamagka+Maria&amp;type=all&amp;page=1&amp;l=el&amp;oaboost=1&amp;refid=dcpageel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.datacite.org/?query=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connectedpapers.com/search?q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/15wu37XN7ZTwcsfZd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar?hl=el&amp;as_sdt=0%2C5&amp;scilib=1&amp;q=Maria+Dalamagka&amp;btnG=" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/search?wd=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/Maria-Dalamagka.git" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka/CurriculumVitae" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2027394908735127810?s=20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/401303233_Maria_Dalamagka_-Mendeley_exportris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouci.dntb.gov.ua/en/?q=Maria+I.+Dalamagka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europepmc.org/authors/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCbFr97UcyUUBIcmB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjCMXfqjUCwrxC9Wm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOnoZaxulyrX9Kpu8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tH6tov9GdYLzWZJWD" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/articles/55284156" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/unrF1jXH7TbTPBDHT" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3jZOfBHvdnk5CHBOJ" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rFAJITkLeYs1EzsKY" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scite.ai/search?mode=all&amp;q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/author/675762590809092b80e73be3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refseek.com/search?q=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Maria-Dalamagka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/marydalamaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/T4toRXqNT05TkN1Vy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GrSS0sx7suKWNgreL" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WpZEYI8lqXME8RzkU" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VGHuWdU4BVX0iRzs8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eo2T20Uid2w1kuUmy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2D4d6bb0bV1taAkM3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k5hjMlM6VET9Fgj7F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lNF2cWQTWKksgF7qE" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Qp028lY5f2qao7Gzj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030341" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/382428764_ebookpdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030491" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yosXP2LLNBJSmCWOq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Q16eyBqiFIzPUWUrC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pZHhMtWwc3IJGMWN2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MavrU9ih9SY2KJb1s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UTn2A7K0bQ9Vq4oga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EGGgo74ilo4p6i18A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ikee.lib.auth.gr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uu1SHPZ1NKb6SBZVN" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9OYptVN09kWui9KnC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.12204.94086" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.13260.07043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.22682.50885" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/oSYZELSw7wwqfdZ4y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0FtD9XUmfO1Kum1CW" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aMeQZlGBe5cICrQSe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uerM8IlX0xBoLCI9U" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0hsKZ0fhn9lkUIy21" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vz4uog8wpStGfmIoV" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mvlF3hvSNCjWzSl46" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ts4pAXnEWmkHBWoc9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RLbUZote8dCArahAa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0kR0ZM9SKPzLpQyvE" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1LyokUoHvsvdoHIaB" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/j12xlsXUlnUZXmUbA" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uEJDln90QMsNXbs9k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/YlPwWyBNrNzIJlskf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jVzU0vW7CR03w56sA" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2Ve5qhoojPFs2bYaF" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yuiAUijyYeFXFF7jo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tnYmSr6SU70Orpxeh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SaH5XngLe4VktO4rU" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZiuoWi1tHcNGyFMN9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/q9CIcv5mQRfMiu643" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TQZQ4TexezPSC5rvB" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/udX7fn5KEOQ5oozBg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vc1VZddrBxhdsbnsp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wiz8u5fld0RxS5y6r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mWakXuUNky6eyEq9r" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3kyp7ZYLNki5GOTOF" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WPGFtZKONEfXkBm7u" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCWqjU4Psfe8JYUfo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uE00sxe6gsJ7uiyow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uFdiG79ax0Wh1FWMz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aq9fhj4Bt6boxf9js" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZGaMmiCBMBfqLWloI" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cEQOzLTO0ZUM7EpuB" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/8XD5nXpVYx1EqS2ML" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/itVXiuJEU3tE1eUFs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/R1F9liNDqvvuWsaMv" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OTqhOP6ZcwW1LZIJe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/72cHRKCrxMGnMqTkx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjpzZgktxwZ5YdTHK" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/e53m9USagZd2TE9vb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GohoHBi0HrnVpIK7b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uC8RXPoNkhtY8jeZI" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/d5TqiHze5rPTtiDYi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rrQtEjnu2lQTFNGIp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RpbUIc6Xgo1XKMBFW" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jZZ9SYsTjUg38JUIU" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p0u6L5FfHRVm2gBG7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/sk3TAjXtAPxPN8NZZ" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L4WJ27XiSecTLfKda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wuKTwCl6a7GuxHOTf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/DglWxiQaoeSKu9m1J" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/iVZJKR11DErP6BD4L" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIAJfFy112LJKD3Uv" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/in6t2b73egAdz33CU" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gDJ3CLBEqkyj1MFLf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/v0DT4FhYkuLzG182n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yKOlujbcaGW1nMIXH" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/m0fZ9dNsTFT50XVXy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5rHUENSu3fw2GZeS8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eNlhQ6TkIGQ81XcgV" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eR7AyS2E5KEtSpMfy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aO80cblipNzubEuAg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/62ueQoSyQWc0uqyst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGiE0s6J6IYUtlwrL" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UROOSnzXma8yjPToC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/4LxRne5TWjD254u1c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0DC08Vfq3dhHsdOFF" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2sGj6HH6zkt4uJO2a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7e25rN96GaITTgGiX" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EEuYrmwnp96Fc3myV" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/fanqci39ywBNC8hCP" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZxecTItUWJdMwx0FJ" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/IVzuBtblxCkuHYHs1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7BraNdyQLEzB52xtm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cHfbOwS7Tv9t1jALR" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qEDPImznnAPUzJ9R4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f1OJcyAIQR2cDNoXo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7kjZMER5th7WsP4RD" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/CajgZ70oxOHH0JIkM" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qJcFxZZyMWer1nrnX" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gMGfAvScVMTIRoGsO" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OCTSdb54m0674Y2CJ" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/U2U6MneOOVWNlCzK9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MFYgNQW2GWXe2JZVD" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3mpNWPpXdZnkbkoyw" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2YkfhcWiCaeNR5rOr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ra3o3U6OoBefYly54" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wMcbVLkNEx4Gi2SX9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9CPjDOK4Tzmc4XF3p" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VxSpOZ0M5yBTB0IyO" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/6jcgwzUuNhmHg1pS0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7mOuqdhZPlImad1WV" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gubT3tyqNMoLhIkph" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/X0k4y4Fj3IaqEyA4J" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KUTlX4XGoKyWZ8jSf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SUjqBN9cFjGOmZJEU" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5pUU1r5rvx0lzf5b1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOa3JTnVV0R4pRGVY" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17019172" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/94IykIjBnV6lXFSqj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIwEeDXszoWdDqSY1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p1EOUknq3eAX8N2Tu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ztiYFX1Er46mvxEJG" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qQu5OuevjakKofmcL" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zlUNFJ8IM7CJj2fBE" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nfOEzXZNxjbG0GWA9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vbnGCBJea7JHXSOSx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WeNjvawvnFb1f7gzJ" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mu1B60zaZ8JCBJh8F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/H9QS9WDLVtyfoHW8M" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k2Yx4qVRvRoFs9LeA" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pw9l6PeHBmjsW3Peb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GDxALIiAcl0TtCAqP" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qq8MT7M6tGGCnCjUc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/kwdaJZaOHx03w6OES" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9eTyDcF6Bs0rXS0kv" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ryf2RZCF1g5DxQt5g" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjhxHbA62yOVOoF1Z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/asonVojtFTRmWO20F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/16T6J91joyXO1NMzn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yqH7w47TCOcRBWA9E" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f2XVGnhcfaFnZP4AA" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vPeuG0zVfbRb6apkm" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1St0AbeTW2psa1E8J" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qg1rjPmmlN3X6XUUV" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/dW3rWlFkOcjuHrLhS" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/h7Lyb3231wdGc3Jii" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5u5gcSi3AG68N2uXU" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGDieawtO3A6Ajmor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7I9z6wcv0zzsTwAdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zvV9Me0HlH7Ctpv7R" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tHZJSfVY8aerJcrpN" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jfkZ99JfB5lGEWwBg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mB7N83vtAVUUJjjM4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjFBVQtWS69jawLFu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tOZxgZJbhJwJDQxNg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/590h59Wxx1d7aZIeG" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L0zH6ICjPBnhMrl1v" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qwFQoz3Iy0wIUnjJi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/AOWRVPJX2h3A4HSa4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lXkqZw4wTQ2n67hUq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tJ0tc53VtxSYWLXr8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Pz9ZXKf3cA0VGDbY2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/psXNvsPIK4NF6fBaW" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/is4ZMtKtnZILdPiKL" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCB0wwpiq6SieHqRf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nnwvuHQFnizLMyqdz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/79322" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2011002036028854643?s=20" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/80763" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://profiles.impactstory.org/u/0000-0001-8703-8770/publications" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=56690505700" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/search/works?q=Maria+Dalamagka&amp;from_ui=yes&amp;page=1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2010687786609770869?s=20" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649506/Mechanism_of_Pain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648943/Emergence_Delirium_in_children" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609729/Pain_control_and_acupuncture" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609812/Emergency_Medicine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609784/Anesthesiology_complications_in_children" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399281482_Emergency_Medicine_book" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399127004_medline_CSV" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2026/01/blog-post.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2025/11/health.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985339025/Anesthesia-ebook" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330062/Neuropathic-Pain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985322868/Emergency-Medicine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985327173/Pain-control-acupuncture" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985316009/Protocol-of-Pain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/82650" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/acquirepublications/docs/jaad2200109" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/ajgh/editorialboard.php" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://painmanagement.conferenceseries.com/2018/organizing-committee.php" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://continuumforums.com/public-health-world-forum/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicpublish.org/index.php/IJARO/article/download/388/348/677" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-05-0805.php" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102004" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medwinpublishers.com/APhOT/APhOT16000146.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-04-0707.php" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/epub/ACAM.000577.epub" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clickatlife.gr/your-life/story/7877" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.34162.57288" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.11717.97760" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&amp;form=QBLH&amp;sp=-1&amp;ghc=1&amp;lq=0&amp;pq=maria+dalamagka+anaesthetist+phd&amp;sc=11-32&amp;qs=n&amp;sk=&amp;cvid=CB7F402B6DAB40539EEC3FAD8F10A381" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/dalamagamary/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/nrs/abstract/NRS.000627.php" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biotechnology.scientificsummits.org/biography?id=1881&amp;category=keynotespeaker" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gravatar.com/catliste" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/maria-dalamagka-2405" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biomedpharmareviews.com/editorial-board" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/author-profile/dalamagka-maria-432010/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wecmelive.com/editor-info/dalamagka-maria-34" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcimcr.org/editor" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecronicon.net/eccmc_Editorial_Board" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/dalamagka-maria-79" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actascientific.com/ASNH-EB.php" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inscitechsummits.com/2025/cancer-research/organizing-committee" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.pagesconferences.org/speakers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criticalcongress.episirus.org/bangkok/organizing-committee/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/EditorialBoard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stemcells.pagesconferences.org/organizing-committee" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fosterresearch.org/2024/nursingresearch" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexusforums.net/2025/toxiforum" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pediatrics2026.researchconnects.org/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrumconferences.com/2023/isphpm/speakers" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weblogoa.com/editors/2024D0101" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afrjms.com/editorial-board" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msdpublications.com/Site/editorial_board/31" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2022737570095075696?s=20" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2024862778939290093?s=20" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2025934606059331657?s=20" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14030341" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panteion-search.seab.gr/EDS/Search?lookfor=Dalamagka+Maria&amp;type=AU&amp;filter%5B%5D=EXPAND%3A%22relatedsubjects%22&amp;filter%5B%5D=EXPAND%3Afulltext&amp;dfApplied=1&amp;limit=20" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/scite.ai-maria-dalamagka.git" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/commons.datacite.org-Maria-Dalamagka.git" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/Connectedpapers.com-Maria-Dalamagka.git" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/www.base-search.net-Dalamagka-Maria.git" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Dalamagka" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2026.26.1.0015" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msabp.2025.14.1.0022" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2025.22.1.0006" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2025.15.1.0124" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432473v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.18.2.0065" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1179" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.2.1408" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.2.0186" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.2.0180" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432504v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1046" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0149" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.21.3.0918" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.20.1.0238" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.23.2.2389" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.22.2.1540" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31579/2693-4779/235" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0125" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0153" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0141" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53346/wjbpr.2023.4.1.0047" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2023.17.2.0293" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0206" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432463v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0188" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0113" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432459v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0108" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521991v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalamagka" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432464v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.10.3.0073" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0625" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/nrs.2021.06.000627" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acam.2019.04.000577" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36805.15846" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-dalamagka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2052996985901212065?s=20" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2026/01/blog-post.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/find?fv0=Maria%20Dalamagka&amp;f0=q" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.gr/citations?user=8legDlYAAAAJ&amp;hl=el" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.gr/scholar?hl=el&amp;as_sdt=0%2C5&amp;q=Maria+Dalamagka&amp;btnG=" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/autor.oa?id=75729" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scite.ai/users/maria-dalamagka-E4EKk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.lens.org/VHUip4iopAh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/PAU-3598-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/profile/MariaDalamagka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loop.frontiersin.org/people/356669/bio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/search/?page=1&amp;query=Maria%20I.%20Dalamagka&amp;sortBy=relevance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/search/?page=1&amp;query=Maria%20Dalamagka&amp;sortBy=relevance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/inward/authorDetails.url?authorID=56690505700&amp;partnerID=MN8TOARS" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/myncbi/maria.dalamagka.1/bibliography/public/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=8legDlYAAAAJ&amp;hl=el" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/facebook.com---scholar.-Postdoc.git" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985310576/Scholar-Postdoc-Dalamagka-Maria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145979386/Scholar_postdoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bohrium.com/en/profile/bohrkamznuf9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.semanticscholar.org/shared/library/folder/9997244?utm_source=direct_link" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.base-search.net/Search/Results?lookfor=Dalamagka+Maria&amp;type=all&amp;page=1&amp;l=el&amp;oaboost=1&amp;refid=dcpageel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.datacite.org/?query=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connectedpapers.com/search?q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/anesthesia-effects-on-pediatric-pain/WyIDjIHgRiiC3wMm9VRncg/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/15wu37XN7ZTwcsfZd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar?hl=el&amp;as_sdt=0%2C5&amp;scilib=1&amp;q=Maria+Dalamagka&amp;btnG=" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.worldcat.org/lists/c9ffde50-d63a-4929-a7b9-900263896241" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/search?wd=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/Maria-Dalamagka.git" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka/CurriculumVitae" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2027394908735127810?s=20" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/401303233_Maria_Dalamagka_-Mendeley_exportris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photos.app.goo.gl/nRDCzxsrgHBAEdCj8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ouci.dntb.gov.ua/en/?q=Maria+I.+Dalamagka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europepmc.org/authors/0000-0001-8703-8770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCbFr97UcyUUBIcmB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjCMXfqjUCwrxC9Wm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOnoZaxulyrX9Kpu8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tH6tov9GdYLzWZJWD" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/articles/55284156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/unrF1jXH7TbTPBDHT" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikee.lib.auth.gr/record/280976/files/GRI-2016-15687.pdf?version=1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gravatar.com/catliste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rFAJITkLeYs1EzsKY" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scite.ai/search?mode=all&amp;q=Maria%20Dalamagka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiphub.com/author/675762590809092b80e73be3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refseek.com/search?q=Maria+Dalamagka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auth.academia.edu/MariaDalamagka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Maria-Dalamagka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/maria-dalamagka-17921126?trk=contact-info" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/marydalamaga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/T4toRXqNT05TkN1Vy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GrSS0sx7suKWNgreL" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WpZEYI8lqXME8RzkU" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VGHuWdU4BVX0iRzs8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eo2T20Uid2w1kuUmy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2D4d6bb0bV1taAkM3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k5hjMlM6VET9Fgj7F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lNF2cWQTWKksgF7qE" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Qp028lY5f2qao7Gzj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030341" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/382428764_ebookpdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030491" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/126273272/Anesthesiology_articles?source=swp_share" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yosXP2LLNBJSmCWOq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Q16eyBqiFIzPUWUrC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pZHhMtWwc3IJGMWN2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MavrU9ih9SY2KJb1s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UTn2A7K0bQ9Vq4oga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EGGgo74ilo4p6i18A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ikee.lib.auth.gr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uu1SHPZ1NKb6SBZVN" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9OYptVN09kWui9KnC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/RG.2.2.12204.94086" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.13260.07043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.22682.50885" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/oSYZELSw7wwqfdZ4y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0FtD9XUmfO1Kum1CW" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/https-www.academia.edu-166763680-Palliative_care_ensure_that_life_remains_meaningful.git" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/166763680/Palliative_care_ensure_that_life_remains_meaningful" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aMeQZlGBe5cICrQSe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uerM8IlX0xBoLCI9U" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0hsKZ0fhn9lkUIy21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vz4uog8wpStGfmIoV" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mvlF3hvSNCjWzSl46" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ts4pAXnEWmkHBWoc9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RLbUZote8dCArahAa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0kR0ZM9SKPzLpQyvE" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1LyokUoHvsvdoHIaB" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/j12xlsXUlnUZXmUbA" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uEJDln90QMsNXbs9k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/YlPwWyBNrNzIJlskf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jVzU0vW7CR03w56sA" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2Ve5qhoojPFs2bYaF" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yuiAUijyYeFXFF7jo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tnYmSr6SU70Orpxeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SaH5XngLe4VktO4rU" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/902196827/Integrating-Traditional-Medicine-Into-a-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZiuoWi1tHcNGyFMN9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/q9CIcv5mQRfMiu643" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TQZQ4TexezPSC5rvB" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/udX7fn5KEOQ5oozBg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Vc1VZddrBxhdsbnsp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wiz8u5fld0RxS5y6r" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mWakXuUNky6eyEq9r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3kyp7ZYLNki5GOTOF" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WPGFtZKONEfXkBm7u" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCWqjU4Psfe8JYUfo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uE00sxe6gsJ7uiyow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uFdiG79ax0Wh1FWMz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aq9fhj4Bt6boxf9js" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZGaMmiCBMBfqLWloI" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cEQOzLTO0ZUM7EpuB" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/8XD5nXpVYx1EqS2ML" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/itVXiuJEU3tE1eUFs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/R1F9liNDqvvuWsaMv" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OTqhOP6ZcwW1LZIJe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/72cHRKCrxMGnMqTkx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KjpzZgktxwZ5YdTHK" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/e53m9USagZd2TE9vb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GohoHBi0HrnVpIK7b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/uC8RXPoNkhtY8jeZI" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/d5TqiHze5rPTtiDYi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/rrQtEjnu2lQTFNGIp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/RpbUIc6Xgo1XKMBFW" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jZZ9SYsTjUg38JUIU" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p0u6L5FfHRVm2gBG7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/sk3TAjXtAPxPN8NZZ" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L4WJ27XiSecTLfKda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wuKTwCl6a7GuxHOTf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/DglWxiQaoeSKu9m1J" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/iVZJKR11DErP6BD4L" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIAJfFy112LJKD3Uv" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/in6t2b73egAdz33CU" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gDJ3CLBEqkyj1MFLf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/v0DT4FhYkuLzG182n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yKOlujbcaGW1nMIXH" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/m0fZ9dNsTFT50XVXy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5rHUENSu3fw2GZeS8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eNlhQ6TkIGQ81XcgV" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/eR7AyS2E5KEtSpMfy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aO80cblipNzubEuAg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/62ueQoSyQWc0uqyst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGiE0s6J6IYUtlwrL" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UROOSnzXma8yjPToC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/4LxRne5TWjD254u1c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/0DC08Vfq3dhHsdOFF" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2sGj6HH6zkt4uJO2a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7e25rN96GaITTgGiX" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/EEuYrmwnp96Fc3myV" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/fanqci39ywBNC8hCP" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ZxecTItUWJdMwx0FJ" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/IVzuBtblxCkuHYHs1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7BraNdyQLEzB52xtm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/cHfbOwS7Tv9t1jALR" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qEDPImznnAPUzJ9R4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f1OJcyAIQR2cDNoXo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7kjZMER5th7WsP4RD" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/CajgZ70oxOHH0JIkM" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qJcFxZZyMWer1nrnX" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gMGfAvScVMTIRoGsO" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/OCTSdb54m0674Y2CJ" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/U2U6MneOOVWNlCzK9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/MFYgNQW2GWXe2JZVD" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/3mpNWPpXdZnkbkoyw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/2YkfhcWiCaeNR5rOr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ra3o3U6OoBefYly54" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/wMcbVLkNEx4Gi2SX9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9CPjDOK4Tzmc4XF3p" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/VxSpOZ0M5yBTB0IyO" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/6jcgwzUuNhmHg1pS0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7mOuqdhZPlImad1WV" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/gubT3tyqNMoLhIkph" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/X0k4y4Fj3IaqEyA4J" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/KUTlX4XGoKyWZ8jSf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/14030089/files/The-Quality-of-Life-in-Kidney-Transplantation.pdf?download=1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acmcasereport.org/wp-content/uploads/2023/06/ACMCR-v9-1775.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SUjqBN9cFjGOmZJEU" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5pUU1r5rvx0lzf5b1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/aOa3JTnVV0R4pRGVY" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/result?pid=10.5281/zenodo.17019172" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/records/17019172" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/94IykIjBnV6lXFSqj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/TIwEeDXszoWdDqSY1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/p1EOUknq3eAX8N2Tu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/ztiYFX1Er46mvxEJG" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qQu5OuevjakKofmcL" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zlUNFJ8IM7CJj2fBE" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nfOEzXZNxjbG0GWA9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vbnGCBJea7JHXSOSx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/WeNjvawvnFb1f7gzJ" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mu1B60zaZ8JCBJh8F" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/H9QS9WDLVtyfoHW8M" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/k2Yx4qVRvRoFs9LeA" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/pw9l6PeHBmjsW3Peb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/GDxALIiAcl0TtCAqP" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qq8MT7M6tGGCnCjUc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/kwdaJZaOHx03w6OES" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/9eTyDcF6Bs0rXS0kv" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Ryf2RZCF1g5DxQt5g" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjhxHbA62yOVOoF1Z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/asonVojtFTRmWO20F" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/16T6J91joyXO1NMzn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/yqH7w47TCOcRBWA9E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/f2XVGnhcfaFnZP4AA" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/vPeuG0zVfbRb6apkm" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/1St0AbeTW2psa1E8J" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qg1rjPmmlN3X6XUUV" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/dW3rWlFkOcjuHrLhS" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/h7Lyb3231wdGc3Jii" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/5u5gcSi3AG68N2uXU" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SGDieawtO3A6Ajmor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/7I9z6wcv0zzsTwAdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/zvV9Me0HlH7Ctpv7R" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tHZJSfVY8aerJcrpN" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/jfkZ99JfB5lGEWwBg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/mB7N83vtAVUUJjjM4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/UjFBVQtWS69jawLFu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tOZxgZJbhJwJDQxNg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/590h59Wxx1d7aZIeG" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/L0zH6ICjPBnhMrl1v" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/qwFQoz3Iy0wIUnjJi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/AOWRVPJX2h3A4HSa4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/lXkqZw4wTQ2n67hUq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/tJ0tc53VtxSYWLXr8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/Pz9ZXKf3cA0VGDbY2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/psXNvsPIK4NF6fBaW" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/is4ZMtKtnZILdPiKL" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/SCB0wwpiq6SieHqRf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://share.google/nnwvuHQFnizLMyqdz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldwidejournals.com/indian-journal-of-applied-research-(IJAR)/recent_issues_pdf/2024/August/the-use-of-hypnosis-as-a-tool-for-relieving-pain_August_2024_4123402739_6115013.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/79322" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2011002036028854643?s=20" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/80763" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://profiles.impactstory.org/u/0000-0001-8703-8770/publications" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=56690505700" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_ugcPost-7415327955314425856-b-0j" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/search/works?q=Maria+Dalamagka&amp;from_ui=yes&amp;page=1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2010687786609770869?s=20" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609960/Combined_Spinal_Epidural_CSE_technique_plus_ketamine_in_research_laparotomies_with_vertical_incision_Case_report" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609939/Combination_of_ketamine_corticosteroids_and_sevoflurane_inhibits_the_risk_of_bronchospasm_in_intubated_children_under_general_anesthesia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609905/Epilepsy_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649121/Anesthesia_in_the_elderly_with_colon_cancer_and_postoperative_outcome" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145649506/Mechanism_of_Pain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648943/Emergence_Delirium_in_children" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648254/Autism_and_general_anesthesia_for_dental_care" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648230/Acupuncture_and_electrotherapy_An_alternative_and_complementary_treatment_method" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648219/Autoimmune_diseases_in_children_and_anesthesia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648209/Pediatric_neurodegenerative_disorders_and_anesthesia_considerations" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145648170/Autistic_Spectrum_disorder_and_Anaesthesia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145628323/Dimorphic_Behavior_and_cognition" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609767/Acute_Pain_and_Analgesia_in_children" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609729/Pain_control_and_acupuncture" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609710/COVID_19_and_mechanical_ventilation" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609697/Acupuncture_for_Depression_and_Psychological_Disorders" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609692/Multiple_sclerosis_an_chronic_demyelinating_disease_and_anesthesia_management" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609895/Acupuncture_for_low_back_pain_and_migraine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609884/Etomidate_as_anesthetic_agent_in_asthmatic_child_with_food_allergy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609869/Pathology_associated_with_kidney_failure_and_anesthesia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609860/Remifentanil_as_an_anesthetic_agent_in_children" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609853/Integrating_traditional_medicine_into_a_modern_health_care_system" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609812/Emergency_Medicine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609968/THE_USE_OF_HYPNOSIS_AS_A_TOOL_FOR_RELIEVING_PAIN" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609793/Antipsychotics_and_anesthetic_drugs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145609784/Anesthesiology_complications_in_children" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399281482_Emergency_Medicine_book" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/399127004_medline_CSV" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2025/11/health.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985335762/Acupuncture-for-low-back-pain-and-migraine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985336764/Postoperative-analgesia-after-low-frequency-electroacupuncture-asadjunctive-treatment-in-inguinal-hernia-surgery-with-abdominal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985337812/Etomidate-as-anesthetic-agent-in-asthmatic-child-with-food-allergy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985339025/Anesthesia-ebook" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985328145/COVID-19-and-mechanical-ventilation" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985329094/Acupuncture-for-Depression-and-Psychological-Disorders" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330062/Neuropathic-Pain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985330995/The-Use-of-Hypnosis-as-a-Tool-for-Relieving-Pain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985332278/General-anesthesia-in-Geriatric-patients-in-combinationwith-Epidural-anesthesia-in-the-right-colectomy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985333267/Combined-Spinal-Epidural-CSE-technique-plus-ketamine-in-research-laparotomies-with-vertical-incision" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985334689/Combination-of-ketamine-corticosteroids-and-sevoflurane-inhibits-the-risk-of-bronchospasm-in-intubated-children-under-general-anesthesia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985321928/Obesity-in-children-and-general-anesthesia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985322868/Emergency-Medicine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985323711/Antipsychotics-and-anesthetic-drugs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985324436/Anesthesiology-complications-in-children" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985325318/Acute-Pain-and-Analgesia-in-children" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985326176/Quality-of-life-in-kidney-transplantation" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985327173/Pain-control-acupuncture" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985309498/Acupuncture-electrotherapy-An-alternative-and-complementary-treatment-method" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985314230/Epilepsy-in-children-and-anesthesia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985316009/Protocol-of-Pain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985317060/Dimorphic-Behavior-and-cognition" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985318212/Pathology-associated-with-kidney-failure-and-anesthesia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985320250/Integrating-traditional-medicine-into-a-modern-healthcare-system" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/doctoral-thesis-electroacupuncture-analgesia/285446388" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/neuro-and-radiant-oncology-and-anaesthesia-considerations/285446569" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-anaesthesia-dalamagka-maria/285446674" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergency-medicine-book-dalamagka-maria/285446879" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/emergence-delirium-in-children-dalamagka-maria/285447128" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/autoimmune-diseases-in-children-and-anesthesia-dalamagka-maria/285447203" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mechanism-of-pain-review-article-dalamagka-maria/285447297" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-dalamagka-maria/285447403" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pediatric-neurodegenerative-disorders-and-anesthesia-considerations-dalamagka-maria/285447481" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985305691/Multiple-sclerosis-an-chronic-demyelinating-disease-and-anesthesia-managemen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985306914/Autistic-Spectrum-disorder-and-Anaesthesia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/985308425/Autism-and-general-anesthesia-for-dental-care" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/general-anesthetics-dalamagka-maria-anaesthetist-physician/285461683" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/82650" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/systematic-review-acupuncture-in-chronic-pain-low-back-pain-and-migraine/285486261" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-management-dalamagka-maria-anaesthetist-physician/285496515" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/self-hypnosis-and-pain-dalamagka-maria/285496640" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/mild-brain-injury-dalamagka-maria-anaesthetist-physician/285496748" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/obesity-in-children-and-general-anesthesia/285496873" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/acquirepublications/docs/jaad2200109" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/report-of-open-cholecystectomy-in-two-obese-patients-with-severe-lung-disease-under-awake-thoracic-epidural-anaesthesia/285497041" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/145194465/A_31_years_old_woman_with_reflex_sympathetic_dystrophy_syndrome_CPRS" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/renal-failure-and-quality-ofllife-indicators-in-kidney-transplantation/255931429" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megajournalsofcasereports.com/wp-content/uploads/2025/04/MJCR-72-2158.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideserve.com/tamah/s-aa-a-aa?fitview=true#ssShare" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/Anesthesia/Editorial-Board" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2cax41o7ahm5l.cloudfront.net/cs/pdfs/pain-management-2018-34893-scientific-program85478.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/ajgh/editorialboard.php" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/fulltext/ACAM.000577.php" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.primeopenaccess.com/international-publisher/prime-publications-editors.asp" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://painmanagement.conferenceseries.com/2018/organizing-committee.php" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://continuumforums.com/public-health-world-forum/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neurocareconference.com/program/scientific-program/2026/pediatric-neurodegenerative-disorders-and-anesthesia-considerations" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/article_pdf/1/obesity-covid-19-and-mechanical-ventilation-of-intubated-patient.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academicpublish.org/index.php/IJARO/article/download/388/348/677" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-05-0805.php" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/open-access/inhalation-burn-crushsyndrome-and-rhabdomyolysis-syndrome-2167-0846-1000332-106496.htm" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.org/open-access-pdfs/postoperative-analgesia-after-electroacupuncture.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitechseries.com/surgery/uploads/pdfs/tentative-program.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tridhascholars.org/pdfs/ijcmi-1-1011.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medwinpublishers.com/APhOT/APhOT16000146.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actascientific.com/ASNH/ASNH-04-0707.php" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcraveonline.com/IJCAM/duodenal-perforation-in-women-60years-of-age-following-receipt-of-a-non-steroidal-anti-inflammatory-drug.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sryahwapublications.com/article/download/2638-4736.0102002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/acam/epub/ACAM.000577.epub" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irispublishers.com/gjnfs/pdf/GJNFS.MS.ID.000502.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clickatlife.gr/your-life/story/7877" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iator.gr/2024/02/28/aytismos-kai-anaisthisia-gia-frontida-stomatikis-ygeias/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.34162.57288" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.13140/rg.2.2.11717.97760" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/search?q=Maria+Dalamagka+anaesthetist+phd&amp;form=QBLH&amp;sp=-1&amp;ghc=1&amp;lq=0&amp;pq=maria+dalamagka+anaesthetist+phd&amp;sc=11-32&amp;qs=n&amp;sk=&amp;cvid=CB7F402B6DAB40539EEC3FAD8F10A381" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/dalamagamary/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/httpswww.acquirepublications.orgjournalanesthesiaarticlesjaad2200107" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explore.openaire.eu/search/dataset?pid=10.5281/zenodo.18278842" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/08/anesthesia-in-elderly.html?m=1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://addiction.miconferences.com/program/scientific-program/2026/the-use-of-hypnosis-as-a-tool-for-relieving-pain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimsonpublishers.com/nrs/abstract/NRS.000627.php" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biotechnology.scientificsummits.org/biography?id=1881&amp;category=keynotespeaker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinegr.blogspot.com/2024/10/httpsdoi.html?m=1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alzheimers-dementia.pulsusconference.com/2018/abstract/myasthenia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neurologyworldconference.com/scientific-program-title/NWC-2025/Emergence-Delirium-in-children" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consensus.app/search/maria-dalamagka-anaesthetist-phd/Zw0YlIRkSiiuSxeaPZWbIQ/?utm_source=share&amp;utm_medium=clipboard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-cancer-science-diagnosis-and-therapeutics-maria-dalamagka-902.html" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarsconferences.org/preventive-medicine-healthcare/speaker/maria-dalamagka-general-hospital-of-larisa-greece" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srcmeetings.com/profile/international-conference-on-neurological-disorders-and-stroke-maria-i-dalamagka-331.html" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/maria-dalamagka-2405" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biomedpharmareviews.com/editorial-board" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omicsonline.org/author-profile/dalamagka-maria-432010/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wecmelive.com/editor-info/dalamagka-maria-34" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcimcr.org/editor" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-skeleton-system/editorial-board" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecronicon.net/eccmc_Editorial_Board" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/Journal/CaseReports/Editorial-Board" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/editor-info/dalamagka-maria-79" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actascientific.com/ASNH-EB.php" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inscitechsummits.com/2025/cancer-research/organizing-committee" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliedacademies.org/journal-primary-care-general-practice/editors.php" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mediresonline.org/journals/journal-of-dental-and-oral-care/editorial-board" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.pagesconferences.org/speakers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criticalcongress.episirus.org/bangkok/organizing-committee/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weblogoa.com/journals/weblog-journal-of-anesthesiology/editorial-board" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/journal-of-future-medicine-and-healthcare-innovation/editorial-board" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acquirepublications.org/EditorialBoard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stemcells.pagesconferences.org/organizing-committee" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fosterresearch.org/2024/nursingresearch" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scitcentralconferences.com/experts/world-summit-on-immuno-microbiology-women-health-nursing" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexusforums.net/2025/toxiforum" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pediatrics2026.researchconnects.org/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opastpublishers.com/journal/covid-research-open-access/editorial-board" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spectrumconferences.com/2023/isphpm/speakers" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weblogoa.com/editors/2024D0101" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afrjms.com/editorial-board" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msdpublications.com/Site/editorial_board/31" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scivisionpub.com/journals/editorialboard-anesthesia-pain-research" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longdom.com/webinars/neurosurgery/speaker/dalamagka-maria-general-hospital-of-larisa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2022737570095075696?s=20" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/scholar-postdoc-maria-dalamagka-anaesthetist-physician-phd/286059758" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_httpslnkdindrvcpzbx-activity-7428507272131100672-ZgqQ" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998229851/Mechanism-of-Pain-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998230914/Obesity-in-children-and-general-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998231605/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998232529/Pain-Management-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998233258/Emergency-Medicine-book-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998235672/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998228450/Anesthesia-in-the-elderly-with-colon-cancer-and-postoperative-outcome-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998222945/Neuro-and-Radiant-oncology-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998225058/Emergence-Delirium-in-children-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226047/Pediatric-neurodegenerative-disorders-and-anesthesia-considerations-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/998226815/Autoimmune-diseases-in-children-and-anesthesia-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429454312080089089-rllk" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2024862778939290093?s=20" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828673681383424-i986" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828783722958848-cTRk" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828868485746688-mwjM" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828997469069312-Zx-I" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429920407664656384-w1QJ" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429829106499776513-PZjc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828059639287808-a5hN" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828150173483008-dVol" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828281387966465-pXPe" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828382927900672-OR4q" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/maria-dalamagka-17921126_activity-7429828534652575744-eyxN" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001394256/General-Anesthetics-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001395445/Renal-failure-and-Quality-of-Life-Indicators-in-Kidney-Transplantation-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scribd.com/document/1001431695/Systematic-Review-Acupuncture-in-Chronic-Pain-Low-Back-Pain-and-Migraine-Maria-Dalamagka-anaesthetist-physician-PhD" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100000257940422/posts/pfbid0345Wp2YPSHe4qzFGpTpBkCQi9wRVP25Q6pBjnWDJKnPBkEYWePUu9FCvnYM4UTdJpl/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/slideshow/pain-treatment-maria-dalamagka-anaesthetist-physician-phd" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2025934606059331657?s=20" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.14030341" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://panteion-search.seab.gr/EDS/Search?lookfor=Dalamagka+Maria&amp;type=AU&amp;filter%5B%5D=EXPAND%3A%22relatedsubjects%22&amp;filter%5B%5D=EXPAND%3Afulltext&amp;dfApplied=1&amp;limit=20" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/scite.ai-maria-dalamagka.git" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/commons.datacite.org-Maria-Dalamagka.git" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/Connectedpapers.com-Maria-Dalamagka.git" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/MaryDalamagka/www.base-search.net-Dalamagka-Maria.git" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/ZENODO.14030341" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2057025612389245343?s=20" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmadrugresearchconference.com/scientific-program-title/2025/Epilepsy-in-Children-and-Anesthesia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2055678508513349658?s=20" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciprofiles.com/post/927" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://addiction.irisscientificgroup.com/scientific-program-title/2026/the_use_of_hypnosis_as_a_tool_for_relieving_pain" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MaryDalamagka/status/2056697389818229193?s=20" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100000257940422/posts/pfbid04mRezPXSQJ58zRjyVErQWo8FwMbzfKbMFGvSXxcy2UnhN4grrUmwYJvvEZ2JLgscl/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463268v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Dalamagka" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2026.26.1.0015" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432489v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msabp.2025.14.1.0022" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432483v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2025.22.1.0006" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432465v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2025.15.1.0124" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434058v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434063v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432473v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.18.2.0065" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432496v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.22.2.1540" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432502v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0149" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432506v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.20.1.0238" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434068v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.21.3.0918" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432486v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2024.23.2.2389" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432456v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434269v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.2.1408" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432478v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1179" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432504v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/ijsra.2024.12.1.1046" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432454v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.2.0180" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432471v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.2.0186" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432475v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433482v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31579/2693-4779/235" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432499v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432487v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432453v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434110v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432479v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0153" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432481v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/msarr.2024.12.1.0141" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432449v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2024.19.1.0125" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432482v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53346/wjbpr.2023.4.1.0047" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434105v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2023.17.2.0293" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434336v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432458v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432493v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0206" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432494v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0113" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432463v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2022.19.2.0188" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521991v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalamagka" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432459v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.11.1.0108" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434308v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432464v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscarr.2022.10.3.0073" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432477v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/wjarr.2022.14.3.0625" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433483v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/nrs.2021.06.000627" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432466v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acam.2019.04.000577" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432534v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432543v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36805.15846" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>