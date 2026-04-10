--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1024,265 +1024,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydroxycarbamide and interferon-alpha on red cell adhesion and membrane protein expression in polycythemia vera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In quest for leukemia initiating cells in AML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megane Brusson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria de Grandis</w:t>
+                <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cochet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.182303⟩</w:t>
+              <w:t xml:space="preserve">Oncoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncoscience.394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117996v1</w:t>
+                <w:t xml:space="preserve">hal-01742316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In quest for leukemia initiating cells in AML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of hydroxycarbamide and interferon-alpha on red cell adhesion and membrane protein expression in polycythemia vera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Brusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mancini</w:t>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (6), pp.972-981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncoscience.394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.182303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742316v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junctional adhesion molecule C (JAM-C) dimerization aids cancer cell migration and metastasis</w:t>
               </w:r>
@@ -1441,51 +1441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane J. C. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78 (21), pp.6342-6343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Paolo Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -2072,64 +2072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73 (4), pp.687-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2387,51 +2387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D3BC5CE"/>
+    <w:nsid w:val="5C4C0218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2535,51 +2535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42D659DA"/>
+    <w:nsid w:val="CF09D903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2769,51 +2769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-de-grandis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Schottlaender" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Abeti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Jaunmuktane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Macmillan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Chelban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.02.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brusson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurrand-Lions" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrido-Urbani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vonlaufen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ropraz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.01.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane J. C. Mancini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0834" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Schottlaender" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abeti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaunmuktane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soutar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mckinley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El-Kaoutari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coppin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Pandolfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lhoumeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orsoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500680" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2064-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Wautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chomienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-07-440487" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-de-grandis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Schottlaender" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Abeti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Jaunmuktane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Macmillan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Chelban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.02.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurrand-Lions" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.394" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brusson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrido-Urbani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vonlaufen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ropraz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.01.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane J. C. Mancini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0834" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Schottlaender" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abeti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaunmuktane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soutar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mckinley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El-Kaoutari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coppin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Pandolfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lhoumeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orsoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500680" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2064-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Wautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chomienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-07-440487" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>