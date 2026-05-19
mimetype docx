--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -1024,516 +1024,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In quest for leukemia initiating cells in AML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of hydroxycarbamide and interferon-alpha on red cell adhesion and membrane protein expression in polycythemia vera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Brusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncoscience.394⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (6), pp.972-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.182303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742316v1</w:t>
+                <w:t xml:space="preserve">hal-02117996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydroxycarbamide and interferon-alpha on red cell adhesion and membrane protein expression in polycythemia vera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In quest for leukemia initiating cells in AML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+                <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Marin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 103 (6), pp.972-981. </w:t>
+              <w:t xml:space="preserve">Oncoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.182303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncoscience.394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117996v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junctional adhesion molecule C (JAM-C) dimerization aids cancer cell migration and metastasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JAM-C Expression as a Biomarker to Predict Outcome of Patients with Acute Myeloid Leukemia-Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Garrido-Urbani</w:t>
+                <w:t xml:space="preserve">Stephane J. C. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vonlaufen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norbert Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2018.01.008⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (21), pp.6342-6343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-0834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143670v1</w:t>
+                <w:t xml:space="preserve">hal-02143633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAM-C Expression as a Biomarker to Predict Outcome of Patients with Acute Myeloid Leukemia-Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Junctional adhesion molecule C (JAM-C) dimerization aids cancer cell migration and metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Garrido-Urbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vonlaufen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Vey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Ropraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (21), pp.6342-6343. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1865 (4), pp.638-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-18-0834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2018.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143633v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel gene causing primary familial brain calcification: JAM2</w:t>
               </w:r>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Paolo Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -2072,64 +2072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aurrand-Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73 (4), pp.687-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2387,51 +2387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C4C0218"/>
+    <w:nsid w:val="BC582A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2535,51 +2535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CF09D903"/>
+    <w:nsid w:val="C4723E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2769,51 +2769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-de-grandis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Schottlaender" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Abeti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Jaunmuktane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Macmillan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Chelban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.02.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurrand-Lions" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.394" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brusson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrido-Urbani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vonlaufen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ropraz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.01.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane J. C. Mancini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0834" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Schottlaender" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abeti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaunmuktane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soutar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mckinley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El-Kaoutari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coppin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Pandolfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lhoumeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orsoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500680" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2064-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Wautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chomienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-07-440487" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-de-grandis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333487v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grimaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Peyrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27668" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Benoit d'Journo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Schottlaender" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Abeti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Jaunmuktane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Macmillan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Chelban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2020.02.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Balzano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chasson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brusson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurrand-Lions" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane J. C. Mancini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-0834" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrido-Urbani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vonlaufen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ropraz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.01.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Schottlaender" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abeti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaunmuktane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soutar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mckinley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El-Kaoutari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-1223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coppin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Pandolfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lhoumeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orsoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500680" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2064-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Wautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chomienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-07-440487" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>