--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -425,365 +425,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la mutualisation des professionnels pour la planification d’activités médico-sociales</w:t>
+                <w:t xml:space="preserve">Framework for a retrospective analysis of operating room schedule execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alois Franzino</w:t>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génie industriel et productique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0775⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Healthcare Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJHTM.2022.123579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550936v1</w:t>
+                <w:t xml:space="preserve">hal-03713929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic literature review of repair shops: focus on sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
+                <w:t xml:space="preserve">Intérêt de la mutualisation des professionnels pour la planification d’activités médico-sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Franzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2021.2002965⟩</w:t>
+              <w:t xml:space="preserve">Génie industriel et productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440903v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for a retrospective analysis of operating room schedule execution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">Systematic literature review of repair shops: focus on sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clea Martinez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Healthcare Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (1), pp.37-59. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (23), pp.7093-7112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJHTM.2022.123579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2021.2002965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713929v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing and scheduling in Home Health Care: A Literature Survey and Bibliometric Analysis</w:t>
               </w:r>
@@ -1771,433 +1771,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of path algebra tools for a unified description of a large class of pull control policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault diagnosis for discrete event systems: Modelling and veriﬁcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bollon</w:t>
+                <w:t xml:space="preserve">Michal Knotek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (4), pp.369-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207540903413678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2009.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565393v1</w:t>
+                <w:t xml:space="preserve">hal-00452398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis for discrete event systems: Modelling and veriﬁcation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of path algebra tools for a unified description of a large class of pull control policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Knotek</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2009.11.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540903413678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00452398v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance centralisée pour les systèmes de production multi-sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+                <w:t xml:space="preserve">Habitat Intelligent pour la Santé - Vers un outil d'aide à l'évaluation automatique de la dépendance d'une personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (3), pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187005v1</w:t>
+                <w:t xml:space="preserve">hal-00187002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat Intelligent pour la Santé - Vers un outil d'aide à l'évaluation automatique de la dépendance d'une personne âgée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
+                <w:t xml:space="preserve">Maintenance centralisée pour les systèmes de production multi-sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2007.26.01.670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187002v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un service de stérilisation de dispositifs médicaux</w:t>
               </w:r>
@@ -2495,7670 +2495,7631 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (109)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAPE: A Grid for Ranking and Analysis of Priority Environmental indicators in maintenance activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision-making in hospital flow management – Plenary talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/IFAC/DBLP International Conference on Control, Automation and Diagnosis (ICCAD'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">Second International Conference on Innovative and Intelligent Information Technologies (IC3IT’26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217003v1</w:t>
+                <w:t xml:space="preserve">hal-05573093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Q-Learning with Branch and Bound for the Job Shop Scheduling Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to Control Iterated Local Search A Reinforcement Learning Hyper-Heuristic for the Permutation Flow Shop Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ouhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Optimization and Learning (OLA2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Chania (Crète), Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306175v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Length of Stay Prediction at Admission in Short-Stay Hospitals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Verdier</w:t>
+                <w:t xml:space="preserve">Bibliometric Analysis on the Application of Quantitative Decision-Aiding Methods to the Decarbonization of Manufacturing Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rezae Elyatoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Challenges in Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92471-2_4⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE/IFAC/DBLP International Conference on Control, Automation and Diagnosis (ICCAD'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelona (ES), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210216v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliometric Analysis on the Application of Quantitative Decision-Aiding Methods to the Decarbonization of Manufacturing Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A state-of-the-art of logistic problems for mobile medical services in deserted area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélène Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Rezae Elyatoo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/IFAC/DBLP International Conference on Control, Automation and Diagnosis (ICCAD'25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Health Care Systems Engineering, HCSE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216999v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state-of-the-art of logistic problems for mobile medical services in deserted area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Davin</w:t>
+                <w:t xml:space="preserve">État de l'art sur la supervision des petites usines de transformation agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gascard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mabrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Health Care Systems Engineering, HCSE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International conference on Advanced Knowledge, Techniques and decIsIons for DevelOpmeNt problems (AKTIION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Conakry, Guinée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237729v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital twin-based decision support system for managing an operating room</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leah Rifi</w:t>
+                <w:t xml:space="preserve">GRAPE: A Grid for Ranking and Analysis of Priority Environmental indicators in maintenance activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveille Kouakep Tchouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCSE 2025 - International Conference on Health Care Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">2025 IEEE/IFAC/DBLP International Conference on Control, Automation and Diagnosis (ICCAD'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236112v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain implementation in supply chains: analysis based on literature reviews and case studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renato Ferreira Machado</w:t>
+                <w:t xml:space="preserve">Integrating Q-Learning with Branch and Bound for the Job Shop Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ouhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enzo Morosini Frazzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Industrial Engineering and Operations Management - IJCIEOM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.560 - 565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216994v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy Practices in Healthcare sector: A Gap Analysis Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amirhossein Mosadeghidogaheh</w:t>
+                <w:t xml:space="preserve">Early Length of Stay Prediction at Admission in Short-Stay Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leah Rifi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE 52 - 29th-31st October 2025 - DISP, INSA Lyon, Lyon, France.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sevilla, Spain. pp.52-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92471-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218286v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génie Industriel pour les systèmes de santé - Keynote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A digital twin-based decision support system for managing an operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AKTIION 2024 - International Conference for Advanced Knowledge, Techniques, and Decisions for Development problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">HCSE 2025 - International Conference on Health Care Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832050v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating room scheduling with balanced sterilization activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dariush Zahmatkesh</w:t>
+                <w:t xml:space="preserve">Blockchain implementation in supply chains: analysis based on literature reviews and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Ferreira Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aida Jebali</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Morosini Frazzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORAHS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Industrial Engineering and Operations Management - IJCIEOM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007558v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of external cares using the Large Neighborhood Search optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+                <w:t xml:space="preserve">Circular Economy Practices in Healthcare sector: A Gap Analysis Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Mosadeghidogaheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIE 52 - 29th-31st October 2025 - DISP, INSA Lyon, Lyon, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658439v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Twin Based Decision Support System for the Management of an Operating Room</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cléa Martinez</w:t>
+                <w:t xml:space="preserve">Charge de travail du personnel infirmier dans les hôpitaux -étude bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMSO 2024 - 14th Conference on Stochastic Models of Manufacturing and Service Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Alass-Giseh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236145v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow management in healthcare production systems - application to hospital sterilization departments and operating rooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of obsolescence during the maintenance phase in a circular economy context: state-of-the-art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Grari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Healthcare Systems Seminar of the African Working Group on HealthCare Systems from AFROS (AFrican Federation of Operations Research Societies)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832632v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurses' workload prediction in hospitals -a Machine Learning-based approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Verdier</w:t>
+                <w:t xml:space="preserve">Integrating machine learning and operations research methods for scheduling problems: a bibliometric analysis and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ouhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienna (AUSTRIA), Austria. pp.946-951, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610859v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating machine learning and operations research methods for scheduling problems: a bibliometric analysis and literature review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génie Industriel pour les systèmes de santé - Keynote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AKTIION 2024 - International Conference for Advanced Knowledge, Techniques, and Decisions for Development problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Casablanca, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689354v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of obsolescence during the maintenance phase in a circular economy context: state-of-the-art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Grari</w:t>
+                <w:t xml:space="preserve">Operating room scheduling with balanced sterilization activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariush Zahmatkesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Jebali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORAHS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Turin, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688274v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge de travail du personnel infirmier dans les hôpitaux -étude bibliographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+                <w:t xml:space="preserve">Organization of external cares using the Large Neighborhood Search optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Roxard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Verdier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alass-Giseh</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510294v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment of a Closed Loop Repair Process in the Circular Economy Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+                <w:t xml:space="preserve">A Digital Twin Based Decision Support System for the Management of an Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2023 : The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">SMMSO 2024 - 14th Conference on Stochastic Models of Manufacturing and Service Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177043v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A panorama of scientific methods to make healthcare production systems more efficient in terms of organization</w:t>
+                <w:t xml:space="preserve">Flow management in healthcare production systems - application to hospital sterilization departments and operating rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis - ICCAD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">6th Healthcare Systems Seminar of the African Working Group on HealthCare Systems from AFROS (AFrican Federation of Operations Research Societies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303610v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des flux dans le domaine de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nurses' workload prediction in hospitals -a Machine Learning-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Annuel de la Société Française d’Automatique de Génie Industriel et de Productique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy Université de Lorraine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303681v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation-based approach for assessing the impact of uncertainty on patient waiting time in the operating room</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clea Martinez</w:t>
+                <w:t xml:space="preserve">Reducing outpatient waiting time: a case study in Vietnamese private hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fortineau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015253⟩</w:t>
+              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926248v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing patient travel in medically desertified areas by using mobile dental buses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+                <w:t xml:space="preserve">Environmental impact of operations carried out in the context of distributed maintenance: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveille Kouakep Tchouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Lenfant</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Health Care Systems Engineering (HCSE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176180v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition and Evaluation of an Integrative Indicator Implementation for Logistics Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
+                <w:t xml:space="preserve">Dynamic Rescheduling in the Context of Distributed Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Intelligent Industrial Production and Logistics, IN4PL 2023.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49339-3_9⟩</w:t>
+              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362580v1</w:t>
+                <w:t xml:space="preserve">hal-04177038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the scheduling of medico-social activities at multiple sites: a clustering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of operations carried out in the context of distributed maintenance: a literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
+                <w:t xml:space="preserve">Proposition and Evaluation of an Integrative Indicator Implementation for Logistics Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cardoso Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Manuel Taboada Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-9, </w:t>
+              <w:t xml:space="preserve">Innovative Intelligent Industrial Production and Logistics, IN4PL 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.149-164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49339-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177048v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Rescheduling in the Context of Distributed Maintenance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A panorama of scientific methods to make healthcare production systems more efficient in terms of organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis - ICCAD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177038v1</w:t>
+                <w:t xml:space="preserve">hal-04303610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing outpatient waiting time: a case study in Vietnamese private hospital</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+                <w:t xml:space="preserve">Performance Assessment of a Closed Loop Repair Process in the Circular Economy Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bao Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD'23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2023 : The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176173v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’ un outil d’aide à la décision pour la régulation des blocs opératoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A simulation-based approach for assessing the impact of uncertainty on patient waiting time in the operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapour, Singapore. pp.1057-1068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763576v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Re-scheduling in the context of Distributed Maintenance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des flux dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Models for Manufacturing and Service Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Autrans, France</w:t>
+              <w:t xml:space="preserve">1er Congrès Annuel de la Société Française d’Automatique de Génie Industriel et de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03760674v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d'activités médico-sociales multi-sites en prenant en compte les capacités d'accueil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+                <w:t xml:space="preserve">Minimizing patient travel in medically desertified areas by using mobile dental buses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Health Care Systems Engineering (HCSE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisbonne (PO), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775453v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Maintenance: Design, Scheduling and Capacitated Routing Problem*</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FactoryBricks: a New Learning Platform for Smart Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lugaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Loffredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghati Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Robcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Affonso De Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Conference on Learning Factories, CLF2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713353v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for mastering Carbon Footprint in the context of Distributed Maintenance</w:t>
+                <w:t xml:space="preserve">Optimization of Distributed Maintenance: Design, Scheduling and Capacitated Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Advanced Maintenance Engineering, Services and Technology (AMEST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bogota, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762068v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Distributed Maintenance: Design, Scheduling and Capacitated Routing Problem</w:t>
+                <w:t xml:space="preserve">Online Re-scheduling in the context of Distributed Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Maintenance Engineering, Services and Technology (AMEST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">Stochastic Models for Manufacturing and Service Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628919v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03760674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FactoryBricks: a New Learning Platform for Smart Manufacturing Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planification d'activités médico-sociales multi-sites en prenant en compte les capacités d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Learning Factories, CLF2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818452v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Hospital Sterilization Service Vulnerabilities Using a Risk-aware Business Process Modeling Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafika Thabet</w:t>
+                <w:t xml:space="preserve">Proposition d’ un outil d’aide à la décision pour la régulation des blocs opératoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03349552v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCE EVALUATION OF A CENTRALIZED MAINTENANCE WORKSHOP WITH REMANUFACTURING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Akbari Haghighi</w:t>
+                <w:t xml:space="preserve">Distributed Maintenance: Design, Scheduling and Capacitated Routing Problem*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsene DJEUNANG MEZAFACK</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-Qualita 21 : conférence internationale Génie Industriel QUALITA 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1138-1143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408017v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Planning for Home Care and Services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+                <w:t xml:space="preserve">An approach for mastering Carbon Footprint in the context of Distributed Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation (MOSIM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9854037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033372v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil pour la replanification long-terme dans le secteur du service à domicile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clea Martinez</w:t>
+                <w:t xml:space="preserve">Analyzing Hospital Sterilization Service Vulnerabilities Using a Risk-aware Business Process Modeling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Radureau</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2020 - 10ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.640-652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033383v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03349552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic literature review of sustainable repair shops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
+                <w:t xml:space="preserve">PERFORMANCE EVALUATION OF A CENTRALIZED MAINTENANCE WORKSHOP WITH REMANUFACTURING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Akbari Haghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2020 - 4th International Conference on Control, Automation and Diagnosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI-Qualita 21 : conférence internationale Génie Industriel QUALITA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033322v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCE EVALUATION OF CENTRALIZED MAINTENANCE WORKSHOP IN THE CIRCULAR ECONOMY CONTEXT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
+                <w:t xml:space="preserve">Business Planning for Home Care and Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Franzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sina Akbari Haghighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2020 - 13th International Conference on Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation (MOSIM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir ( en ligne), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033348v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistics for Healthcare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil pour la replanification long-terme dans le secteur du service à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Radureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Logistics and Supply Chain Management, LOGISTIQUA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montreuil, France</w:t>
+              <w:t xml:space="preserve">GISEH 2020 - 10ème conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Valenciennes ( en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147636v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-planning In Home Healthcare: A Decomposition Approach To Minimize Idle Times For Workers While Ensuring Continuity Of Care</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Systematic literature review of sustainable repair shops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2019 - 9th Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">ICCAD 2020 - 4th International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD49821.2020.9260527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056345v1</w:t>
+                <w:t xml:space="preserve">hal-03033322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation in degraded mode of sterilization services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERFORMANCE EVALUATION OF CENTRALIZED MAINTENANCE WORKSHOP IN THE CIRCULAR ECONOMY CONTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barkaoui Houssem</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Akbari Haghighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Stochastic Models of Manufacturing and Service Operations (SMMSO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Goslar, Germany</w:t>
+              <w:t xml:space="preserve">MOSIM 2020 - 13th International Conference on Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056360v1</w:t>
+                <w:t xml:space="preserve">hal-03033348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scale Definition for an Integrated Performance Indicator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation in degraded mode of sterilization services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Manuel Taboada Rodriguez</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkaoui Houssem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Stochastic Models of Manufacturing and Service Operations (SMMSO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Goslar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892086v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking patients' wishes into account for daily planning in the Home Health Care contex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-planning In Home Healthcare: A Decomposition Approach To Minimize Idle Times For Workers While Ensuring Continuity Of Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syrine Roufaida Ait Haddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2019 - 9th Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905416v1</w:t>
+                <w:t xml:space="preserve">hal-02056345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity of care in home services: a client-centered heuristic for the home health care routing and scheduling problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logistics for Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - International conference on Control, Decision and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Thessaloniki, Greece. pp.10 Pages</w:t>
+              <w:t xml:space="preserve">International Conference on Logistics and Supply Chain Management, LOGISTIQUA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870940v1</w:t>
+                <w:t xml:space="preserve">hal-02147636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new integrated approach for risk analysis and performance evaluation of a hospital sterilization service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynomial subcases of the home health care routing and scheduling problem with ﬁxed services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maissa Daadaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systems hospitaliers, GISEH 2018,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905397v1</w:t>
+                <w:t xml:space="preserve">hal-01870962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial subcases of the home health care routing and scheduling problem with ﬁxed services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clea Martinez</w:t>
+                <w:t xml:space="preserve">Taking patients' wishes into account for daily planning in the Home Health Care contex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Roufaida Ait Haddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Chapter on Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1010-1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870962v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-making tool for the calculation of a robust planning for Home Service employees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Scale Definition for an Integrated Performance Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Radureau</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Manuel Taboada Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Health Care Systems Engineering (HCSE), Florence, Italie. 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Florence, Italy. pp.167-177</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576252v1</w:t>
+                <w:t xml:space="preserve">hal-01892086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning in Home Health Care Structures:A literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuity of care in home services: a client-centered heuristic for the home health care routing and scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied El Hajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.4654-4659</w:t>
+              <w:t xml:space="preserve">IEEE - International conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Thessaloniki, Greece. pp.10 Pages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576258v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation Tool to Assess the Performance of Production Systems in Degraded Mode</w:t>
+                <w:t xml:space="preserve">A new integrated approach for risk analysis and performance evaluation of a hospital sterilization service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Negrichi</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Daadaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Stochastic Models of Manufacturing and Service Operations (SMMSO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Acaya (Lecce), Italy</w:t>
+              <w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systems hospitaliers, GISEH 2018,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576270v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective Model for Home Service Assignment and Routing Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Planning in Home Health Care Structures:A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied El Hajri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Radureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.4654-4659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576247v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to think globally and act locally for health path, and elders’ autonomy with ehealth and gerontechnology ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decision-making tool for the calculation of a robust planning for Home Service employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rialle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Radureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: ISG 2016, The 10th World Conference of Gerontechnology, Nice, At Nice, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Health Care Systems Engineering (HCSE), Florence, Italie. 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Florence, Italy. pp.167-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493542v1</w:t>
+                <w:t xml:space="preserve">hal-01576252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Event Simulation Model for the Admission of Patients to a Home Care Rehabilitation Service</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simulation Tool to Assess the Performance of Production Systems in Degraded Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Negrichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Health Care Systems Engineering (HCSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lyon, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th Conference on Stochastic Models of Manufacturing and Service Operations (SMMSO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Acaya (Lecce), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242660v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">A Multi-objective Model for Home Service Assignment and Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied El Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Radureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437942v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov chain model for home-healthcare admission control policy evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Augusto</w:t>
+                <w:t xml:space="preserve">How to think globally and act locally for health path, and elders’ autonomy with ehealth and gerontechnology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Front</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Stochastic Models of Manufacturing and Service Operations (SMMSO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Volos, Greece</w:t>
+              <w:t xml:space="preserve">Conference: ISG 2016, The 10th World Conference of Gerontechnology, Nice, At Nice, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242661v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode exacte de planification quotidienne avec prise en compte de contraintes temporelles afin d'optimiser la satisfaction du patient dans le cadre de l'hospitalisation à domicile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Thiard</w:t>
+                <w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.535-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946448v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of a Risk model into a Petri Net Model for simulation and analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+                <w:t xml:space="preserve">A Markov chain model for home-healthcare admission control policy evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Duchaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Wrocław, Poland</w:t>
+              <w:t xml:space="preserve">10th Conference on Stochastic Models of Manufacturing and Service Operations (SMMSO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993729v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact method of daily planning with consideration of temporal constraints to optimize the patient's satisfaction in the home health care context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">A Discrete Event Simulation Model for the Admission of Patients to a Home Care Rehabilitation Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Maroufkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanzarone Ettore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castelnovo Cecily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Thiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istanbul / Turkey, Oct 2014, Istanbul Turkey. pp.1382 - 1395</w:t>
+              <w:t xml:space="preserve">Second International Conference on Health Care Systems Engineering (HCSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242657v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative entre les structures de maintien et de soins à domicile de trois pays européens (la France, la Suisse et l'Italie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Lemmouchi</w:t>
+                <w:t xml:space="preserve">Warehouse performance measurement: classification and mathematical expressions of indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rialle</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Taboada Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone Gestion et Ingénierie des Systèmes Hospitaliers, GISEH'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lièges, Belgique. pp.8</w:t>
+              <w:t xml:space="preserve">ILS 2014 - 5th International Conference in Information Systems, Logístics and Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dinalog BETA TRAIL, Aug 2014, Breda, Netherlands. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980520v1</w:t>
+                <w:t xml:space="preserve">hal-01242034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warehouse performance measurement: classification and mathematical expressions of indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
+                <w:t xml:space="preserve">Exact method of daily planning with consideration of temporal constraints to optimize the patient's satisfaction in the home health care context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos M. Taboada Rodriguez</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS 2014 - 5th International Conference in Information Systems, Logístics and Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dinalog BETA TRAIL, Aug 2014, Breda, Netherlands. pp.1-9</w:t>
+              <w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul / Turkey, Oct 2014, Istanbul Turkey. pp.1382 - 1395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242034v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational logic models based on a literature review to improve the quality of care for fragile persons at home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+                <w:t xml:space="preserve">Méthode exacte de planification quotidienne avec prise en compte de contraintes temporelles afin d'optimiser la satisfaction du patient dans le cadre de l'hospitalisation à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.10</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874511v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization between human resources in Home Health Care context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion of a Risk model into a Petri Net Model for simulation and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Negrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ozkan Can Erdem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Milano, Italy. pp.13</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874505v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évaluation des performances en mode dégradé d'un service de stérilisation hospitalière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Negrichi</w:t>
+                <w:t xml:space="preserve">Etude comparative entre les structures de maintien et de soins à domicile de trois pays européens (la France, la Suisse et l'Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Lemmouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS, JDJN MACS 2013, Strasbourg, 09-10 juillet 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.6</w:t>
+              <w:t xml:space="preserve">Conférence Francophone Gestion et Ingénierie des Systèmes Hospitaliers, GISEH'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lièges, Belgique. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874697v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic re-scheduling for home health care vehicle routing problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Augusto</w:t>
+                <w:t xml:space="preserve">Vers une évaluation des performances en mode dégradé d'un service de stérilisation hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Negrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Operational Research Applied to Health Services, ORAHS'13, Istambul, Turkey, 7-12 July 2013-Koc University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS, JDJN MACS 2013, Strasbourg, 09-10 juillet 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874689v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a performance evaluation in degraded mode of hospital sterilization services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Negrichi</w:t>
+                <w:t xml:space="preserve">Organizational logic models based on a literature review to improve the quality of care for fragile persons at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny-Pamela Tupayachy-Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Automation Science and Engineering, IEEE CASE 2013, Madison Wisconsin, USA, 17-21 Aout 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Madison, Wisconsin, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874638v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queueing analysis of the production of sterile medical devices by means of discrete-time queueing models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronization between human resources in Home Health Care context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Stoll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Ozkan Can Erdem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on STOCHASTIC MODELS OF MANUFACTURING AND SERVICE OPERATIONS, SMMSO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Seeon, Germany. pp.213</w:t>
+              <w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Milano, Italy. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874620v1</w:t>
+                <w:t xml:space="preserve">hal-00874505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-online algorthm for optimizing the pre-disinfection duration of medical devices in a hospital sterilization service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onur Ozturk</w:t>
+                <w:t xml:space="preserve">Dynamic re-scheduling for home health care vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Duchaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2012 - 9th International Conference of Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t>
+              <w:t xml:space="preserve">International Conference on Operational Research Applied to Health Services, ORAHS'13, Istambul, Turkey, 7-12 July 2013-Koc University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730531v1</w:t>
+                <w:t xml:space="preserve">hal-00874689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk analysis in sterilization services: A first step towards a generic model of risk</w:t>
+                <w:t xml:space="preserve">Towards a performance evaluation in degraded mode of hospital sterilization services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Negrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH'2012 - 6ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Automation Science and Engineering, IEEE CASE 2013, Madison Wisconsin, USA, 17-21 Aout 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Madison, Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730524v1</w:t>
+                <w:t xml:space="preserve">hal-00874638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of centralized maintenance workshop by using Queuing Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+                <w:t xml:space="preserve">Queueing analysis of the production of sterile medical devices by means of discrete-time queueing models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gascard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Maintenance Engineering, Services and Technology AMEST' 2012,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Seville, Spain. pp.120-127</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on STOCHASTIC MODELS OF MANUFACTURING AND SERVICE OPERATIONS, SMMSO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Seeon, Germany. pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787542v1</w:t>
+                <w:t xml:space="preserve">hal-00874620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of an engine assembly workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
+                <w:t xml:space="preserve">Performance evaluation of centralized maintenance workshop by using Queuing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Collardey</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gascard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2011, International conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France. pp.8</w:t>
+              <w:t xml:space="preserve">Advanced Maintenance Engineering, Services and Technology AMEST' 2012,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Seville, Spain. pp.120-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580026v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Online Algorithm for minimizing the Pre-disinfection Excess Time of Medical Devices in Hospital Sterilization Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onur Ozturk</w:t>
+                <w:t xml:space="preserve">Risk analysis in sterilization services: A first step towards a generic model of risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Negrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011 - 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.I-311</w:t>
+              <w:t xml:space="preserve">GISEH'2012 - 6ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677271v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queueing analysis of the production of sterile medical devices by means of a hybrid model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Matzka</w:t>
+                <w:t xml:space="preserve">A semi-online algorthm for optimizing the pre-disinfection duration of medical devices in a hospital sterilization service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kai Furmans</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Stochastic Models of Manufacturing and Service Operations Conference, May 28th - June 2nd 2011, Kuşadası, İzmir, Turkey (SMMO 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">MOSIM 2012 - 9th International Conference of Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580030v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of chemotherapy at home systems using discrete-event simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">An optimal bin-packing algorithm to minimize the number of washing cycles in a hostipal sterilization service.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Sebő</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management : Innovative approches and technologies for networked manufacturing enterprises management, ENIM, Metz France, May 25-27 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
+              <w:t xml:space="preserve">International Conference on Operational Research Applied to Health Services, (ORAHS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580028v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du chargement des laveurs dans un service de stérilisation</w:t>
+                <w:t xml:space="preserve">An Online Algorithm for minimizing the Pre-disinfection Excess Time of Medical Devices in Hospital Sterilization Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
@@ -10176,3592 +10137,3903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.6</w:t>
+              <w:t xml:space="preserve">ROADEF 2011 - 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.I-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677282v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal bin-packing algorithm to minimize the number of washing cycles in a hostipal sterilization service.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Queueing analysis of the production of sterile medical devices by means of a hybrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Matzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Furmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Operational Research Applied to Health Services, (ORAHS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th Stochastic Models of Manufacturing and Service Operations Conference, May 28th - June 2nd 2011, Kuşadası, İzmir, Turkey (SMMO 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677269v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makespan minimization with job splitting on a single parallel batching machine for washing operations of hospital sterilization services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Scheduling of an engine assembly workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Collardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2010 - 12th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tours, France. pp.315-319</w:t>
+              <w:t xml:space="preserve">IESM 2011, International conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555031v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un système de chimiothérapie à domicile piloté par un centre de coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Comparison of chemotherapy at home systems using discrete-event simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM'10) - May 10-12, 2010 - Hammamet - Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.8</w:t>
+              <w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management : Innovative approches and technologies for networked manufacturing enterprises management, ENIM, Metz France, May 25-27 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580018v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation inhabitant behaviour to manage energy at home</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Dugdale</w:t>
+                <w:t xml:space="preserve">Optimisation du chargement des laveurs dans un service de stérilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Performance Simulation Association (IBPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Moret sur Loire, France. pp.9-10</w:t>
+              <w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637174v1</w:t>
+                <w:t xml:space="preserve">hal-00677282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Makespan of Washing Operations Of Medical Devices in Hospital Sterilization Services</w:t>
+                <w:t xml:space="preserve">Minimizing the sum of job completion times for washing operations in hospital sterilization services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHCM 2010 - IEEE Workshop on Health Care Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Venise, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">MOSIM 2010 - 8th International Conference on Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538393v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support tool for deploying chemotherapy at home activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">Simulation inhabitant behaviour to manage energy at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Binh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha Kashif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Health Care Management Venice, Italy (WHCM 2010) -- February 18-20, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Venise, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">Building Performance Simulation Association (IBPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Moret sur Loire, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580012v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du temps moyen d'attente des dispositifs médicaux à l'étape de lavage d'un service de stérilisation hospitalier</w:t>
+                <w:t xml:space="preserve">Makespan minimization with job splitting on a single parallel batching machine for washing operations of hospital sterilization services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2010 - Conférence Francophone Gestion et Ingénierie des SystèmEs Hospitaliers (GISEH'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">PMS 2010 - 12th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tours, France. pp.315-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572460v1</w:t>
+                <w:t xml:space="preserve">hal-00555031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care Network Coordination for Chemotherapy at Home: A Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Simulation d'un système de chimiothérapie à domicile piloté par un centre de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM'10) - May 10-12, 2010 - Hammamet - Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055988v1</w:t>
+                <w:t xml:space="preserve">hal-00580018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the sum of job completion times for washing operations in hospital sterilization services</w:t>
+                <w:t xml:space="preserve">Optimizing the Makespan of Washing Operations Of Medical Devices in Hospital Sterilization Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2010 - 8th International Conference on Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">WHCM 2010 - IEEE Workshop on Health Care Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Venise, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555029v1</w:t>
+                <w:t xml:space="preserve">hal-00538393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning production with sizing of human resources in automotive industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
+                <w:t xml:space="preserve">A decision support tool for deploying chemotherapy at home activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd CIRP Conference on Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Health Care Management Venice, Italy (WHCM 2010) -- February 18-20, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Venise, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385261v1</w:t>
+                <w:t xml:space="preserve">hal-00580012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic model for the performance evaluation of centralized sterilization services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimisation du temps moyen d'attente des dispositifs médicaux à l'étape de lavage d'un service de stérilisation hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMSO 2009 - Conference on Stochastich Models of Manufacturing and Service Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ostuni, Italy</w:t>
+              <w:t xml:space="preserve">GISEH 2010 - Conférence Francophone Gestion et Ingénierie des SystèmEs Hospitaliers (GISEH'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385266v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed integer linear programming framework for optimizing the makespan of washing operations in hospital sterilization services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Care Network Coordination for Chemotherapy at Home: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORAHS 2009 - 35th International Conference on Operational Research Applied to Health Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.235-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385635v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the performance of some centralized sterilization services using a generic simulation model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
+                <w:t xml:space="preserve">Evaluation and configuration of a care network for chemotherapy at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE 2009 - 39th International Conference on Computers &amp; Industrial Engineering - CIE'39</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.6</w:t>
+              <w:t xml:space="preserve">35th International Conference on Operational Research Applied to Health Services, ORAHS'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385263v1</w:t>
+                <w:t xml:space="preserve">hal-00980466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and configuration of a care network for chemotherapy at home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">A mixed integer linear programming framework for optimizing the makespan of washing operations in hospital sterilization services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Operational Research Applied to Health Services, ORAHS'2009</w:t>
+              <w:t xml:space="preserve">ORAHS 2009 - 35th International Conference on Operational Research Applied to Health Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980466v1</w:t>
+                <w:t xml:space="preserve">hal-00385635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generic model for the performance evaluation of centralized sterilization services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
+              <w:t xml:space="preserve">SMMSO 2009 - Conference on Stochastich Models of Manufacturing and Service Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ostuni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345540v1</w:t>
+                <w:t xml:space="preserve">hal-00385266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art sur la télésurveillance du comportement d'une personne âgée vivant seule dans un habitat intelligent pour la santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
+                <w:t xml:space="preserve">Planning production with sizing of human resources in automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.175</w:t>
+              <w:t xml:space="preserve">42nd CIRP Conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345464v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d'information pour la prise en charge de patients à domicile : Besoins, Usages et Verrous</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elyes Lamine</w:t>
+                <w:t xml:space="preserve">Comparing the performance of some centralized sterilization services using a generic simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.201</w:t>
+              <w:t xml:space="preserve">CIE 2009 - 39th International Conference on Computers &amp; Industrial Engineering - CIE'39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345498v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of stochastic models for modelling of patient flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
+                <w:t xml:space="preserve">Analyse de différentes stratégies de chargement des laveurs dans un service de stérilisation de dispositifs médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Saint Etienne, France. pp.10</w:t>
+              <w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186588v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Smart Home for elders - A tool for automatic recognition of activities of daily living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
+                <w:t xml:space="preserve">A survey of stochastic models for modelling of patient flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2008 - 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Saint Etienne, France. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345552v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des pratiques de stérilisation hospitalière en Rhône-Alpes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Reymondon</w:t>
+                <w:t xml:space="preserve">Les systèmes d'information pour la prise en charge de patients à domicile : Besoins, Usages et Verrous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.37</w:t>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345522v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle générique pour la comparaison des performances de services de stérilisation centralisée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
+                <w:t xml:space="preserve">Etat de l'art sur la télésurveillance du comportement d'une personne âgée vivant seule dans un habitat intelligent pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.355</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345507v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de différentes stratégies de chargement des laveurs dans un service de stérilisation de dispositifs médicaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Albert</w:t>
+                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bistorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.9</w:t>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345545v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Smart Home - Towards an assistant tool for automatic assessment of the dependence of elders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Health Smart Home for elders - A tool for automatic recognition of activities of daily living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2007 - 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353161⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2008 - 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186989v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of discrete event systems using timed automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+                <w:t xml:space="preserve">Etat des lieux des pratiques de stérilisation hospitalière en Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Reymondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Knotek</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on cost effective automation in Networked Product Development and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.12</w:t>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185486v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of stochastic models in health care: state of the art</w:t>
+                <w:t xml:space="preserve">Modèle générique pour la comparaison des performances de services de stérilisation centralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385573v1</w:t>
+                <w:t xml:space="preserve">hal-00345507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat Intelligent pour la Santé - Vers un outil d'aide à l'évaluation automatique de la dépendance d'une personne âgée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
+                <w:t xml:space="preserve">Modeling of manufacturing systems - A discrete time approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Furmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 2007 - 2èmes Journées Doctorales/Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.JD 10</w:t>
+              <w:t xml:space="preserve">22nd IAR Workshop (French-German Institute for Automation and Robotic)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186999v1</w:t>
+                <w:t xml:space="preserve">hal-00188439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of manufacturing systems - A discrete time approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kai Furmans</w:t>
+                <w:t xml:space="preserve">Health Smart Home - Towards an assistant tool for automatic assessment of the dependence of elders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IAR Workshop (French-German Institute for Automation and Robotic)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2007 - 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. FrP2D4.3 - pp.3807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188439v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of the production of sterile medical devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis of discrete event systems using timed automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Knotek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, France. pp.35</w:t>
+              <w:t xml:space="preserve">International Conference on cost effective automation in Networked Product Development and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112836v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance centralisée pour les systèmes de production multi-sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+                <w:t xml:space="preserve">Use of stochastic models in health care: state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.M. Pham</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2006 - 6ème conférence Francophone de MOdélisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083411v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un service de stérilisation de dispositifs médicaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
+                <w:t xml:space="preserve">Habitat Intelligent pour la Santé - Vers un outil d'aide à l'évaluation automatique de la dépendance d'une personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schwob</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence francophone en gestion et ingénierie des systèmes hospitaliers (GISEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Luxembourg. pp.511</w:t>
+              <w:t xml:space="preserve">JD-JN-MACS 2007 - 2èmes Journées Doctorales/Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.JD 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186448v1</w:t>
+                <w:t xml:space="preserve">hal-00186999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework for describing the dynamics of pull control policies with batch production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'un service de stérilisation de dispositifs médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bollon</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schwob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">GISEH 2006 - 3ème conférence francophone en gestion et ingénierie des systèmes hospitaliers (GISEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Luxembourg, Luxembourg. pp.511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372990v1</w:t>
+                <w:t xml:space="preserve">hal-00186448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Heijunka Kanban system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organization of the production of sterile medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Furmans</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IAR/ICD Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">INCOM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373074v1</w:t>
+                <w:t xml:space="preserve">hal-00112836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and properties of generalized Kanban controlled assembly systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Sbiti</w:t>
+                <w:t xml:space="preserve">Maintenance centralisée pour les systèmes de production multi-sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Amghar</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Analysis of Manufacturing Systems - Production Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Zakynthos Island, Greece</w:t>
+              <w:t xml:space="preserve">MOSIM 2006 - 6ème conférence Francophone de MOdélisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375218v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of a Heijunka Kanban system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Furmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th IAR/ICD Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unified framework for describing the dynamics of pull control policies with batch production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and properties of generalized Kanban controlled assembly systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sbiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Analysis of Manufacturing Systems - Production Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Zakynthos Island, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling information flow in supplier relations-batch transmissions of demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Furmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zillus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.A.R. Annual Meeting 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Karlshrue, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13771,246 +14043,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des systèmes cyber-physiques sur le système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitalisation et contrôle des systèmes industriels cyber-physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.297-314, 2023, 9781789490855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9085.ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Industrial Cyber-Physical Systems on the Health System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 261-277, 2022, 9781789450859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119987420.ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Prototype for the Strategic Recomputing of Schedules in Home Care Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14019,132 +14291,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Radureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sondes Chaabane; Étienne Cousein; Philippe Wieser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare Systems : Challenges and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 7-19 (chap. 1), 2022, 9781786307996 / 9781784058678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902614.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un prototype de mise à jour des plannings long-terme dans le secteur du service à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14153,222 +14425,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Radureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de soins et de santé : défis d'aujourd'hui et opportunités de demain, dans la collection Ingénierie de la santé et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2022, 9781784068677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 : Méthodes d'aide à la décision pour une gestion efficiente des flux dans les services de stérilisation de dispositifs médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation de l'efficience des soins - l'ingénierie au service de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, ISTE Editions, pp.43-66, 2019, Série Ingénierie de la santé et société, 9781784055387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter3. Decision Support Methods for Efficient Flow Management in Medical Device Sterilization Departments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Efficiency - How Can Engineering be a Player in Health Organization?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp. 39-60, 2018, Health Industrialization SET, 9781785483110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14378,130 +14650,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface for Flexible Services and Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Macgregor Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Tempelmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tullio Tolio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14511,117 +14783,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de la logistique hospitalière et le pilotage des flux physiques : Cas des établissements Publics et Privés de santé sénégalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsie Anguezomo Mezui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassirou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14631,78 +14903,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Time Analysis of Batch Building Processes with the Capacitated Timeout Rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eda Özden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Berbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Matzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14727,65 +14999,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] --. 2012, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId333"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14932,51 +15204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Simeu-Abazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Ars&#232;ne Djeunang Mezafack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i2.4265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thenarasu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rameshkumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Anbuudayasankar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2238084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Franzino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0775" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2002965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Goodarzian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiman Ghasemi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasseri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwab057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Negrichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1237788" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francielly Hedler Staudt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1030466" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gascard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-03-2013-0025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-012-9210-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93994431EFB4C4D315EB9ADE83811C0615CE51F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.641358" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Matzka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bollon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903413678" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Knotek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVHZCM5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2007.26.01.670" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Binh Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Ngo Cong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Kouakep Tchouma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouhadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.096" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babouchkine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92471-2_4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rezae Elyatoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Bonin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Davin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ferreira Machado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Morosini Frazzon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mosadeghidogaheh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush Zahmatkesh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Roxard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553895" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689354v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.155" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Grari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553723" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510294v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176180v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyn Guinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenfant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardoso Guimar&#227;es" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Collomb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177048v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152379" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152406" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176173v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lam Pham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Quan Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152381" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03760674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Arsene DJEUNANG MEZAFACK" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804067" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9854037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628919v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Loffredo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghati Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robcis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Affonso De Carvalho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Akbari Haghighi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033372v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033322v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260527" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147636v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkaoui Houssem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Roufaida Ait Haddadene" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905397v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Daadaa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied El Hajri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576270v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242660v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Maroufkhani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castelnovo Cecily" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242661v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Duchaussoy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946448v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993729v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242657v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980520v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lemmouchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242034v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny-Pamela Tupayachy-Quispe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874505v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Can Erdem" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874689v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874638v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Stoll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730524v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580026v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fakhfakh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Collardey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677271v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677282v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677269v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555031v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637174v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Binh Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugdale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538393v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580012v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572460v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055988v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_28" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555029v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385635v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980466v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345464v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345498v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Arbaoui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345552v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649914" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Reymondon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pellet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345545v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186989v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353161" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385573v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186999v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188439v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schleyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112836v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083411v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Pham" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186448v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372990v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373074v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matzka" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furmans" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375218v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbiti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amghar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303364v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9085.ch15" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718273v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/chapter-epub/10.1002/9781119987420.ch15" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch15" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055016v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02095713v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033457v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Macgregor Smith" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Tempelmeier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tolio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Anguezomo Mezui" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diop" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528227v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda &#214;zden" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Berbig" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Simeu-Abazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Ars&#232;ne Djeunang Mezafack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i2.4265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thenarasu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rameshkumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Anbuudayasankar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2238084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Franzino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0775" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2002965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Goodarzian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiman Ghasemi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasseri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwab057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Negrichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1237788" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francielly Hedler Staudt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1030466" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gascard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-03-2013-0025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-012-9210-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93994431EFB4C4D315EB9ADE83811C0615CE51F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.641358" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Matzka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Knotek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.11.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVHZCM5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bollon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903413678" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Binh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2007.26.01.670" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Ngo Cong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouhadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rezae Elyatoo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Bonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Davin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05602802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mabrook" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Kouakep Tchouma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.096" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babouchkine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92471-2_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ferreira Machado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Morosini Frazzon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mosadeghidogaheh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510294v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Grari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553723" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush Zahmatkesh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Roxard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lam Pham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Quan Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152381" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152379" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152406" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Collomb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362580v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardoso Guimar&#227;es" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176180v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenfant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818452v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Loffredo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghati Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robcis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Affonso De Carvalho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03760674v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Arsene DJEUNANG MEZAFACK" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804067" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9854037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Akbari Haghighi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260527" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056360v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkaoui Houssem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147636v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905416v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Roufaida Ait Haddadene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905397v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Daadaa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576258v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied El Hajri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242661v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Duchaussoy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242660v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Maroufkhani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castelnovo Cecily" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lemmouchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874511v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny-Pamela Tupayachy-Quispe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874505v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Can Erdem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874689v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874620v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Stoll" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730531v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580030v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fakhfakh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Collardey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580028v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677282v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555029v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Binh Le" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugdale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555031v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580018v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538393v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572460v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_28" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980466v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385263v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345545v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345498v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Arbaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345464v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345552v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649914" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345522v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Reymondon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pellet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345507v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188439v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schleyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186989v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353161" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185486v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385573v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186448v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112836v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083411v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Pham" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373074v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matzka" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furmans" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbiti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amghar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303364v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9085.ch15" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718273v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/chapter-epub/10.1002/9781119987420.ch15" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch15" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055016v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02095713v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033457v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Macgregor Smith" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Tempelmeier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tolio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993841v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Anguezomo Mezui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diop" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528227v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda &#214;zden" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Berbig" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>