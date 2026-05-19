--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1771,433 +1771,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis for discrete event systems: Modelling and veriﬁcation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of path algebra tools for a unified description of a large class of pull control policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Knotek</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 95 (4), pp.369-378. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2009.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207540903413678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452398v1</w:t>
+                <w:t xml:space="preserve">hal-00565393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of path algebra tools for a unified description of a large class of pull control policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault diagnosis for discrete event systems: Modelling and veriﬁcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bollon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Knotek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (4), pp.369-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2009.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207540903413678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00565393v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat Intelligent pour la Santé - Vers un outil d'aide à l'évaluation automatique de la dépendance d'une personne âgée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
+                <w:t xml:space="preserve">Maintenance centralisée pour les systèmes de production multi-sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2007.26.01.670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187002v1</w:t>
+                <w:t xml:space="preserve">hal-00187005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance centralisée pour les systèmes de production multi-sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+                <w:t xml:space="preserve">Habitat Intelligent pour la Santé - Vers un outil d'aide à l'évaluation automatique de la dépendance d'une personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (3), pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187005v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un service de stérilisation de dispositifs médicaux</w:t>
               </w:r>
@@ -2529,840 +2529,840 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making in hospital flow management – Plenary talk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to Control Iterated Local Search A Reinforcement Learning Hyper-Heuristic for the Permutation Flow Shop Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ouhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Innovative and Intelligent Information Technologies (IC3IT’26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conference on Optimization and Learning (OLA2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573093v1</w:t>
+                <w:t xml:space="preserve">hal-05591438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Control Iterated Local Search A Reinforcement Learning Hyper-Heuristic for the Permutation Flow Shop Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision-making in hospital flow management – Plenary talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization and Learning (OLA2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Chania (Crète), Greece</w:t>
+              <w:t xml:space="preserve">Second International Conference on Innovative and Intelligent Information Technologies (IC3IT’26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591438v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliometric Analysis on the Application of Quantitative Decision-Aiding Methods to the Decarbonization of Manufacturing Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GRAPE: A Grid for Ranking and Analysis of Priority Environmental indicators in maintenance activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Rezae Elyatoo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
+                <w:t xml:space="preserve">Merveille Kouakep Tchouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/IFAC/DBLP International Conference on Control, Automation and Diagnosis (ICCAD'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Barcelona (ES), Spain. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2025, Barcelona (ES), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216999v1</w:t>
+                <w:t xml:space="preserve">hal-05217003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state-of-the-art of logistic problems for mobile medical services in deserted area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Davin</w:t>
+                <w:t xml:space="preserve">Early Length of Stay Prediction at Admission in Short-Stay Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Health Care Systems Engineering, HCSE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sevilla, Spain. pp.52-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92471-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237729v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art sur la supervision des petites usines de transformation agroalimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+                <w:t xml:space="preserve">Integrating Q-Learning with Branch and Bound for the Job Shop Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ouhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mabrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advanced Knowledge, Techniques and decIsIons for DevelOpmeNt problems (AKTIION)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.560 - 565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05602802v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAPE: A Grid for Ranking and Analysis of Priority Environmental indicators in maintenance activities</w:t>
+                <w:t xml:space="preserve">État de l'art sur la supervision des petites usines de transformation agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gascard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mabrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/IFAC/DBLP International Conference on Control, Automation and Diagnosis (ICCAD'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">International conference on Advanced Knowledge, Techniques and decIsIons for DevelOpmeNt problems (AKTIION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Conakry, Guinée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217003v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Q-Learning with Branch and Bound for the Job Shop Scheduling Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
+                <w:t xml:space="preserve">Bibliometric Analysis on the Application of Quantitative Decision-Aiding Methods to the Decarbonization of Manufacturing Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rezae Elyatoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.560 - 565, </w:t>
+              <w:t xml:space="preserve">2025 IEEE/IFAC/DBLP International Conference on Control, Automation and Diagnosis (ICCAD'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelona (ES), Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306175v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Length of Stay Prediction at Admission in Short-Stay Hospitals</w:t>
+                <w:t xml:space="preserve">A state-of-the-art of logistic problems for mobile medical services in deserted area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Verdier</w:t>
+                <w:t xml:space="preserve">Sélène Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Babouchkine</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Challenges in Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Health Care Systems Engineering, HCSE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210216v1</w:t>
+                <w:t xml:space="preserve">hal-05237729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital twin-based decision support system for managing an operating room</w:t>
               </w:r>
@@ -3672,51 +3672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge de travail du personnel infirmier dans les hôpitaux -étude bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,64 +3871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating machine learning and operations research methods for scheduling problems: a bibliometric analysis and literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ouhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4446,51 +4446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurses' workload prediction in hospitals -a Machine Learning-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4554,51 +4554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing outpatient waiting time: a case study in Vietnamese private hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Lam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact of operations carried out in the context of distributed maintenance: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merveille Kouakep Tchouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,420 +5115,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A panorama of scientific methods to make healthcare production systems more efficient in terms of organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Assessment of a Closed Loop Repair Process in the Circular Economy Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis - ICCAD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IFAC 2023 : The 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303610v1</w:t>
+                <w:t xml:space="preserve">hal-04177043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment of a Closed Loop Repair Process in the Circular Economy Context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A panorama of scientific methods to make healthcare production systems more efficient in terms of organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2023 : The 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis - ICCAD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177043v1</w:t>
+                <w:t xml:space="preserve">hal-04303610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation-based approach for assessing the impact of uncertainty on patient waiting time in the operating room</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des flux dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Congrès Annuel de la Société Française d’Automatique de Génie Industriel et de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926248v1</w:t>
+                <w:t xml:space="preserve">hal-04303681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des flux dans le domaine de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simulation-based approach for assessing the impact of uncertainty on patient waiting time in the operating room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Annuel de la Société Française d’Automatique de Génie Industriel et de Productique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapour, Singapore. pp.1057-1068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303681v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing patient travel in medically desertified areas by using mobile dental buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5819,546 +5819,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Re-scheduling in the context of Distributed Maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
+                <w:t xml:space="preserve">Proposition d’ un outil d’aide à la décision pour la régulation des blocs opératoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Rifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Models for Manufacturing and Service Operations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Autrans, France</w:t>
+              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03760674v1</w:t>
+                <w:t xml:space="preserve">hal-03763576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d'activités médico-sociales multi-sites en prenant en compte les capacités d'accueil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+                <w:t xml:space="preserve">Online Re-scheduling in the context of Distributed Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Stochastic Models for Manufacturing and Service Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775453v1</w:t>
+                <w:t xml:space="preserve">emse-03760674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’ un outil d’aide à la décision pour la régulation des blocs opératoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clea Martinez</w:t>
+                <w:t xml:space="preserve">Planification d'activités médico-sociales multi-sites en prenant en compte les capacités d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+              <w:t xml:space="preserve">Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763576v1</w:t>
+                <w:t xml:space="preserve">hal-03775453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Maintenance: Design, Scheduling and Capacitated Routing Problem*</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rony Arsene DJEUNANG MEZAFACK</w:t>
+                <w:t xml:space="preserve">An approach for mastering Carbon Footprint in the context of Distributed Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804067⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9854037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713353v1</w:t>
+                <w:t xml:space="preserve">hal-03762068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for mastering Carbon Footprint in the context of Distributed Maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
+                <w:t xml:space="preserve">Distributed Maintenance: Design, Scheduling and Capacitated Routing Problem*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Arsene DJEUNANG MEZAFACK</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1138-1143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9854037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9804067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762068v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Hospital Sterilization Service Vulnerabilities Using a Risk-aware Business Process Modeling Method</w:t>
               </w:r>
@@ -6766,350 +6766,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic literature review of sustainable repair shops</w:t>
+                <w:t xml:space="preserve">PERFORMANCE EVALUATION OF CENTRALIZED MAINTENANCE WORKSHOP IN THE CIRCULAR ECONOMY CONTEXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Akbari Haghighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2020 - 4th International Conference on Control, Automation and Diagnosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM 2020 - 13th International Conference on Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033322v1</w:t>
+                <w:t xml:space="preserve">hal-03033348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCE EVALUATION OF CENTRALIZED MAINTENANCE WORKSHOP IN THE CIRCULAR ECONOMY CONTEXT</w:t>
+                <w:t xml:space="preserve">Systematic literature review of sustainable repair shops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Arsène Djeunang Mezafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Akbari Haghighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2020 - 13th International Conference on Modeling, Optimization and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAD 2020 - 4th International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD49821.2020.9260527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033348v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation in degraded mode of sterilization services</w:t>
+                <w:t xml:space="preserve">Logistics for Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barkaoui Houssem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Stochastic Models of Manufacturing and Service Operations (SMMSO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Goslar, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Logistics and Supply Chain Management, LOGISTIQUA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056360v1</w:t>
+                <w:t xml:space="preserve">hal-02147636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-planning In Home Healthcare: A Decomposition Approach To Minimize Idle Times For Workers While Ensuring Continuity Of Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7128,145 +7102,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 2019 - 9th Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistics for Healthcare</w:t>
+                <w:t xml:space="preserve">Simulation in degraded mode of sterilization services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkaoui Houssem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Logistics and Supply Chain Management, LOGISTIQUA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montreuil, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Stochastic Models of Manufacturing and Service Operations (SMMSO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Goslar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147636v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial subcases of the home health care routing and scheduling problem with ﬁxed services</w:t>
               </w:r>
@@ -7341,230 +7341,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking patients' wishes into account for daily planning in the Home Health Care contex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Scale Definition for an Integrated Performance Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Syrine Roufaida Ait Haddadene</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Manuel Taboada Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1010-1015</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905416v1</w:t>
+                <w:t xml:space="preserve">hal-01892086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scale Definition for an Integrated Performance Indicator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking patients' wishes into account for daily planning in the Home Health Care contex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Manuel Taboada Rodriguez</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Roufaida Ait Haddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1010-1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892086v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity of care in home services: a client-centered heuristic for the home health care routing and scheduling problem</w:t>
               </w:r>
@@ -7734,230 +7734,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning in Home Health Care Structures:A literature review</w:t>
+                <w:t xml:space="preserve">A decision-making tool for the calculation of a robust planning for Home Service employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied El Hajri</w:t>
+                <w:t xml:space="preserve">Pierre Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Radureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.4654-4659</w:t>
+              <w:t xml:space="preserve">Third International Conference on Health Care Systems Engineering (HCSE), Florence, Italie. 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Florence, Italy. pp.167-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576258v1</w:t>
+                <w:t xml:space="preserve">hal-01576252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-making tool for the calculation of a robust planning for Home Service employees</w:t>
+                <w:t xml:space="preserve">Planning in Home Health Care Structures:A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gruau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Radureau</w:t>
+                <w:t xml:space="preserve">Zied El Hajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Health Care Systems Engineering (HCSE), Florence, Italie. 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Florence, Italy. pp.167-177</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.4654-4659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576252v1</w:t>
+                <w:t xml:space="preserve">hal-01576258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation Tool to Assess the Performance of Production Systems in Degraded Mode</w:t>
               </w:r>
@@ -8038,51 +8038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-objective Model for Home Service Assignment and Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied El Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8265,360 +8265,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
+                <w:t xml:space="preserve">A Discrete Event Simulation Model for the Admission of Patients to a Home Care Rehabilitation Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Maroufkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanzarone Ettore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castelnovo Cecily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Conference on Health Care Systems Engineering (HCSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon, May 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437942v1</w:t>
+                <w:t xml:space="preserve">hal-01242660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov chain model for home-healthcare admission control policy evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Augusto</w:t>
+                <w:t xml:space="preserve">Improving the Management of an Emergency Call Service by Combining Process Mining and Discrete Event Simulation Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Stochastic Models of Manufacturing and Service Operations (SMMSO 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.535-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242661v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Event Simulation Model for the Admission of Patients to a Home Care Rehabilitation Service</w:t>
+                <w:t xml:space="preserve">A Markov chain model for home-healthcare admission control policy evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azadeh Maroufkhani</w:t>
+                <w:t xml:space="preserve">Eloi Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanzarone Ettore</w:t>
+                <w:t xml:space="preserve">Vincent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castelnovo Cecily</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Health Care Systems Engineering (HCSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lyon, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th Conference on Stochastic Models of Manufacturing and Service Operations (SMMSO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242660v1</w:t>
+                <w:t xml:space="preserve">hal-01242661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warehouse performance measurement: classification and mathematical expressions of indicators</w:t>
               </w:r>
@@ -8706,312 +8706,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact method of daily planning with consideration of temporal constraints to optimize the patient's satisfaction in the home health care context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode exacte de planification quotidienne avec prise en compte de contraintes temporelles afin d'optimiser la satisfaction du patient dans le cadre de l'hospitalisation à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Thiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istanbul / Turkey, Oct 2014, Istanbul Turkey. pp.1382 - 1395</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242657v1</w:t>
+                <w:t xml:space="preserve">hal-00946448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode exacte de planification quotidienne avec prise en compte de contraintes temporelles afin d'optimiser la satisfaction du patient dans le cadre de l'hospitalisation à domicile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Thiard</w:t>
+                <w:t xml:space="preserve">Conversion of a Risk model into a Petri Net Model for simulation and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Negrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946448v1</w:t>
+                <w:t xml:space="preserve">hal-00993729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of a Risk model into a Petri Net Model for simulation and analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
+                <w:t xml:space="preserve">Exact method of daily planning with consideration of temporal constraints to optimize the patient's satisfaction in the home health care context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Wrocław, Poland</w:t>
+              <w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul / Turkey, Oct 2014, Istanbul Turkey. pp.1382 - 1395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993729v1</w:t>
+                <w:t xml:space="preserve">hal-01242657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative entre les structures de maintien et de soins à domicile de trois pays européens (la France, la Suisse et l'Italie)</w:t>
               </w:r>
@@ -9099,381 +9099,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évaluation des performances en mode dégradé d'un service de stérilisation hospitalière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Negrichi</w:t>
+                <w:t xml:space="preserve">Organizational logic models based on a literature review to improve the quality of care for fragile persons at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny-Pamela Tupayachy-Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS, JDJN MACS 2013, Strasbourg, 09-10 juillet 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874697v1</w:t>
+                <w:t xml:space="preserve">hal-00874511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational logic models based on a literature review to improve the quality of care for fragile persons at home</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization between human resources in Home Health Care context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozkan Can Erdem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.10</w:t>
+              <w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Milano, Italy. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874511v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization between human resources in Home Health Care context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une évaluation des performances en mode dégradé d'un service de stérilisation hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Negrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ozkan Can Erdem</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Health Care Systems Engineering (HCSE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Milano, Italy. pp.13</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS, JDJN MACS 2013, Strasbourg, 09-10 juillet 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874505v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic re-scheduling for home health care vehicle routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Operational Research Applied to Health Services, ORAHS'13, Istambul, Turkey, 7-12 July 2013-Koc University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9669,122 +9669,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of centralized maintenance workshop by using Queuing Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
+                <w:t xml:space="preserve">A semi-online algorthm for optimizing the pre-disinfection duration of medical devices in a hospital sterilization service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Gascard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Maintenance Engineering, Services and Technology AMEST' 2012,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Seville, Spain. pp.120-127</w:t>
+              <w:t xml:space="preserve">MOSIM 2012 - 9th International Conference of Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787542v1</w:t>
+                <w:t xml:space="preserve">hal-00730531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk analysis in sterilization services: A first step towards a generic model of risk</w:t>
               </w:r>
@@ -9859,135 +9872,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-online algorthm for optimizing the pre-disinfection duration of medical devices in a hospital sterilization service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onur Ozturk</w:t>
+                <w:t xml:space="preserve">Performance evaluation of centralized maintenance workshop by using Queuing Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gascard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2012 - 9th International Conference of Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p</w:t>
+              <w:t xml:space="preserve">Advanced Maintenance Engineering, Services and Technology AMEST' 2012,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Seville, Spain. pp.120-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730531v1</w:t>
+                <w:t xml:space="preserve">hal-00787542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal bin-packing algorithm to minimize the number of washing cycles in a hostipal sterilization service.</w:t>
               </w:r>
@@ -10075,351 +10075,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Online Algorithm for minimizing the Pre-disinfection Excess Time of Medical Devices in Hospital Sterilization Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onur Ozturk</w:t>
+                <w:t xml:space="preserve">Scheduling of an engine assembly workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Collardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011 - 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.I-311</w:t>
+              <w:t xml:space="preserve">IESM 2011, International conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677271v1</w:t>
+                <w:t xml:space="preserve">hal-00580026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queueing analysis of the production of sterile medical devices by means of a hybrid model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Matzka</w:t>
+                <w:t xml:space="preserve">An Online Algorithm for minimizing the Pre-disinfection Excess Time of Medical Devices in Hospital Sterilization Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kai Furmans</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Stochastic Models of Manufacturing and Service Operations Conference, May 28th - June 2nd 2011, Kuşadası, İzmir, Turkey (SMMO 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">ROADEF 2011 - 12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.I-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580030v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of an engine assembly workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
+                <w:t xml:space="preserve">Queueing analysis of the production of sterile medical devices by means of a hybrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Matzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Collardey</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Furmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2011, International conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France. pp.8</w:t>
+              <w:t xml:space="preserve">8th Stochastic Models of Manufacturing and Service Operations Conference, May 28th - June 2nd 2011, Kuşadası, İzmir, Turkey (SMMO 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580026v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of chemotherapy at home systems using discrete-event simulation</w:t>
               </w:r>
@@ -10710,168 +10710,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation inhabitant behaviour to manage energy at home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation d'un système de chimiothérapie à domicile piloté par un centre de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Binh Le</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Performance Simulation Association (IBPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Moret sur Loire, France. pp.9-10</w:t>
+              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM'10) - May 10-12, 2010 - Hammamet - Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637174v1</w:t>
+                <w:t xml:space="preserve">hal-00580018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makespan minimization with job splitting on a single parallel batching machine for washing operations of hospital sterilization services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10913,165 +10896,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMS 2010 - 12th International Workshop on Project Management and Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Tours, France. pp.315-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un système de chimiothérapie à domicile piloté par un centre de coordination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">Simulation inhabitant behaviour to manage energy at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Binh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha Kashif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation (MOSIM'10) - May 10-12, 2010 - Hammamet - Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.8</w:t>
+              <w:t xml:space="preserve">Building Performance Simulation Association (IBPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Moret sur Loire, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580018v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Makespan of Washing Operations Of Medical Devices in Hospital Sterilization Services</w:t>
               </w:r>
@@ -11254,239 +11254,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du temps moyen d'attente des dispositifs médicaux à l'étape de lavage d'un service de stérilisation hospitalier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onur Ozturk</w:t>
+                <w:t xml:space="preserve">Care Network Coordination for Chemotherapy at Home: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2010 - Conférence Francophone Gestion et Ingénierie des SystèmEs Hospitaliers (GISEH'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.235-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572460v1</w:t>
+                <w:t xml:space="preserve">hal-01055988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care Network Coordination for Chemotherapy at Home: A Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">Minimisation du temps moyen d'attente des dispositifs médicaux à l'étape de lavage d'un service de stérilisation hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GISEH 2010 - Conférence Francophone Gestion et Ingénierie des SystèmEs Hospitaliers (GISEH'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01055988v1</w:t>
+                <w:t xml:space="preserve">hal-00572460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and configuration of a care network for chemotherapy at home</w:t>
               </w:r>
@@ -11561,151 +11561,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed integer linear programming framework for optimizing the makespan of washing operations in hospital sterilization services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+                <w:t xml:space="preserve">Planning production with sizing of human resources in automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gourguechon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORAHS 2009 - 35th International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">42nd CIRP Conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385635v1</w:t>
+                <w:t xml:space="preserve">hal-00385261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic model for the performance evaluation of centralized sterilization services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11734,165 +11734,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMSO 2009 - Conference on Stochastich Models of Manufacturing and Service Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Ostuni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning production with sizing of human resources in automotive industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Fakhfakh</w:t>
+                <w:t xml:space="preserve">A mixed integer linear programming framework for optimizing the makespan of washing operations in hospital sterilization services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ozturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gourguechon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd CIRP Conference on Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.6</w:t>
+              <w:t xml:space="preserve">ORAHS 2009 - 35th International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385261v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the performance of some centralized sterilization services using a generic simulation model</w:t>
               </w:r>
@@ -12062,506 +12062,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of stochastic models for modelling of patient flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
+                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bistorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Saint Etienne, France. pp.10</w:t>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186588v1</w:t>
+                <w:t xml:space="preserve">hal-00345540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d'information pour la prise en charge de patients à domicile : Besoins, Usages et Verrous</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elyes Lamine</w:t>
+                <w:t xml:space="preserve">Etat de l'art sur la télésurveillance du comportement d'une personne âgée vivant seule dans un habitat intelligent pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.201</w:t>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345498v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art sur la télésurveillance du comportement d'une personne âgée vivant seule dans un habitat intelligent pour la santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gouin</w:t>
+                <w:t xml:space="preserve">Les systèmes d'information pour la prise en charge de patients à domicile : Besoins, Usages et Verrous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.175</w:t>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345464v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cordier</w:t>
+                <w:t xml:space="preserve">A survey of stochastic models for modelling of patient flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Ngo Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
+              <w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Saint Etienne, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345540v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Smart Home for elders - A tool for automatic recognition of activities of daily living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2008 - 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12919,90 +12919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Smart Home - Towards an assistant tool for automatic assessment of the dependence of elders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2007 - 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. FrP2D4.3 - pp.3807, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13062,51 +13062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Simeu-Abazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Knotek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on cost effective automation in Networked Product Development and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13226,90 +13226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat Intelligent pour la Santé - Vers un outil d'aide à l'évaluation automatique de la dépendance d'une personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoa Binh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JD-JN-MACS 2007 - 2èmes Journées Doctorales/Journées Nationales MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.JD 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13626,204 +13626,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Heijunka Kanban system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unified framework for describing the dynamics of pull control policies with batch production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Furmans</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IAR/ICD Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373074v1</w:t>
+                <w:t xml:space="preserve">hal-00372990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework for describing the dynamics of pull control policies with batch production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a Heijunka Kanban system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bollon</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Furmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">20th IAR/ICD Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372990v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and properties of generalized Kanban controlled assembly systems</w:t>
               </w:r>
@@ -15204,51 +15204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Simeu-Abazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Ars&#232;ne Djeunang Mezafack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i2.4265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thenarasu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rameshkumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Anbuudayasankar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2238084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Franzino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0775" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2002965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Goodarzian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiman Ghasemi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasseri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwab057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Negrichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1237788" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francielly Hedler Staudt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1030466" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gascard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-03-2013-0025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-012-9210-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93994431EFB4C4D315EB9ADE83811C0615CE51F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.641358" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Matzka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Knotek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.11.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVHZCM5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bollon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903413678" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Binh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2007.26.01.670" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Ngo Cong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouhadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rezae Elyatoo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Bonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Davin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05602802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mabrook" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Kouakep Tchouma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.096" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babouchkine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92471-2_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ferreira Machado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Morosini Frazzon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mosadeghidogaheh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510294v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Grari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553723" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush Zahmatkesh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Roxard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lam Pham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Quan Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152381" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152379" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152406" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Collomb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362580v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardoso Guimar&#227;es" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176180v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenfant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818452v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Loffredo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghati Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robcis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Affonso De Carvalho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03760674v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Arsene DJEUNANG MEZAFACK" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804067" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9854037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Akbari Haghighi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260527" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056360v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkaoui Houssem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147636v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905416v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Roufaida Ait Haddadene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905397v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Daadaa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576258v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied El Hajri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242661v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Duchaussoy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242660v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Maroufkhani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castelnovo Cecily" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lemmouchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874511v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny-Pamela Tupayachy-Quispe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874505v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Can Erdem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874689v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874620v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Stoll" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730531v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580030v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fakhfakh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Collardey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580028v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677282v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555029v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Binh Le" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugdale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555031v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580018v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538393v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572460v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_28" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980466v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385266v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385263v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345545v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345498v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Arbaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345464v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345552v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649914" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345522v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Reymondon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pellet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345507v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188439v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schleyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186989v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353161" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185486v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385573v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186448v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112836v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083411v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Pham" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373074v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matzka" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furmans" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbiti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amghar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303364v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9085.ch15" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718273v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/chapter-epub/10.1002/9781119987420.ch15" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch15" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055016v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02095713v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033457v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Macgregor Smith" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Tempelmeier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tolio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993841v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Anguezomo Mezui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diop" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528227v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda &#214;zden" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Berbig" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Simeu-Abazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Ars&#232;ne Djeunang Mezafack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i2.4265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04206538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106408" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thenarasu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rameshkumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Anbuudayasankar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2238084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03713929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Rifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHTM.2022.123579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Franzino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0775" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.2002965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Goodarzian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiman Ghasemi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasseri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwab057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Negrichi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1237788" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.165.0321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francielly Hedler Staudt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1030466" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gascard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-03-2013-0025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-012-9210-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93994431EFB4C4D315EB9ADE83811C0615CE51F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.641358" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Matzka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Furmans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bollon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903413678" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Knotek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVHZCM5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2007.26.01.670" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Binh Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Ngo Cong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540010004331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591438v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouhadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Kouakep Tchouma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babouchkine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92471-2_4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.096" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05602802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mabrook" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rezae Elyatoo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Bonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Davin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236112v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ferreira Machado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Morosini Frazzon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mosadeghidogaheh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510294v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Grari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553723" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush Zahmatkesh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Roxard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lam Pham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Quan Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152381" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152379" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152406" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Collomb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362580v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardoso Guimar&#227;es" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177043v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926248v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015253" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176180v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenfant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818452v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Loffredo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghati Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robcis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Affonso De Carvalho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03760674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775453v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9854037" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Arsene DJEUNANG MEZAFACK" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804067" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Akbari Haghighi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Radureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033322v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260527" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.104" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056360v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkaoui Houssem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892086v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905416v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Roufaida Ait Haddadene" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870940v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905397v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Daadaa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576252v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied El Hajri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242660v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Maroufkhani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castelnovo Cecily" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_50" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Duchaussoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augusto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993729v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lemmouchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874511v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny-Pamela Tupayachy-Quispe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874505v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Can Erdem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874697v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874689v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874620v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Stoll" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730524v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Seb&#337;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fakhfakh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Collardey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580028v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677282v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555029v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580018v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555031v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637174v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Binh Le" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugdale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538393v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055988v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_28" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572460v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980466v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385261v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gourguechon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385266v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385635v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385263v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345545v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345464v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345498v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Arbaoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186588v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345552v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649914" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345522v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Reymondon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pellet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345507v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188439v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schleyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186989v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353161" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185486v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385573v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186448v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112836v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083411v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Pham" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372990v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matzka" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furmans" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sbiti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amghar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028774v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zillus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303364v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9085.ch15" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718273v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/chapter-epub/10.1002/9781119987420.ch15" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch15" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03722843v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1850" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902614.ch1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055016v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02095713v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033457v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Macgregor Smith" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Tempelmeier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Tolio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993841v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Anguezomo Mezui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diop" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528227v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda &#214;zden" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Berbig" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>