--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -908,295 +908,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Immune Constituents in Blood and Bronchoalveolar Lavage Allows Identification of an Immune Signature of Severe Asthma in Children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Blanche Guillon</w:t>
+                <w:t xml:space="preserve">IL-33 Enhances IFNγ and TNFα Production by Human MAIT Cells: A New Pro-Th1 Effect of IL-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Azzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Machavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.700521⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.10602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327837v1</w:t>
+                <w:t xml:space="preserve">hal-03365084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-33 Enhances IFNγ and TNFα Production by Human MAIT Cells: A New Pro-Th1 Effect of IL-33</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Azzout</w:t>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Immune Constituents in Blood and Bronchoalveolar Lavage Allows Identification of an Immune Signature of Severe Asthma in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Abou-Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dietrich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alix Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221910602⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1071-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.700521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365084v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Dimensional Single-Cell Analysis Reveals iNKT Cell Developmental Trajectories and Effector Fate Decision</w:t>
               </w:r>
@@ -1701,51 +1701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a MAIT-17–high phenotype in children with severe asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lezmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola Abou-Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,51 +1765,51 @@
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Machavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 144 (6), pp.1714-1716.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaci.2019.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4758,411 +4758,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-inflammatory environment dictates the IL-17-producing capacity of human invariant NKT cells.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IL-1 and IL-23 mediate early IL-17A production in pulmonary inflammation leading to late fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coffre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Herbeuval J.P.</w:t>
+                <w:t xml:space="preserve">Paméla Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592076v1</w:t>
+                <w:t xml:space="preserve">hal-00739655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-17-producing invariant NKT cells in lymphoid organs are recent thymic emigrants identified by neuropilin-1 expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Herbelin</w:t>
+                <w:t xml:space="preserve">Pro-inflammatory environment dictates the IL-17-producing capacity of human invariant NKT cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreira-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbeuval J.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 118, pp.2993-3002</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186, pp.5758-5765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610271v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-1 and IL-23 mediate early IL-17A production in pulmonary inflammation leading to late fibrosis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paméla Gasse</w:t>
+                <w:t xml:space="preserve">IL-17-producing invariant NKT cells in lymphoid organs are recent thymic emigrants identified by neuropilin-1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Milpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Riteau</w:t>
+                <w:t xml:space="preserve">A. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
+                <w:t xml:space="preserve">S. Diem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+                <w:t xml:space="preserve">B. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118, pp.2993-3002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739655v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of invariant natural killer T cells in human paracoccinioidomycosis</w:t>
               </w:r>
@@ -5509,264 +5509,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00528619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphocytes iNKT et asthme: de la souris à l'homme.</w:t>
+                <w:t xml:space="preserve">IL-17 and HIV pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pham Thi</w:t>
+                <w:t xml:space="preserve">L. Campillo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Elbim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M.C. Leite de Moraes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50, pp.102-105</w:t>
+              <w:t xml:space="preserve">European Cytokine Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.222-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473103v1</w:t>
+                <w:t xml:space="preserve">hal-00519696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-17 and HIV pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lymphocytes iNKT et asthme: de la souris à l'homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pham Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Campillo-Gimenez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.C. Leite de Moraes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Cytokine Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21, pp.222-225</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.102-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519696v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIDS progression is associated with the emergence of IL-17-producing cells early after simian immunodeficiency virus infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Campillo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Cumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,661 +6485,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of invariant NKT cells by toll-like receptor 9-stimulated dendritic cells requires type I interferon and charged glycosphingolipids.</w:t>
+                <w:t xml:space="preserve">Activation of invariant NKT cells requires type interferon and charged glycosphingolipid(s).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Mallevaey</w:t>
+                <w:t xml:space="preserve">T. Mallevaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneliese O Speak</w:t>
+                <w:t xml:space="preserve">Speak A.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Torres</w:t>
+                <w:t xml:space="preserve">D. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Fontaine</w:t>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 27 (4), pp.597-609. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 27, pp.597-609</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00317178v1</w:t>
+                <w:t xml:space="preserve">hal-00172575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary infection of C57BL/6 mice with Plasmodium Yoelii induces a heterogeneous response of NKT cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of invariant NKT cells by toll-like receptor 9-stimulated dendritic cells requires type I interferon and charged glycosphingolipids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mallevaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Soulard</w:t>
+                <w:t xml:space="preserve">Anneliese O Speak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roland</w:t>
+                <w:t xml:space="preserve">David Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Leite-De-Moraes</w:t>
+                <w:t xml:space="preserve">Josette Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.597-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2007.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135738v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00317178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an IL-17-producing NK1.1 neg iNKT cell population involved in airway neutrophilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.L. Michel</w:t>
+                <w:t xml:space="preserve">Primary infection of C57BL/6 mice with Plasmodium Yoelii induces a heterogeneous response of NKT cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Castro-Keller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paget</w:t>
+                <w:t xml:space="preserve">J. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fugio</w:t>
+                <w:t xml:space="preserve">C. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Trottein</w:t>
+                <w:t xml:space="preserve">A.C. Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leite-De-Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Exp. Med.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 204, pp.995-1001</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.2511-2522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135759v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant and noninvariant natural killer T cells exert opposite regulatory functions on the immune response during murine schistosomiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mallevaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+                <w:t xml:space="preserve">L. Breuilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castro-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.2171-2180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of invariant NKT cells requires type interferon and charged glycosphingolipid(s).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of an IL-17-producing NK1.1 neg iNKT cell population involved in airway neutrophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Castro-Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speak A.O.</w:t>
+                <w:t xml:space="preserve">M. Fugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+                <w:t xml:space="preserve">F. Trottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27, pp.597-609</w:t>
+              <w:t xml:space="preserve">J. Exp. Med.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204, pp.995-1001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172575v1</w:t>
+                <w:t xml:space="preserve">hal-00135759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an IL-17-producing NK1.1(neg) iNKT cell population involved in airway neutrophilia.</w:t>
               </w:r>
@@ -7253,381 +7253,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Natural killer T cells in bronchial asthma.</w:t>
+                <w:t xml:space="preserve">Enhanced frequency of immunoregulatory invariant natural killer T cells in the airways of children with asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pham-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leite de Moraes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scheinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 354, pp.2613-2615</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 117, pp.217-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081852v1</w:t>
+                <w:t xml:space="preserve">hal-00018769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of invariant NKT cells by the helminth parasite schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mallevaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Faveeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 176, pp.2476-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.176.4.2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced frequency of immunoregulatory invariant natural killer T cells in the airways of children with asthma</w:t>
+                <w:t xml:space="preserve">Invariant Natural killer T cells in bronchial asthma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pham-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Scheinmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Leite de Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 117, pp.217-218</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 354, pp.2613-2615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018769v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-4-dependent innate collaboration between iNKT cells and B-1 B cells controls adaptative contact sensitivity</w:t>
               </w:r>
@@ -7738,90 +7738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of invariant natural killer T cells by the helminth parasite Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mallevaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faveeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7857,286 +7857,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR dependent IL-4 production by iNKT cells to initiate contact sensitivity in vivo</w:t>
+                <w:t xml:space="preserve">Alpha-galactosylceramide-induced iNKT cells suppress experimental allergic asthma in sensitized mice: role of IFN-gamma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul a Askenase</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Leite-De-Moraes</w:t>
+                <w:t xml:space="preserve">Patricia Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Lisbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Diem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roongapinun</w:t>
+                <w:t xml:space="preserve">Sukit Roongapinun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (10), pp.2793-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.200535268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013791v1</w:t>
+                <w:t xml:space="preserve">hal-02682186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-galactosylceramide-induced iNKT cells suppress experimental allergic asthma in sensitized mice: role of IFN-gamma.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Hachem</w:t>
+                <w:t xml:space="preserve">TLR dependent IL-4 production by iNKT cells to initiate contact sensitivity in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul a Askenase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Itakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Leite-De-Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Lisbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sukit Roongapinun</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roongapinun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 175, pp.6390-6401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682186v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8576,51 +8576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histamine, immune cells and autoimmunity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leite de Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8662,51 +8662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the natural killer T lymphocytes in Th2 responses during allergic asthma and helminth parasitic diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mallevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8714,51 +8714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faveeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leite de Moraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capron M., Trottein F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites in allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, Karger, pp.113-127, 2006, Chem. Immunol. Allergy, 978-3-8055-7974-2. </w:t>
@@ -9115,51 +9115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiali Fu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dietrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Bellon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Attailia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adq7985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Cuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sokal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandenberghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adl1997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machavoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gastineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910602" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133858v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Perrine Foray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pecquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Chatenoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.595003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou Taam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou-Taam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.700521" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Amat Herbozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Bogard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Belo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soussan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Minet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.133880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Russo Victor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-020-08784-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.08.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia De&#8208;oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Sgnotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Inoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludimila Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13393" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lozza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura-Alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Domaszewska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lage Crespo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Streata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47350-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Belkadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Victor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Allali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rignault-Bricard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2017.11.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01766" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rignault-Bricard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machavoine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mecheri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hermine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schneider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santar&#233;m" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a P&#233;rez-Cabezas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Macedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00710" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Massot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646313" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Moreira-Teixeira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cartery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105422" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Mars" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087717" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ohnmacht" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302089" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite de Moraes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1390032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leite de Moraes M." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dy M." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M.L." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leite de Moraes M.C." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Florsheim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rundqvist" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spinozzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubio M.T." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreira-Teixeira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouilli&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milpied" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resende" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbeuval J.P." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539577v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumeunier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van L. Pham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad I. Arshad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rauch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041332" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mesnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rafat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandermeersch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cathelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herbelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Gasse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vacher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023185" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Batista V." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad M.I." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rauch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Julia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00528619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Mouly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chopin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20092153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham Thi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Leite de Moraes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519696v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elbim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaunders" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456459v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cumont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kared" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thieblemont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Moraes M. Leite" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657816v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtsu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin L Thurmond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.182.3.1233" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Keller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008040433" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356427v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Keller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mendes-Da-Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Castro Keller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lochner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneider" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806472105" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317178v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mallevaey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese O Speak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2007.08.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135738v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gruner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135759v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Keller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fugio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trottein" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143295v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallevaey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breuilh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speak A.O." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Fujio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061551" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham-Thi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leite de Moraes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085717v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Zanetta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.4.2476" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018769v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bourgeois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheinmann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczepanik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itakura" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisbonne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018148v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zanetta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faveeuw" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013791v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a Askenase" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Lisbonne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roongapinun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682186v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hachem" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukit Roongapinun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535268" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845015v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539737v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallevey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000088884" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiali Fu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dietrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Bellon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Attailia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adq7985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Cuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sokal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandenberghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adl1997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machavoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gastineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910602" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133858v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Perrine Foray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pecquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Chatenoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.595003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou Taam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou-Taam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.700521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Amat Herbozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Bogard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Belo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soussan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Minet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.133880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Russo Victor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-020-08784-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.08.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia De&#8208;oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Sgnotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Inoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludimila Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13393" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lozza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura-Alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Domaszewska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lage Crespo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Streata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47350-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Belkadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Victor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Allali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rignault-Bricard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2017.11.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01766" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rignault-Bricard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machavoine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mecheri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hermine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schneider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santar&#233;m" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a P&#233;rez-Cabezas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Macedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00710" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Massot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646313" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Moreira-Teixeira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cartery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105422" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Mars" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087717" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ohnmacht" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302089" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite de Moraes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1390032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leite de Moraes M." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dy M." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M.L." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leite de Moraes M.C." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Florsheim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rundqvist" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spinozzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubio M.T." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreira-Teixeira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouilli&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milpied" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resende" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbeuval J.P." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539577v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumeunier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van L. Pham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad I. Arshad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rauch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041332" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mesnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rafat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandermeersch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cathelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739655v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Gasse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vacher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023185" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herbelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Batista V." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad M.I." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rauch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Julia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00528619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Mouly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chopin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20092153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elbim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Leite de Moraes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaunders" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham Thi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456459v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cumont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kared" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thieblemont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Moraes M. Leite" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657816v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtsu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin L Thurmond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.182.3.1233" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Keller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008040433" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356427v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Keller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mendes-Da-Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Castro Keller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lochner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneider" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806472105" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172575v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallevaey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speak A.O." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317178v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mallevaey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese O Speak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2007.08.017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gruner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breuilh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Keller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135759v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fugio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trottein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Fujio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061551" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham-Thi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bourgeois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheinmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085717v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Zanetta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.4.2476" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081852v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leite de Moraes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczepanik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itakura" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisbonne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018148v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zanetta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faveeuw" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hachem" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Lisbonne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukit Roongapinun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535268" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a Askenase" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roongapinun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845015v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539737v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallevey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000088884" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>