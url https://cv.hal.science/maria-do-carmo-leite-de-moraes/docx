--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -506,697 +506,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-33 Enhances IFNγ and TNFα Production by Human MAIT Cells: A New Pro-Th1 Effect of IL-33</w:t>
+                <w:t xml:space="preserve">Immune signatures distinguish frequent from non-frequent exacerbators among children with severe asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Azzout</w:t>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Abou Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dietrich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alix Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221910602⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (7), pp.2261-2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254812v1</w:t>
+                <w:t xml:space="preserve">hal-03133856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-4 and IL-17 are required for house dust mite-driven airway hyperresponsiveness in autoimmune diabetes-prone non obese diabetic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Perrine Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Perrine Foray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Dietrich</w:t>
+                <w:t xml:space="preserve">François Machavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Chatenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2020.595003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune signatures distinguish frequent from non-frequent exacerbators among children with severe asthma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-33 Enhances IFNγ and TNFα Production by Human MAIT Cells: A New Pro-Th1 Effect of IL-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Azzout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Machavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Grauso</w:t>
+                <w:t xml:space="preserve">Pauline Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rola Abou Taam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Dietrich</w:t>
+                <w:t xml:space="preserve">Alix Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (7), pp.2261-2264. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.10602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.14759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133856v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-33 Enhances IFNγ and TNFα Production by Human MAIT Cells: A New Pro-Th1 Effect of IL-33</w:t>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Immune Constituents in Blood and Bronchoalveolar Lavage Allows Identification of an Immune Signature of Severe Asthma in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Azzout</w:t>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Abou-Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dietrich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alix Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221910602⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1071-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.700521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365084v1</w:t>
+                <w:t xml:space="preserve">hal-03327837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Immune Constituents in Blood and Bronchoalveolar Lavage Allows Identification of an Immune Signature of Severe Asthma in Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-33 Enhances IFNγ and TNFα Production by Human MAIT Cells: A New Pro-Th1 Effect of IL-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Azzout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Machavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Dietrich</w:t>
+                <w:t xml:space="preserve">Pauline Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.10602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.700521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03327837v1</w:t>
+                <w:t xml:space="preserve">hal-03365084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Dimensional Single-Cell Analysis Reveals iNKT Cell Developmental Trajectories and Effector Fate Decision</w:t>
               </w:r>
@@ -1701,90 +1701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a MAIT-17–high phenotype in children with severe asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lezmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola Abou-Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Machavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 144 (6), pp.1714-1716.e6. </w:t>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Machavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefferson Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Machavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rignault-Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,77 +2367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating IL-17-producing mucosal-associated invariant T cells (MAIT) are associated with symptoms in children with asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lezmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola Abou Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Chatenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4240,286 +4240,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOD mice contain an elevated frequency of iNKT17 cells: implications in type 1 diabetes</w:t>
+                <w:t xml:space="preserve">The Toll-Like receptor 7 agonist R848 alleviates allergic inflammation by targeting invariant natural killer T cells to produce IFN-gamma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Simoni</w:t>
+                <w:t xml:space="preserve">F. Grela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gautron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Beaudoin</w:t>
+                <w:t xml:space="preserve">A. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
+                <w:t xml:space="preserve">E. Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van L. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186, pp.284-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190801v1</w:t>
+                <w:t xml:space="preserve">hal-00539577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Toll-Like receptor 7 agonist R848 alleviates allergic inflammation by targeting invariant natural killer T cells to produce IFN-gamma.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NOD mice contain an elevated frequency of iNKT17 cells: implications in type 1 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aumeunier</w:t>
+                <w:t xml:space="preserve">Yannick Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bardel</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van L. Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Bourgeois</w:t>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (12), pp.3574-3585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201141751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539577v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NKT cells are required to induce high IL-33 expression in hepatocytes during ConA-induced acute hepatitis.</w:t>
               </w:r>
@@ -4758,411 +4758,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-1 and IL-23 mediate early IL-17A production in pulmonary inflammation leading to late fibrosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pro-inflammatory environment dictates the IL-17-producing capacity of human invariant NKT cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreira-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paméla Gasse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+                <w:t xml:space="preserve">M. Coffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbeuval J.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186, pp.5758-5765</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739655v1</w:t>
+                <w:t xml:space="preserve">hal-00592076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-inflammatory environment dictates the IL-17-producing capacity of human invariant NKT cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herbeuval J.P.</w:t>
+                <w:t xml:space="preserve">IL-17-producing invariant NKT cells in lymphoid organs are recent thymic emigrants identified by neuropilin-1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Milpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 186, pp.5758-5765</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118, pp.2993-3002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592076v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-17-producing invariant NKT cells in lymphoid organs are recent thymic emigrants identified by neuropilin-1 expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Milpied</w:t>
+                <w:t xml:space="preserve">IL-1 and IL-23 mediate early IL-17A production in pulmonary inflammation leading to late fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Renand</w:t>
+                <w:t xml:space="preserve">Nicolas Riteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Diem</w:t>
+                <w:t xml:space="preserve">Rachel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Massot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Herbelin</w:t>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610271v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of invariant natural killer T cells in human paracoccinioidomycosis</w:t>
               </w:r>
@@ -5509,264 +5509,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00528619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-17 and HIV pathogenesis</w:t>
+                <w:t xml:space="preserve">Lymphocytes iNKT et asthme: de la souris à l'homme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Campillo-Gimenez</w:t>
+                <w:t xml:space="preserve">N. Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Elbim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.C. Leite de Moraes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Cytokine Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21, pp.222-225</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.102-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519696v1</w:t>
+                <w:t xml:space="preserve">hal-00473103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphocytes iNKT et asthme: de la souris à l'homme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-17 and HIV pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Campillo-Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elbim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Leite de Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pham Thi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Zaunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50, pp.102-105</w:t>
+              <w:t xml:space="preserve">European Cytokine Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.222-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473103v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIDS progression is associated with the emergence of IL-17-producing cells early after simian immunodeficiency virus infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Campillo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Cumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,454 +6485,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of invariant NKT cells requires type interferon and charged glycosphingolipid(s).</w:t>
+                <w:t xml:space="preserve">Activation of invariant NKT cells by toll-like receptor 9-stimulated dendritic cells requires type I interferon and charged glycosphingolipids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mallevaey</w:t>
+                <w:t xml:space="preserve">Thierry Mallevaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speak A.O.</w:t>
+                <w:t xml:space="preserve">Anneliese O Speak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Torres</w:t>
+                <w:t xml:space="preserve">David Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+                <w:t xml:space="preserve">Josette Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 27, pp.597-609</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.597-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2007.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172575v1</w:t>
+                <w:t xml:space="preserve">hal-00317178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of invariant NKT cells by toll-like receptor 9-stimulated dendritic cells requires type I interferon and charged glycosphingolipids.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary infection of C57BL/6 mice with Plasmodium Yoelii induces a heterogeneous response of NKT cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneliese O Speak</w:t>
+                <w:t xml:space="preserve">V. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Torres</w:t>
+                <w:t xml:space="preserve">J. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Fontaine</w:t>
+                <w:t xml:space="preserve">C. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leite-De-Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.2511-2522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00317178v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary infection of C57BL/6 mice with Plasmodium Yoelii induces a heterogeneous response of NKT cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Soulard</w:t>
+                <w:t xml:space="preserve">Activation of invariant NKT cells requires type interferon and charged glycosphingolipid(s).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roland</w:t>
+                <w:t xml:space="preserve">T. Mallevaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sellier</w:t>
+                <w:t xml:space="preserve">Speak A.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Gruner</w:t>
+                <w:t xml:space="preserve">D. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leite-De-Moraes</w:t>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.2511-2522</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.597-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135738v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant and noninvariant natural killer T cells exert opposite regulatory functions on the immune response during murine schistosomiasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mallevaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Breuilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7384,90 +7384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of invariant NKT cells by the helminth parasite schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mallevaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Faveeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7738,90 +7738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of invariant natural killer T cells by the helminth parasite Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mallevaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faveeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9115,51 +9115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiali Fu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dietrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Bellon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Attailia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adq7985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Cuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sokal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandenberghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adl1997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machavoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gastineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910602" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133858v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Perrine Foray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pecquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Chatenoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.595003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou Taam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou-Taam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.700521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Amat Herbozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Bogard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Belo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soussan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Minet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.133880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Russo Victor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-020-08784-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.08.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia De&#8208;oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Sgnotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Inoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludimila Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13393" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lozza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura-Alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Domaszewska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lage Crespo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Streata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47350-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Belkadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Victor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Allali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rignault-Bricard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2017.11.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01766" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rignault-Bricard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machavoine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mecheri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hermine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schneider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santar&#233;m" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a P&#233;rez-Cabezas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Macedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00710" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Massot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646313" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Moreira-Teixeira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cartery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105422" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Mars" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087717" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ohnmacht" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302089" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite de Moraes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1390032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leite de Moraes M." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dy M." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M.L." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leite de Moraes M.C." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Florsheim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rundqvist" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spinozzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubio M.T." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreira-Teixeira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouilli&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milpied" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resende" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbeuval J.P." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539577v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grela" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumeunier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van L. Pham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad I. Arshad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rauch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041332" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mesnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rafat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandermeersch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cathelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739655v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Gasse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vacher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023185" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herbelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Batista V." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad M.I." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rauch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Julia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00528619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Mouly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chopin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20092153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elbim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Leite de Moraes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaunders" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham Thi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456459v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cumont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kared" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thieblemont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Moraes M. Leite" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657816v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtsu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin L Thurmond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.182.3.1233" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Keller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008040433" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356427v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Keller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mendes-Da-Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Castro Keller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lochner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneider" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806472105" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172575v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallevaey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speak A.O." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317178v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mallevaey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese O Speak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torres" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2007.08.017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gruner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breuilh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Keller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135759v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fugio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trottein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Fujio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061551" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham-Thi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bourgeois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheinmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085717v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Zanetta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.4.2476" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081852v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leite de Moraes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczepanik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itakura" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisbonne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018148v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zanetta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faveeuw" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hachem" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Lisbonne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukit Roongapinun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535268" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a Askenase" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roongapinun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845015v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539737v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallevey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000088884" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiali Fu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dietrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Bellon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Attailia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adq7985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Cuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sokal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandenberghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adl1997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou Taam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14759" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133858v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Perrine Foray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pecquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machavoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Chatenoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.595003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gastineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bottier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910602" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Abou-Taam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.700521" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Amat Herbozo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Bogard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.108116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Belo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soussan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Minet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.133880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Russo Victor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lezmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-020-08784-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.08.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia De&#8208;oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Sgnotto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Inoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludimila Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13393" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lozza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura-Alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Domaszewska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lage Crespo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Streata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47350-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Belkadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Victor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13618" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Allali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rignault-Bricard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2017.11.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01766" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rignault-Bricard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machavoine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mecheri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hermine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schneider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santar&#233;m" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Pereira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a P&#233;rez-Cabezas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Macedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00710" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lenoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Massot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Diem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646313" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cathelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Moreira-Teixeira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cartery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105422" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Mars" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087717" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Ohnmacht" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302089" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite de Moraes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1390032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leite de Moraes M." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dy M." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M.L." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leite de Moraes M.C." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Florsheim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rundqvist" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spinozzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubio M.T." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreira-Teixeira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouilli&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milpied" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Resende" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devergne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbeuval J.P." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539577v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aumeunier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van L. Pham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad I. Arshad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rauch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041332" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mesnard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rafat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandermeersch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cathelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herbelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Gasse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vacher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023185" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Batista V." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshad M.I." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rauch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Helgoualc'H" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Julia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00528619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Mouly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chopin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20092153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham Thi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Leite de Moraes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519696v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elbim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaunders" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456459v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cumont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kared" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thieblemont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Moraes M. Leite" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657816v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ohtsu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin L Thurmond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.182.3.1233" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Keller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008040433" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356427v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Keller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mendes-Da-Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Castro Keller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lochner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneider" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806472105" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317178v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mallevaey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese O Speak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Torres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Fontaine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2007.08.017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135738v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gruner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leite-De-Moraes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172575v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallevaey" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speak A.O." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breuilh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castro-Keller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135759v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fugio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trottein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Fujio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trottein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20061551" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham-Thi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bourgeois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheinmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085717v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Zanetta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveeuw" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.4.2476" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081852v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leite de Moraes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczepanik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Itakura" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisbonne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018148v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zanetta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faveeuw" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682186v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hachem" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Lisbonne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukit Roongapinun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200535268" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul a Askenase" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roongapinun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845015v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539737v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallevey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000088884" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>