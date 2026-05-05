--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -520,977 +520,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum deposition of high-quality thin films displaying spin transition near room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bistable Microelectromechanical System Actuated by Spin-Crossover Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Manrique-Juárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Shalabaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (18), pp.4419-4425. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (28), pp.8074-8078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7tc00999b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201702739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946383v1</w:t>
+                <w:t xml:space="preserve">hal-01687804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bistable Microelectromechanical System Actuated by Spin-Crossover Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unprecedented size effect on the phase stability of molecular thin films displaying a spin transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Shalabaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Mikolasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Manrique-Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Dolores Manrique-Juárez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Cacheux</w:t>
+                <w:t xml:space="preserve">Alin-Ciprian Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201702739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (45), pp.25617-25621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b10124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687804v1</w:t>
+                <w:t xml:space="preserve">hal-01946384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented size effect on the phase stability of molecular thin films displaying a spin transition</w:t>
+                <w:t xml:space="preserve">Vacuum deposition of high-quality thin films displaying spin transition near room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Shalabaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mirko Mikolasek</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Manrique-Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin-Ciprian Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (45), pp.25617-25621. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (18), pp.4419-4425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b10124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7tc00999b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946384v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Switching Coupled to Molecular Spin-States in Large-Area Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microelectromechanical systems integrating molecular spin crossover actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Manrique-Juárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Lefter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rat</w:t>
+                <w:t xml:space="preserve">Daisuke Saya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Sánchez Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos M. Quintero</w:t>
+                <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201601420⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (6), pp.061903/1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4960766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471630v1</w:t>
+                <w:t xml:space="preserve">hal-01687800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectromechanical systems integrating molecular spin crossover actuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+                <w:t xml:space="preserve">In situ AFM imaging of microstructural changes associated with the spin transition in Fe(Htrz)(2)(Trz) (Bf(4)) nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Manrique-Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Saya</w:t>
+                <w:t xml:space="preserve">Edna M. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séguy</w:t>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (6), pp.061903/1-5. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.537/1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4960766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma9070537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687800v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ AFM imaging of microstructural changes associated with the spin transition in Fe(Htrz)(2)(Trz) (Bf(4)) nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Dolores Manrique-Juarez</w:t>
+                <w:t xml:space="preserve">Switchable molecule-based materials for micro- and nanoscale actuating applications: Achievements and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Manrique-Juárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iurii Suleimanov</w:t>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edna M. Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gábor Molnár</w:t>
+                <w:t xml:space="preserve">Quintero Pinzon Carlos Mario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 308, pp.395 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2015.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma9070537⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934974v1</w:t>
+                <w:t xml:space="preserve">hal-01687805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable molecule-based materials for micro- and nanoscale actuating applications: Achievements and prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Current Switching Coupled to Molecular Spin-States in Large-Area Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Lefter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sánchez Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Dolores Manrique-Juárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Quintero Pinzon Carlos Mario</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2015.04.005⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (34), pp. 7508-7514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201601420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687805v1</w:t>
+                <w:t xml:space="preserve">hal-01471630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2078,51 +2078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. </w:t>
@@ -2432,51 +2432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Manrique-Juarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Shepherd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b05347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801970" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Ciprian Bas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc00999b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Manrique-Ju&#225;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cacheux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702739" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lefter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201601420" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna M. Hernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9070537" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintero Pinzon Carlos Mario" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.04.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGCHXZF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03951363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052563" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Shanmugam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03424049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trolier-Mckinstry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Molnar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994294" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01914945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30244" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Manrique-Juarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Shepherd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b05347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801970" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Manrique-Ju&#225;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cacheux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201702739" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Ciprian Bas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tc00999b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960766" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna M. Hernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9070537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintero Pinzon Carlos Mario" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.04.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGCHXZF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lefter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201601420" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03951363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Libaude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052563" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Iglesias Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Shanmugam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03424049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trolier-Mckinstry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Molnar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01816366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994294" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01914945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30244" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>