--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -556,207 +556,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une anthropologie de la politique des Capitales européennes de la Culture vue des « marges ». Ethnographie comparée des cas de GeNova04, Marseille-Provence 2013 et Matera-Basilicata 2019</w:t>
+                <w:t xml:space="preserve">Entre terrain et pratique des politiques publiques : une transmission de connaissances à double sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.529-544. </w:t>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.203.0529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/teth.3043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858056v1</w:t>
+                <w:t xml:space="preserve">hal-05322652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre terrain et pratique des politiques publiques : une transmission de connaissances à double sens</w:t>
+                <w:t xml:space="preserve">Une anthropologie de la politique des Capitales européennes de la Culture vue des « marges ». Ethnographie comparée des cas de GeNova04, Marseille-Provence 2013 et Matera-Basilicata 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains/Théories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.529-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/teth.3043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.203.0529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322652v1</w:t>
+                <w:t xml:space="preserve">hal-03858056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeNova04 : la fabrique d’un nouveau patrimoine identitaire à Gênes</w:t>
+                <w:t xml:space="preserve">GeNova04 : la fabrique d'un nouveau patrimoine identitaire à Gênes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
@@ -766,75 +766,75 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/culturemusees.2845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254221v1</w:t>
+                <w:t xml:space="preserve">hal-02614250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeNova04 : la fabrique d'un nouveau patrimoine identitaire à Gênes</w:t>
+                <w:t xml:space="preserve">GeNova04 : la fabrique d’un nouveau patrimoine identitaire à Gênes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
@@ -844,51 +844,51 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/culturemusees.2845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614250v1</w:t>
+                <w:t xml:space="preserve">hal-03254221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming Places, Changing Deities: Spatial and Symbolic Negotiation in Marseille</w:t>
               </w:r>
@@ -1891,298 +1891,298 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reimagining Europe through culture: the legacy and prospects of the ECoC programme at a crossroads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La traversée : un monde de liens à part dans le champ des études migratoires ? Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Demetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thomas Bisiani; Sonia Prestamburgo; Adriano Venudo. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Belguidoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture and city. Learning from European Capitals of Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUT - Edizioni Università di Trieste, 2025, 978-88-5511-621-3</w:t>
+              <w:t xml:space="preserve">La Méditerranée traversée Récits et figures sensibles de la mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, https://presses-universitaires.univ-amu.fr/fr/actualites/mediterranee-traversee, 2025, 9791032005569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248657v1</w:t>
+                <w:t xml:space="preserve">hal-05089975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traversée : un monde de liens à part dans le champ des études migratoires ? Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constance de Gourcy</w:t>
+                <w:t xml:space="preserve">Déclinaisons méditerranéennes de la traversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance De Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaire de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Méditerranée traversée Récits et figures sensibles de la mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, https://presses-universitaires.univ-amu.fr/fr/actualites/mediterranee-traversee, 2025, 9791032005569</w:t>
+              <w:t xml:space="preserve">La Méditerranée traversée. Récits et figures sensibles de la mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Sociétés contemporaines, 9791032005569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089975v1</w:t>
+                <w:t xml:space="preserve">hal-05089986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclinaisons méditerranéennes de la traversée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reimagining Europe through culture: the legacy and prospects of the ECoC programme at a crossroads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaire de Provence. </w:t>
+              <w:t xml:space="preserve">Thomas Bisiani; Sonia Prestamburgo; Adriano Venudo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Méditerranée traversée. Récits et figures sensibles de la mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2025, Sociétés contemporaines, 9791032005569</w:t>
+              <w:t xml:space="preserve">Architecture and city. Learning from European Capitals of Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUT - Edizioni Università di Trieste, 2025, 978-88-5511-621-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089986v1</w:t>
+                <w:t xml:space="preserve">hal-05248657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3149,51 +3149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BC47EF4"/>
+    <w:nsid w:val="DDE16691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3380,51 +3380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-elena-buslacchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2087-1669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dutel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Tiaso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122bn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pina Usai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2612-0496/12129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0529" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2845" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04439331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lo Schiavo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mobilio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Goffredo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fox" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Pavlova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05090925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EHES0730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-elena-buslacchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2087-1669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dutel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Tiaso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122bn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pina Usai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2612-0496/12129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0529" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2845" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04439331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lo Schiavo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mobilio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Goffredo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fox" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Pavlova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05090925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EHES0730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>