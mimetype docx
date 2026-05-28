--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,3094 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3043 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Elena Buslacchi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">post-doctorante à L'Observatoire des publics et des pratiques de la culture MESRI/AMU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-elena-buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2087-1669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.it/citations?user=DYkhffgAAAAJ&hl=it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeune chercheure en sociologie de la culture à MESOPOLHIS, UMR 7064</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Anthropologie sociale et historique à l'EHESS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Centre Norbert Elias et à l'Université de Gênes (Italie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rallier les arts et les sports ou « les muscles et la pensée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Tiaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/122bn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui fait la fête ? Ethnographie de la fabrication et de la réception des reconstitutions historiques du Nord-Ouest italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 43 (2), pp.155-182. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.043.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute ville Capitale. L’essaimage des Capitales européennes de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Marketing Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Creative Approach to the Port-City Relationship: the Case of Zones Portuaires in Genoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pina Usai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Creative Practices in Cities and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2612-0496/12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre terrain et pratique des politiques publiques : une transmission de connaissances à double sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie de la politique des Capitales européennes de la Culture vue des « marges ». Ethnographie comparée des cas de GeNova04, Marseille-Provence 2013 et Matera-Basilicata 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.529-544. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.203.0529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeNova04 : la fabrique d'un nouveau patrimoine identitaire à Gênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.61-86. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.2845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeNova04 : la fabrique d’un nouveau patrimoine identitaire à Gênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.61-86. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.2845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Places, Changing Deities: Spatial and Symbolic Negotiation in Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanities - Journal of Urban Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, art, culture et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Sizorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches Sciences Sociales Sports et Corps (Université de Toulouse); Equipe Santé, éducation, situations de handicap (Université de Montpellier); Equipe Apsy-V (Université de Nîmes), Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Border Narratives in European Capitals of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNeECC Annual Conference 2025 Cultural bridging : European territories and cultural metamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNeECC, Oct 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traversée sensible : vers une socio-histoire de l'absence en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création "en exil" : art, justice et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adélie Chevée, Melissa Moralli, 2024, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation dans l'enquête : regards croisés sur la recherche-action dans le paysage culturel marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ullauri Lloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Particip'Arc, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture scientifique, technique et industrielle à l’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément De Belsunce, Dec 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le front de mer marseillais. Esquisses d’une transformation traversée, vécue et imaginée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ullauri Lloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing from memories - ANR CORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Guelton; Teriitutea QUESNOT; Aurélie HERBET; Sophie MARIANI-ROUSSET; Xavier BOISSARIE; Antida GAZZOLA, Sep 2023, Sorbonne Université (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South from elsewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASA MED Workshop - Crossing the divide: Exploring Mediterranean places across Mediterranean, European and Middle Eastern Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASA, Oct 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance, implication et co-construction. Les modes de la participation dans deux Capitales européennes de la culture : Marseille-Provence2013 et Matera-Basilicata2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VILLES EN SCÈNE, SÉMINAIRE #01: PARTICIPATION DES HABITANTS ET ACTEURS DU TERRITOIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magali Sizorn; Marine Cordier; Françoise Lucchini; Alice Sohier; Cristina S. Algarra, Dec 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la participation des publics à la lumière du voisinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ullauri Lloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de Muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée traversée Récits et figures sensibles de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Belguidoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance De Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Demetriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. 2025, 9791032005569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclinaisons méditerranéennes de la traversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance De Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaire de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée traversée. Récits et figures sensibles de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2025, Sociétés contemporaines, 9791032005569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traversée : un monde de liens à part dans le champ des études migratoires ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Demetriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Belguidoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée traversée Récits et figures sensibles de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, https://presses-universitaires.univ-amu.fr/fr/actualites/mediterranee-traversee, 2025, 9791032005569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining Europe through culture: the legacy and prospects of the ECoC programme at a crossroads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Bisiani; Sonia Prestamburgo; Adriano Venudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and city. Learning from European Capitals of Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUT - Edizioni Università di Trieste, 2025, 978-88-5511-621-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Demetriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Belguidoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée traversée. Récits et figures sensibles de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.5-18, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée des Civilisations de l’Europe et de la Méditerranée (MuCEM) à Marseille : succès et controverses autour d’un équipement culturel de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées d'art et développement territorail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-198, 2015, 2753542074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits et fabrique des territoires portuaires. Trois questions à Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accesso per tutti? Politiche culturali per la prima infanzia in Europa: diritti, governance, pratiche e misurazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Lo Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ullauri Lloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Friche la Belle-de-Mai : une scène culturelle ouverte… mais à quel(s) public(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ullauri Lloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-post evaluation of the 2019 European Capitals of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mobilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Goffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assya Pavlova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitali di quale cultura ? : l'impatto sociale dei grandi eventi, da GeNova04 a MP2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Social Anthropology and ethnology. EHESS (École des Hautes Études en Sciences Sociales); Università degli studi di Genova, 2016. Italian. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016EHES0730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05090925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Utopia - Musée 2123 (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ullauri Lloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Buslacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3149,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDE16691"/>
+    <w:nsid w:val="D030F9D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3380,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-elena-buslacchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2087-1669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dutel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Tiaso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122bn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pina Usai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2612-0496/12129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0529" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2845" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516625v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04439331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lo Schiavo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mobilio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Goffredo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fox" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Pavlova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05090925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EHES0730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-elena-buslacchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2087-1669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.it/citations?user=DYkhffgAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248674v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dutel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Tiaso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122bn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322662v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pina Usai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2612-0496/12129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0529" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2845" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cordier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04439331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance De Gourcy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Demetriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lo Schiavo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mobilio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Goffredo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fox" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Pavlova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05090925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EHES0730" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>