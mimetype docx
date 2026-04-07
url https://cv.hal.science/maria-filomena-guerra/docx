--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Filomena Guerra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold leaf tesserae. Tracing the origins of gold using synchrotron-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Radtke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138 (2), pp.127. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03638-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assay and refining of gold in the post medieval Islamic world: Potential and reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Cowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54841/hm.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Study of Overlooked Bronze Age and Iron Age Goldwork from Northwest Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalla / Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/metalla.v26.2022.i1.3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into Bronze Age goldwork from northern Portugal. Bracelets, spirals and torcs from the region of Vila Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103477. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On gold recycling. A physicochemical point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of Bronze Age goldwork from Northwest Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103117. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simbolismo de las narigueras peruanas y aproximación a su manufactura durante el Periodo Intermedio Temprano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vetter parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.109-133. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.10543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and calculation of X-ray K-shell transition yields for comprehensive data libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pessanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.3123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbology of Peruvian nose ornaments (narigueras) and a first approach to their manufacturing process during the Early Intermediate Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vetter parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.109-133. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.10543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When gold stops glittering: corrosion mechanisms of René Lalique's Art Nouveau jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (6), pp.1216-1222. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9JA00028C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to the New Kingdom. Analytical study of Queen Ahhotep's gold jewellery (17th Dynasty of Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pages-Camagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensiones: Early Iron Age gold in Celtic Europe: society, technology and archaeometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos de Prehistoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (1), pp.178-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small gold bells and miniature keros: An approach to understanding the technologies and alloys employed in Pre-Columbian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Delaveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Oscar Encuentra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.967-977. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical approaches to gold and silver work, an overview: Searching for technologies, tracing routes, attempting to preserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/psr-2018-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of the Middle Kingdom group of gold jewellery from tomb 124 at Riqqa, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (6), pp.586-596. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.3026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the art of René Lalique with XRF and Raman spectroscopy – Technological innovation in jewellery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the constituent elements on the corrosion mechanisms of silver alloys in sulphide environments: the case of sterling silver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda C. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexandra Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (45), pp.28564-28572. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ra02330h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los tupus y estatuillas de plata inka: una aproximación a sus aleaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La orfebrería en los Andes en la época inca (siglos XV-XVI), 46 (1), pp.171-192. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inca silver figurine at National Museums Scotland: Technological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inca figurines from the Ethnologisches Museum in Berlin: an analytical study of some typical and atypical productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reinholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.221-252. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio tecnológico de las estatuillas antropomorfas y de los tupus miniatura del hallazgo de Paucartambo (Cusco, Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Sierra Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.151-170. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or votif des Muiscas. Art et technologie en Colombie préhispanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inca figurines of the musée du quai Branly - Jacques Chirac: typological variety and production chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.193-219. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age and Iron Age gold torcs and earrings from the Iberian Atlantic façade: a non-invasive multi-analytical approach to the characterisation of the alloys and the corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.2628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold from the tomb of Scribe Beri: a comparative analytical approach to the New Kingdom gold grave goods from Riqqa (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (3), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-9699-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Roman and Byzantine mosaic opaque “glass-ceramics” tesserae (5th-9th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery of a young Egyptian girl: Middle Kingdom goldwork from Haraga tomb 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (2), pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary alloys in Iron Age Armorica (Finistère, France): The singular case of the Osismi tribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Abollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 377, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of silver alloys in sulphide environments: a multianalytical approach for surface characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corregidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (57), pp.51856-51863. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA05845K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Dispersive X-Ray Fluorescence (D 2 XRF) based on an Energy Dispersive pnCCD detector for the detection of platinum in gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Buzanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Guilherme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2015.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass and gold: Analyses of 4th–12th centuries Levantine mosaic tesserae. A contribution to technological and chronological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Verità</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.158-171. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Dispersive X-Ray Fluorescence (D 2 XRF) based on an Energy Dispersive pnCCD detector for the detection of platinum in gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Buzanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Guilherme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2015.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los aros de plata de Patagonia septentrional: aportes de la colección Henry de la Vaulx (1896) sobre forma, tecnología y metalurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chungará (Arica) - Revista de Antropología Chilena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (2), pp.331-345. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/s0717-73562016005000011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMOSPHERIC CORROSION OF PATINATED SILVERWORK: A CONSERVATION CHALLENGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexandra Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosão e Protecção de Materiais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.15 - 19. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19228/j.cpm.2016.35.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast mapping of gold jewellery from ancient Egypt with PIXE: Searching for hard-solders and PGE inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.279-286. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.04.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical approach to gold in Ancient Egypt: Studies on provenance and corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.75-82. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric corrosion in museum context. The case of the Treasure Room of the Museu Nacional de Arqueologia, Lisbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosão e Protecção de Materiais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), pp.73-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of radiation physics in the study and authentication of ancient gold work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp.356-361. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldwork in Ancient Egypt: workshop practices at Qurneh in the 2nd Intermediate Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.219-226. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of radiation physics in the study and authentication of ancient gold work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp.356-361. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nuclear microprobes in the study of technology, provenance and corrosion of cultural heritage: The case of gold and silver items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306, pp.227-231. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2012.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nuclear microprobes in the study of technology, provenance and corrosion of cultural heritage: The case of gold and silver items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306, pp.227-231. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2012.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Great Wall: Gold of the Silk Roads and the First Empire of the Steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (3), pp.1650-1656. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac3025416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolomitic marble from Thasos at the Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Coquinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John J Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/arc.2013.e14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earrings of Pancas treasure: Analytical study by X-ray based techniques – A first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306, pp.236-240. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2012.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of the first royal Egyptian heart-scarab, attributed to a Seventeenth Dynasty king, Sobekemsaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Miniaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan La Niece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marei Hacke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum Technical Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic encounters in Cuba: The technology, exchange and meaning of metals before and after Columbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Valcárcel Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Sáenz Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.439-454. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous silver jewellery of Northern Patagonia (19th century): a first analytical approach to composite objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (5), pp.342-349. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.2409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Hoard of Beçin using X-ray-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (6), pp.416-424. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.2415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Hoard of Beçin using X-ray-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (6), pp.416-424. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.2415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic encounters in Cuba: The technology, exchange and meaning of metals before and after Columbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinon-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Valcárcel Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Sáenz Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.439-454. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous silver jewellery of Northern Patagonia (19th century): a first analytical approach to composite objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (5), pp.342-349. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.2409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annular gold ornaments from western Gaulle – Archaeometallurgical aspects of the Lasgraïsses ensemble, Tarn, France (3rd century BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the early Islamic West African gold trade: coin moulds from Tadmekka, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (330), pp.1353-1368. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00062104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hoard of Beçin—non-destructive analysis of the silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-010-5627-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóias, patiches e projecto Authentico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologia.pt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe mycénienne de Kazanaki (Volos) et le mythe de la Toison d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Adrimi-Sismani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precious metals determination in ancient coins by portable ED-XRF spectroscopy with a 238Pu source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo S Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Appoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Maria Lobo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.313-318. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude analytique des techniques d’orfèvrerie Kouchane (musée national des Antiquités du Tadjikistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Vitobello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidmurod Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.177-185. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières monnaies en or frappées au Brésil : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Maria Lobo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos eduardo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.309-312. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bijoux du coffret de Maria Pia de Savoie, Reine du Portugal,fabriqués à l’atelier Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria josé Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Maranhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana isabel Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco a. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.265-270. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AURUM : Archéométrie et authenticité de l’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen et analyse in situ d’orfèvrerie en or de la tombe phénicienne de Kition (Chypre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.151-158. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern and ancient gold jewellery attributed to the Etruscans: a science-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rastrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Miccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinon-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Authentication and analysis of goldwork, 33, pp.357-364. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 17th Dynasty gold necklace from Qurneh, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.121-128. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological study of gold jewellery pieces dating from the Middle Kingdom to the New Kingdom in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Manley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie précolombienne et analyses scientifiquesLa figurine d’El Angel, une œuvre composite d’orfèvrerie de la culture La Tolita Tumaco (Équateur-Colombie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (33), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or votif des Muiscas : art et technologie en Colombie préhispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (Octobre), pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de décoration sans apport de matière par mesure optique sans contact de l’état de surface : première approche aux bijoux mérovingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Esquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the ancient goldsmith's skill and the circulation of gold in the past: the role of x-ray based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.317-327. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trace elements in gold alloys by SR-XRF at high energy at the BAMline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 266 (10), pp.2334-2338. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEOMETRY AND MUSEUMS: FIFTY YEARS OF CURIOSITY AND WONDER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (6), pp.951-967. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2008.00415.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for jewellery decorative techniques by microtopography: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esquès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie du CELAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo preliminar de algumas moedas holandesas da coleção do Museu Histórico Nacional do Rio de Janeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Arqueometria, Restauração e Conservação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouro e tesouros patrimoniais: compreender e conservar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazeta de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2/3), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE TREASURE OF GUARRAZAR: TRACING THE GOLD SUPPLIES IN THE VISIGOTHIC IBERIAN PENINSULA*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00287.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l’or antique : analyse élémentaire de bijoux et monnaies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 312-313, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses physico-chimiques des matériaux du patrimoine culturel : Objectifs, principes, méthodes et exemples d’application partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, P 3780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'inscription d'une bague de tradition romaine trouvée à Louviers (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chimie des matériaux du patrimoine culturel – Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, P3781, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00470093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chimie des matériaux du patrimoine culturel – Partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, P3780, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses physico-chimiques des matériaux du patrimoine culturel : Objectifs, principes, méthodes et exemples d’application partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, P 3781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the composition of gold and the invention of gold refining in Lydian Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Cowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Anschnitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anatolian Metal III, 18, pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting ancient gold by measuring Pt with spatially resolved high energy Sy-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (1-2), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PIXE, PIGE and PIXE-XRF combination for the analysis of the gold from the First Empire of the Steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeological and bioarchaeological studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.43-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicação de Métodos Físicos na Conservação de Bens Culturais: análise dos metais amoedáveis e sua contribuição aos estudos numismáticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Azevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim da Sociedade Numismática Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting ancient gold with proton beams of different energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226 (1-2), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2004.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold traces to trace gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (9), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2002.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of South American precious metals in Brazil at the end of the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (9), pp.1225-1236. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2004.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sous-ensemble du monnayage des Osismes identifié à partir de monnaies inédites découvertes sur l'île d'Ouessant (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Abollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Physics and archaeology: identification of the origin of gold and silver through analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicalia Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (4), pp.265-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or archéologique, une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de deux monnaies découvertes lors des fouilles d’Ouessant (Finistère) à l’étude du monnayage Osisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fibule gallo-romaine du Musée Carnavalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Éluère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold cultural heritage objects: a review of studies of provenance and manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (9), pp.1527-1537. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/14/9/305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As possibilidades de análise dos metais amoedáveis do laboratório do Centro de Investigação e de Restauro dos Museus de França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of precious metals in the Arab Empire: the case of the near and the Middle East*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 44 (4), pp.573-599. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1475-4754.t01-1-00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or de la Péninsule ibérique des invasions à la Reconquista. Circulation monétaire des Wisigoths aux rois chrétiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (1), pp.219-232. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2002.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the ART02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Archaeological Sciences Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental development of a PIXE-XRF line for objects of art and archeological finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.359-364. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Xiongnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des arts Hors - Série N° 177</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement expérimental d'une ligne PIXE-XRF pour les matériaux du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.359-364. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies cuivreuses de Pictonie et leurs technologies de fabrication : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie Almoravide : de l'Afrique à l'Espagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24 (1), pp.39-52. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2000.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ors de la Péninsule Ibérique des Visigoths aux Arabes : origine et réutilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or perse à travers l'analyse de monnayages antiques et médiévaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24 (1), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2000.986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères au type d'Alexandre : Apport analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precious Metals and Provenance Enquiries using LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-O. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.1101-1110. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.1999.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South American precious metals and the European economy: A scientific adventure in the Discoveries time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 136-138, pp.875-879. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(97)00754-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of archaeological metals. The place of XRF and PIXE in the determination of technology and provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27, pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie de Corbie (XIe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (153), pp.297-325. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.1998.2200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os vinténs de esfera: sua atribuição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco a. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta numismatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (185-201)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Villécloye (Meuse) : un ensemble de 3193 monnaies des XIe et XIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.305-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « beau morabotin », manifestation de la souveraineté et de la particularité almoravides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análises químicas não destrutivas do espólio metálico do povoado pré-histórico de Leceia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Luís Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Arqueológicos de Oeiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.61-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un trésor de fausses monnaies ducales de Savoie découvert en 1955 à Samognat (Ain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligas metálicas utilizadas em algumas moedas medievais portuguesas - 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 72, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Terreaux : l'analyse des monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des musées et monuments lyonnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1-2, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de la Louve, à Roquefort des Corbières : une officine de faux monnayeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 96, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise não destrutiva de moedas de prata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco a. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d'argent du Centre-Ouest de la Gaule. Premiers résultats d'analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hiernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (151), pp.7-27. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.1996.2082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises de l'ouest : l'apport d'une base de données à une recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 96, pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Crès de la Louve à Roquefort-des-Corbières : une officine de faux-monnayeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Solier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société dtextquoterightétudes scientifiques de ltextquoterightAude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 96, p. 71--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligas metálicas usadas em algumas moedas medievais portuguesas - 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'or monnayé ; recherche de provenance par LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1996.934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental analysis of coins and glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (6-7), pp.583-588. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0969-8043(95)00095-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse non-destructive des drachmes béotiennes. In Les comptes de Pompidas (IG VII 2426). Drachmes d'argent symmachique et drachmes de bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 119 (1), pp.25-26. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1995.1639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A necrópole tardo-romana e Medieval de Talaíde (Cascais). Caracterização e integração cultural. Análises não destrutivas do espólio metálico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Arqueológicos de Oeiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.315-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésor gaulois trouvé dans le sud de la Seine-et-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dhénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsídios para o estudo do Bronze pleno na Estremadura atlântica: análise por fluorescência de raios X de materiais metálicos do sítio das Baútas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana isabel Seruya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zephyrus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46, pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ceitis portugais (XVe - XVIe siècles) : composition des alliages utilisés et problèmes numismatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (36), pp.199-219. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.1994.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières analyses de plombs byzantins : perspectives et impasses des recherches sur leur composition métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Byzantine Sigillography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, p. 1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise por fluorescência de raios X de duas moedas e uma fivela medievais do Buraco da Moura de São Romão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana isabel Seruya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalhos de Arqueologia da EAM, A ocupação Medieval do Buraco da Moura de São Romão Lisboa, Colibri ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1, pp.162-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de l'argent du Potosi en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaceta Numismatica, Asociacio Numismatica Española, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 107 (4), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lapa do Bugio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. da Veiga Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Pinto Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Setúbal Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, IX-X (89-225)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composição elementar de dois punções metálicos da Lapa do Bugio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalhos de Arqueologia 02, Secretaria de Estado da Cultura, M.E.C., Monografia do IPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'argent du Potosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 45 (2), pp.483-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par activation neutronique des fibules d'Argentomagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauschene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fauduet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 14 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1990.885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O depósito do Bronze Final do Alqueva do Bronze Final português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Luis Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalhos de Arqueologia 02, Secretaria de Estado da Cultura, M.E.C., Monografia do IPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de dinheiros de la Ière dynastie du Portugal : nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 13 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1989.870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative elemental analysis of thick samples by XRF and PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 18 (4), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.1300180406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os métodos de análise nuclear utilizando um ciclotrão. Aplicação à numismática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 50, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ION BEAM ANALYSIS OF COPPER AND COPPER ALLOY COINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 30 (2), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.1988.tb00447.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O povoado fortificado Calcolítico do Monte da Tumba, V. Estudo do espólio metálico por fluorescência de raios X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Setúbal Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, VIII, pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo físico do espólio metálico da Necrópole de Vinha do Casão (Vilamoura-Algarve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira G.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalhos de Arqueologia 02, Secretaria de Estado da Cultura, M.E.C., Monografia do IPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise por fluorescência de raios X de 2 fragmentos metálicos provenientes do Pé da Erra (Coruche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 4, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo de ‘antoniniani’ de um tesouro de localização incerta pelo método fluorescência de raios X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardoso J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira G.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil F.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 35, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conclusion: Qurna in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-480, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery from Abydos excavated by Garstang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-295, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necklace British Museum EA3077 said to be from Thebes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Meeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan La Niece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects from excavations at Haraga, Lahun and other sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-278, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraga tomb 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-259, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egyptian gold jewellery under the SEM-EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-148, 2023, 10.17863/CAM.99681, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery in the New Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-362, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Qurna burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology &amp; Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-326, 2023, 10.17863/CAM.99684, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On beads, pendants, scarabs and chains dated to the New Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-444, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early jewellery analysed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-196, 2023, 10.17863/CAM.99681, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental analysis of goldwork with portable XRF equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinón-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-152, 2023, 10.17863/CAM.99681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corrosion of precious metals: the case of Egyptian goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-184, 2023, 10.17863/CAM.99681, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Intermediate Period goldwork from Qau and Badari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-240, 2023, 10.17863/CAM.99682, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beads and gold foils from 1st Dynasty tombs at Abydos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.206-213, 2023, 10.17863/CAM.99682, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Kingdom finger-rings with wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.404-410, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery in the Second Intermediate Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-316, 2023, 10.17863/CAM.99684, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rings for the fingers in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology &amp; Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-388, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making pennanular ear ornaments in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-385, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predynastic diadem from tomb 1730 at Abydos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Meeks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-206, 2023, 10.17863/CAM.99682, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riqqa tomb 124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold: Archaeology and science in jewellery (3500–1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research; Distributed by Oxbow Books, pp.261-266, 2023, 10.17863/CAM.99683, 978-1-913344-13-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldwork under white light and X-rays: inferring technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-141, 2023, 10.17863/CAM.99681, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold, an exceptional material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute Monographs, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-26, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Kingdom strings in the collection of the British Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Meeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan La Niece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-431, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Intermediate Period jewellery in the collection of the Petrie Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-355, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on gold: colour and workshop practices in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-130, 2023, McDonald Institute Monographs, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery bearing the names of Ahhotep and Ahmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pagès-Camagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-344, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery from tomb 296 at Riqqa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-368, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery in the Middle Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-248, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Kingdom jewellery in the collection of the Petrie Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-302, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riqqeh tomb 124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-266, 2023, McDonald Institute Monographs, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical development for the analysis of Egyptian jewellery at AGLAE: mapping hard soldered joins and PGE inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-158, 2023, 10.17863/CAM.99681, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing gold jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10.17863/CAM.99681, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research; 10.17863/CAM.99681</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-135, 2023, McDonald Institute Monographs, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery reportedly from the Royal Tomb at Amarna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-417, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger-rings supposedly from the Royal Tomb at Amarna and comparators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Meeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan La Niece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.394-404, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulation in Egypt and the cylindrical amulet from Haraga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Meeks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-286, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofrendas incas en oro y plata: estudio tecnológico de estatuillas antropomorfas y zoomorfas miniatura de la región del Cusco, Perú (chapitre 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Sierra Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vetter parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los metales en nuestra historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 366, Institut Français d'Etudes Andines; Academia Colombiana de Historia, pp.261-290, 2021, Travaux de l'IFEA, 978-612-4358è10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for technologies, tracing routes, attempting to preserve. Physicochemical approaches to gold and silver work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Sabatini, I. van der Werf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Analysis in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter, pp.307-330, 2020, 978-3-11-045641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague de la sépulture 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-105, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couteau à poignée d’or. Etude technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibules ansées asymétriques. Étude technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Truc, Marie-Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.92-94, 2019, Publications du Craham, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague de la sépulture 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-107, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accessoires : Les mordants (ou ferrets)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite boucle n°23 de la sépulture 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-143, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibules discoïdes. Description et étude technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-91, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles de ceinture. Description et étude technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-141, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites fibules ansées à tête triangulaire : Etude technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louviers (Eure) au haut Moyen Age. Découvertes anciennes et fouilles récentes de la rue du Mûrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-119, 2019, 978-2-9524032-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El trabajo de los metales preciosos en el área andina: aportes arqueométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Etudes Andines (IFEA); Université de Tarapaca; Université Bordeaux Montaigne, pp.511-528, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El trabajo de los metales preciosos en el área andino: aportes arqueométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351, pp.507-523, 2018, Travaux de l'Institut français d'études andines, ISSN 0768-424X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo fisico-quimico dun conxunto de objectos de ourivaria protohistorica da coleccion do Museo Provincial de Lugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Comendador Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A coleción de ourivaria antiga do Museo Provincial de Lugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repensando las tecnologías empleadas por los orfebres de los Andes centrales: producciones de las culturas Inca, Huari y Tiwanaku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Sierra Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Delaveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Oscar Encuentra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología, Memoria del 56-ICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.952-965, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre oro de Frías y plata de Potosí: aportes de la arqueométria a los estudios de las producciones andinas en metales preciosos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Ghezzi et L.E. Salcedo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avances recientes en datación y arqueometría en los Andes. La cooperación científica francesa en Latinoamérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nstituto Francés de Estudios Andinos (IFEA), Plural Editores, con el auspicio de Instituto de Investigaciones Arqueológicas (IDARQ)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-251, 2018, Actes &amp; Mémoires, 978-99954-1-877-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or africain : analyse et gîtes aurifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique des routes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.80-91, 2017, 978-2-330-05704-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Bronze Age gold bracelets from the Portuguese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Editorial CSIC, 2017, Bibliotheca Praehistorica Hispana, 8400102878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver-copper alloys corrosion mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda C Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. J. Bridgland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings ICOM-CC - 18th Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Council of Museums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.art. 1611, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross coins struck by Harald Bluetooth: evolution of the silver alloys and assessment on the origin of silver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King Harold's Cross Coinage. Christian Coins for the Merchants of Haithabu and the King's Soldiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southern Denmark, pp.109‐125, 2016, 8776023230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes. La contribution des méthodes archéométriques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-173, 2014, 9782813001634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Contemporaines, pp.165-178, 2014, Sciences Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Based Comparison of Imaging Methods for Visualization of Toolmarks on an Egyptian Scarab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruven Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-246, 2014, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07998-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrecadas da colecção do MNA – o Tesouro de Pancas: entre as Idades do Bronze e do Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-106, 2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des monnaies gauloises des Osismes du Cabinet des Médailles de la Bibliothèque nationale de France (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de numismatique celtique offerts à Louis-Pol Delestrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'études numismatiques et archéologiques, SÉNA,, pp.1-15, 2013, 9782952660044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torques da Colecção do Museu Nacional de Arqueologia – O torques de Codeçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinho Carla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-99, 2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonder les métaux archéologiques au synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Pascal Depaepe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie au laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions La Découverte, pp.195-206, 2013, 9782707176486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Técnicas físico-químicas aplicadas aos objetos em ouro das coleções francesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão museológica, Questões teóricas e práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-96, 2013, 978-85-402-0109-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La platería mapuche de la toldería del cacique Saygüeque. Estudio arqueométrico de aros, tupos y anillos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Nuñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Asociación Química Colombiana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise por FRX portátil de torques, braceletes e arrecadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manso M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-67, 2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoux étrusques en or : une recherche de faux et pastiches par des méthodes physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il n'y a pas d'Âge(s) pour se faire beau, la parure de Cro-Magnon à Clovis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cedarc, pp.99-107, 2013, 978-2-87149-070-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Técnicas físico-químicas aplicadas aos objectos em ouro das colecções francesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wagner Barja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão Museologica: questões teóricas e práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Câmara, pp.91-96, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braceletes ibéricos em ouro da Idade do Bronze/Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinho Carla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-102, 2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La orfebrería de Frías. Estudios preliminares de tecnologías de elaboración y aleaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Química Colombiana, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosão e conservação de objectos em liga de ouro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-94, 2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfebrería prehispánica. Estudios arqueométricos del trabajo del oro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Química Colombiana, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objetos de oro y plata sudamericanos: análisis científico no destructivo y autenticación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2011, 978-612-4072-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Gold Jewellery by PIXE and SEM–EDS: A Comparison of Ancient and Modern Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Turbanti-Memmi (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.637-641, 2011, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14678-7_93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity verification of jewellery and coinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Techniques for Cultural Heritage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.93-120, 2011, 978–92–0–114510–9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazing Dynasty 17 jewellery from Qurneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decorated Surfaces on Ancient Egyptian Objects: Technology, Deterioration and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-178, 2010, 978-1-904982-57-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the rhythm: from mind to hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vitobello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Quest for Authenticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-45, 2009, 978-0-906183-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Quest for Authenticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2009, 978-0-906183-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine de l’or de la tombe mycénienne de Kasanaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Röhrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Adrimi-Sismani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Work of Thessaly and Central Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-I, Ministère de la Culture et Université de Thessalie, pp.673-686, 2009, 978-960-89078-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise de algumas moedas antigas da colecção do Museu Histórico Nacional por espectrometria portátil de fluorescência de raios X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Appoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.L. Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. A. Appoloni, M. A. Rizzuto, N. Added eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aplicação de Métodos Físicos e Químicos ao Estudo, Caracterização e Datação em Objetos de Arte e Arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo, pp.94-100, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagues : Eude technique d’une bague en or avec inscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louviers (Eure) au haut Moyen Age. Découvertes anciennes et fouilles récentes de la rue du Mûrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-114, 2008, 978-2-9524032-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo de metais preciosos de moedas do patrimônio cultural do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Um olhar contemporâneo sobre a preservação do patrimônio cultural material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-273, 2008, 978-85-85822-09-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the role of scientific techniques applied to the study of gold jewellery decoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.A. Appoloni, M. A. Rizzuto, N. Added eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aplicação de Métodos Físicos e Químicos ao Estudo, Caracterização e Datação em Objetos de Arte e Arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Física; Universidade de São Paulo, pp.324-333, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles des tombes perturbées : Etude techniques des perles de S163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louviers (Eure) au haut Moyen Age. Découvertes anciennes et fouilles récentes de la rue du Mûrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-105, 2008, 978-2-9524032-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cimetière mérovingien sous l’église Saint-Saturnin, à Chasseneuil-sur-Bonnieure (Charente). Présentation typologique et analyses morphologiques de 3 parures féminines privilégiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Austrasie. Sociétés, économies, territoires, christianisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.415-431, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen et analyse élémentaire de bijoux étrusques de la collection Campana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bijoux de la collection Campana : de l’antique au pastiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-177, 2007, 2-904187-20-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ancient goldwork combining IBA and examination techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive Analysis and Testing of Museum Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETRUSCAN GOLD JEWELLERY: GENUINE, RESTORED OR PASTICHE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del VII Congreso Ibérico de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-84-612-8598-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bracelets articulés de la collection Campana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors antiques, Bijoux de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-117, 2006, 2-35031-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan gold jewellery pastiches of the Campana’s collection revealed by scientific analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cavallini &amp; G.E. Gigante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De re metallica: dalla produzione antica alla copia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 150, L'Erma Di Bretschneider, pp.103-128, 2006, Studia Archaeologica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments de parure Bj 517 de la collection Campana et BM1980, 2-1, 118 du British Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meeks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors antiques, Bijoux de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-119, 2006, 2-35031-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude microtopographique de la bague à cartouche Bj 1070 de la collection Campana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors antiques, Bijoux de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-114, 2006, 2-35031-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bagues à cartouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Mantova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors antiques, Bijoux de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-113, 2006, 2-35031-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking the authenticity of ancient goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Nuclear Analytical Techniques to Investigate the Authenticity of Art Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA Reports, International Atomic Energy Agency (IAEA), pp.28-32, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coins and crowns. The characterisation of the Visigothic gold in Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient gold technology: America and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-422, 2005, 84-00-08293-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coleção numismática do museu histórico nacional – em busca de condições ideais de acondicionamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restauração de Metais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Astronomia e Ciências Afins, pp.319-334, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimônio cultural em ouro e prata. As técnicas de fabricação dos objetos e a origem dos metais,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restauração de Metais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Astronomia e Ciências Afins, pp.79-102, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements fingerprinting using accelerators and ICP-MS: circulation of gold from the 6th century BC to the 12th century AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage Conservation and Environmental Impact Assessment by Non-Destructive Testing and Micro-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp.223-244, 2005, 9789058096814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Restauration (Chapitre 9.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors antiques. Bijoux de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 continents; Musée du Louvre, pp.109-119, 2005, 2-35031-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of gold in the Portuguese area from the 5th to the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient gold technology: America and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.423-431, 2005, 84-00-08293-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur le rôle et le sens de l'or dans la steppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Robcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mongolie, Le premier empire des steppes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-181, 2003, 2-7427-4395-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis in Numismatics: looking for the provenance of minted metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. M. Griesser, R. Denk, M. Griebl, R. Traum, H. Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatik &amp; Technologie: Fragen und Antworten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kunsthistorisches Museum, pp.9-24, 2003, 3-85497-074-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient gold and modern techniques: identification of gold supplies from Croesus to Moses using accelerators and ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. R. Van Grieken, K. Janssens, L. Van't Dack and G. Meersman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive Testing and Microanalysis for the Diagnostics and Conservation of the Cultural and Environmental Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp, pp.825-837, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Persian and Macedonian gold. From Croesus to Alexander the Great</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nicolet-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1043, pp.369-374, 2002, BAR International Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de monnaies françaises du XIe siècle, le problème du zinc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. B. Kluge und B. Weisser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten XII. Internationaler Numismatischer Kongress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Staatliche Museen zu Berlin, pp.876-884, 2000, 3-88609-375-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mines of Potosi: a silver Eldorado for the European economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ion beam study of art and archaerological objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Directorate-General for Research, European Communities, pp.88-94, 2000, 92-828-7652-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies du Péloponnèse de la fin de l’époque hellénistique : l'apport de l'analyse élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. B. Kluge und B. Weisser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten XII. Internationaler Numismatischer Kongress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Staatliche Museen zu Berlin, pp.300-305, 2000, 3-88609-375-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As primeiras moedas da Baía (1684-1698): tentativa de identificação das fontes de aprovisionamento do metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do I Coloquio Luso-Brasileiro de Numismática (etapa São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itaú Numismática-Museu Herulano Pires, pp.87-107, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the characterization and provenance of coins and other metalwork using XRF, PIXE and Activation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.378-416, 2000, 9780444504876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'argent dans le trimétallisme monétaire gaulois : le cas du Centre-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-O. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hiernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. B. Kluge und B. Weisser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten XII. Internationaler Numismatischer Kongress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Staatliche Museen zu Berlin, pp.425-430, 2000, 3-88609-375-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As moedas ditas de calaim da Índia Portuguesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. A.F.C. Magro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do I Congresso Luso-Brasileiro de Numismática/ V Congresso Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, pp.109-116, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frappe de la monnaie d'or à l'époque de l'expansion musulmane et les mines d'or de l'ouest de l'Afrique : l’apport analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. B. Kluge und B. Weisser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten XII. Internationaler Numismatischer Kongress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Staatliche Museen zu Berlin, pp.1264-1274, 2000, 3-88609-375-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Em busca da origem do ouro dos Visigodos através dos seus elementos traço</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem ao Professor Mario Gomes Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Sintra, pp.223-251, 2000, 9729056161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A report on the composition of a gold bead from Gao (GAD 96 A 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanism, Archaeology and Trade, Further Observations on the Gao Region (Mali)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 829, 2000, BAR International Series, 1841711233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ouro da India colonial: uma primeira tentativa de caracterização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. A.F.C. Magro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do I Congresso Luso-Brasileiro de Numismática/ V Congresso Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, pp.89-108, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the characterisation and provenance of coins and other metalwork using XRF, PIXE and Activation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation in Art and Archeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.378-416, 2000, 0-444-50487-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliage des monnaies de bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières et technologie de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diffusion de Boccard, pp.195-206, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gold from Ghana and the Muslim expansion. A scientific enquiry into the Middle Ages using ICP-MS combined with a UV laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series (792), pp.262-270, 1999, 841710083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As tecnologias de fabrico das ligas amoedáveis e a proveniência dos metais amoedados: perspectivas abertas pelas novas técnicas de análise elementar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. A.F.C. Magro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas du IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Numismática, pp.369-402, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of archaeological ceramics and glass samples by micro-PIXE and LA-ICP-MS methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Elekes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á.Z. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hungarian Academy of Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Nuclear Research Annual Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-47, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O numerário em ouro e prata de D. Afonso Henriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. A.F.C. Magro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas du IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Numismática, pp.189-204, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam activation analysis with a cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.15-34, 1998, 0-901-405-29-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moeda almorávida: estudo do título e caracterização do metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. A.F.C. Magro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas du IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Numismática, pp.145-168, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse appliquées à la Numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Survey of Numismatic Research 1990-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Publication 13, International Association of Professional Numismatists, pp.825-830, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières analyses de plombs byzantins : perspectives et impasses des recherches sur leur composition métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Byzantine Sigillography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-18, 1993, 0-88402-218-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of the silver from Potosi in the 16th century Spanish coinage: a new analytical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Scientific Techniques to Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monograph 9, Oxbow Books, Oxford, pp.28-35, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of the silver from Potosi in the 16th century european coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds. E. Pernicka and G. A. Wagner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry '90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Verlag, pp.11-18, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produções metalúrgicas do Bronze Final do Cabeço do Castro de São Romão, Seia: uma primeira análise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Fabião</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Senna-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do Colóquio Arqueológico de Viseu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colecção Ser e Estar (2), pp.235-248, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacto metálico recolhido na Casa da Orca Cunha Baixa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Senna-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do Colóquio Arqueológico de Viseu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colecção Ser e Estar (2), pp.61-63, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Neutron Activation Analysis of Archaeological Artifacts using a Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed; R. M. Farquhar, R. G. V. Hancock and L. A. Pavlish. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th INTERNATIONAL ARCHAEOMETRY SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, Archaeometry Laboratory, pp.262-268, 1988, 0-921956-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of Portuguese &amp;quot;dinheiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. M. Gomes Marques, D. M. Metcalf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Medieval Coinage in the Iberian Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.343-372, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição para o estudo dos Espadins de Dom Afonso V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigo A.F.T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.T. da Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do III Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Numismático, pp.25-38, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinon-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McDonald Institute for Archaeological Research, University of Cambridge. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute Monographs, 497+xxv pp., In press, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Dizier « la Tuilerie » (Haute-Marne) : trois sépultures d’élite du VIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ahü-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Baillif-Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2019, Publications du CRAHAM | Série antique et médiévale, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La orfebrería de los Andes en la época inca (siglos XV-XVI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chimie des matériaux archéologiques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 9782813001924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des matériaux culturels et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.237, 2015, Sciences archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Characterization of Tajikistan Golden Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Vitobello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utkur Mirsaidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidmurod Bobomulloev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delta Print, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louviers (Eure) au haut Moyen Age, découvertes anciennes et fouilles récentes du cimetière de la rue du Mûrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'archéologie mérovingienne, 336 p., 2008, Mémoires de l'Association française d'archéologie mérovingienne XVIII, 2-9524032-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseneuil-sur-Bonnieure: une nécropole mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Poitou-Charentes. Maison des Associations de Chasseneuil-sur-Bonnieure, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, patrimoine culturel et datation par le carbone 14 par spectrométrie de masse par accélérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (265)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological study of votive gold figurines from the Colombian Eastern Cordillera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vartanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Robcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InArt - 4th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université / CNRS, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egyptian jewellery in gold: puzzling practices in early periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of gold at Abydos in the Middle Kingdom: analysis of gold leaf and gold jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InArt − 4th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université / CNRS, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Colour to Nanolayers: Corrosion in Egyptian Gold Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference for Science of Ancient Egyptian materials and technology (SAEMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, Nov 2017, Le Caire, Egypt. pp.211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific revisit of ancient Egyptian gold technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Jewellery Historians Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Jewellery Historians, Sep 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When alloy meets chronology. Bronze Age gold alloys from Northern Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Superior Técnico, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the two sides of the coins: Coin analyses to understand jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, Apr 2022, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of gold and silver under the Wari in the Cusco region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sierra Palomino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Superior Técnico, May 2022, Lisbonne (PT), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Pt in gold Byzantine tesserae: towards provenance and chronology with synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Reinholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InArt - 4th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université / CNRS, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategias analíticas para el estudio de orfebrería prehistórica de diversas tradiciones, entre el Atlántico y el Mediterráneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Latinoamericano de Arqueometría, Arte y Conservación del Patrimonio Cultural (CLASMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dirección Nacional de Innovación, Ciencia y Tecnología, Ministerio de Educación y Cultura, Oct 2022, San José de Mayo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Analysis (IBA) techniques – CH meets functional materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Applications of Radiation Science and Technology (ICARST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA - Agence internationale de l'énergie atomique, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldwork versus analysis: more questions than answers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From ore to final use: understanding gold as a material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museum Cardiff, Mar 2022, Cardiff (Wales), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfèvrerie égyptienne de l'époque de Toutânkhamon. Est-elle inaltérable ? Un regard physico-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du complexe moléculaire aux nanoparticules d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Or-Nano, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The goldworking of Riqqa, Egypt: Analysis and comparison between the 12th and 18th Dynasty,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Science for Ancient Egyptian Materials and Technologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, Nov 2017, Le Caire, Egypt. pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El trabajo de los metales preciosos en los Andes: una investigación fisicoquímica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometría y ciencias de la conservación de patrimonio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dirección Desconcentrada de Cultura de Cusco, Aug 2021, Cusco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie des artefacts : des savoir-faire à la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques au Top</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8167- Orient &amp; Méditerranée, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plume et le masque : un cas d’orfèvrerie Tiahuanaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiahuanaco 1903. Travaux récents sur la mission française en Amérique du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, musée du quai Branly-Jacques Chira, Jun 2020, Paris (communication invitée, congrès annulé covid), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’objets dorés : une question d’épaisseur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dorure SFIIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section française de l'institut international de conservation, Apr 2020, Paris (communication acceptée, congrès annulé covid), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or et physicochimie : sur les traces de l'or africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'or africain, maillons d'une chaîne e problème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - Histoire et archéologie des mondes africains, May 2020, Paris (communication invité, congrés annulé covid), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orfèvrerie du déclin. Étude technologique de pièces en or de la XIIe à la XVIIIe dynastie égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée de Rencontres en Archéométrie de l’Ifao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'archéologie orientale, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfèvrerie et physico-chimie : nouveaux regards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires MONARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MONARIS, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologías orfebres de los Andes centrales: culturas Inca, Huari y Tiwanaku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sierra Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Encuentra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Congress of Americanists (ICA56)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Salamanca, Jul 2018, Salamanca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colour of gold in the Bronze Age: Egypt versus Mycenae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Prehistoric gold: the big picture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museums Scotland, Sep 2018, Edimbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repensando las tecnologías empleadas por los orfebres de los Andes centrales: producciones de las culturas Inca, Huari y Tiwanaku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sierra Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Delaveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Oscar Encuentra Bardina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56 Congreso Internacional de Americanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Salamanque, España. pp.952-965, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14201/0AQ0251_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of gold at el-Riqqa (12th and 18th Dynasties)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maitland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAEMT - Science for Ancient Egyptian Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'archéologie orientale, Nov 2017, Le Caire (Egypt), Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfebrería andina: ¿Para qué sirven las técnicas fisicoquímicas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASMAC 2017 - Latinamerican Symposium of Physics and Chemistry in Archaeology, Art and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones Arqueológicas, Antropológicas y Administración de Tiwanaku, Jul 2017, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldwork: material, colour or shine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychromie vor- und frühgeschichtlicher Metallarbeiten – Technische Vielfalt und kulturelle Bedeutung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netzwerks Archäologisch-Historisches Metallhandwerk in Frankfurt am Main, May 2017, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio tecnológico de estatuillas incas de ofrenda en oro y plata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaveris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASMAC 2017 - Latinamerican Symposium of Physics and Chemistry in Archaeology, Art and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Archaeological, Anthropological and Administrative Research Centre of Tiwanaku (CIAAAT), Jul 2017, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las narigueras bimetálicas del intermedio temprano (200 a.c. – 600 d.c.) del norte del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vetter Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASMAC 2017 - Latinamerican Symposium of Physics and Chemistry in Archaeology, Art and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Archaeological, Anthropological and Administrative Research Centre of Tiwanaku (CIAAAT), Jul 2017, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver-copper alloys corrosion mechanisms – new perspectives for the conservation assessment of cultural heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-CC 18th Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery of René Lalique – Towards future conservation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-CC Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council of Museums – Committee for Conservation (ICOM-CC), Sep 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms – new perspectives for the conservation assessment of cultural heritage objects made from silver-copper alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-CC Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council of Museums – Committee for Conservation (ICOM-CC), Sep 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold working reconsidered; a laboratory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beno Rothenberg Memorial Lecture 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Archaeo-Metallurgical Studies (IAMS), Nov 2016, Londres (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influência das técnicas de fabrico nas estratégias de conservação de ourivesaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Património, suas matérias e imatérias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Laboratory for Civil Engineering (LNEC), Nov 2016, Lisbonne (PT), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Gold: Open-Ended Questions and Analytical Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Archaeometry - University of the Peloponnese, May 2016, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentionally patinated silverwork: the influence of atmospheric corrosion on its perception and conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7as Jornadas de Corrosão e Proteção de Materiais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratório Nacional de Energia e Geologia, Nov 2016, Lisbonne (PT), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of Egyptian gold objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso de Conservación y Restauración del Patrimonio Metálico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid; Centro Nacional de Investigaciones Metalúrgicas (CSIC), Oct 2015, Ségovie, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inca statuettes in the collections of the museums of Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Or des Incas – La métallurgie dans les Andes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, musée du quai Branly, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and technology of Bronze Age and Early Iron age gold bracelets from the Portuguese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Historia (CSIC); Universidad Autónoma de Madrid, Jun 2015, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de l’orfèvre en région andine : un regard physico-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers d’ArchAm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d'archéologie et d'ethnologie René-Ginouvès, Jul 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d’opacification et feuille d'or des tesselles des mosaïques byzantines: des marqueurs de chronologie et de production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MONARIS, SU-CNRS, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egyptian gold jewellery from the 2nd Intermediate Period: an analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laniece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals Used In Personal Adornment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Historical Metallurgy Society, May 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problematic Frías culture (Alto Piura, Peru): analytical study of the goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vetter Parodí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals Used In Personal Adornment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Historical Metallurgy Society, May 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gold of the Pharaohs: analysis of Bronze Age Egyptian jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAM seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bundesanstalt für Materialforschung und -prüfung, Feb 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios de orfebrería y moneda con técnicas fisicoquímicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Abierto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Mayor de San Andrés, May 2014, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origen y circulación de aleaciones monetarias de oro: estudios por técnicas arqueométricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalls nobles del patrimoni cultural: caracterització i anàlisi de monedes i objectes metàllics per mètodes no destructius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Català d’Arqueologia Clàssica, Mar 2014, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Platinum in Gold with D2XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buzanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; IPANEMA, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical strategies for the study of Egyptian jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Gold: Ancient Context, Modern Analysi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museums Scotland, Oct 2014, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of museum materials: the case of precious metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative methodologies for the characterization and conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mineralogy and Petrology Society, Jul 2014, Siracusa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producción y conservación de orfebrería en oro de la Edad del Bronce en el área del Mediterráneo: Egipto, Micenas y Península Ibérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari Internacional Metalls nobles del patrimoni cultural: caracterització i anàlisi de monedes i objectes metàllics per mètodes no destructius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Català d’Arqueologia Clàssica, Mar 2014, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold of the &amp;quot;poor&amp;quot; periods: Egyptological comments on alloys used in jewellery from Egyptian Second Intermediate Period contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quirke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold of the afterlife. Analytical approaches to Egyptian jewellery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Nov 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los diversos tipos de análisis basados en rayos X para análisis de metales preciosos: posibilidades y límites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aporte de las técnicas de físico-química al estudio de objetos de oro y plata del patrimonio cultural del Cuzco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo de Casa Garcilaso, Nov 2014, Cuzco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las problemáticas asociadas a los materiales del patrimonio cultural y introducción a las técnicas de examen y análisis utilizadas en los estudios y conservación de metales preciosos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aporte de las técnicas de físico-química al estudio de objetos de oro y plata del patrimonio cultural del Cuzco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo de Casa Garcilaso, Nov 2014, Cuzco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric corrosion of gold alloys of Cultural interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CQB Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Jul 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-based comparison of imaging methods for visualization of toolmarks on an Egyptian Scarab,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quirke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite de Caen Basse-Normandie, Jun 2014, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric corrosion of Iron Age gold jewellery from the Portuguese territory: the case of the torc from Codeçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals Used In Personal Adornment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Historical Metallurgy Society, May 2014, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El trabajo del oro en América del Sur: estudios de producción, proveniencia, conservación y autenticación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l’IFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'études andines, Nov 2014, Lima (Pérou), Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of the tarnish and corrosion on the conservation assessment of gold alloy objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Colloquia of the Conservation and Scientific Research Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum, Nov 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaux précieux en Amérique du Sud : approche analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'Archam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Art et d'Archéologie, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análises físico-químicas da ourivesaria pré-histórica da Sala do Tesouro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O trabalho do metal. Compreender para preservar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional de Arqueologia, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Eurasian steppes and China: provenancing the Xiongnu gold by IBA and SRXRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESSY II - HZB user meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helmholtz-Zentrum Berlin für Materialien und Energie, Dec 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de aros, tupos y anillos Mapuche de la toldería del cacique Saygüeque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Simposio latinoamericano de métodos de Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural, LASMAC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios preliminares de tecnologías de elaboración y aleaciones de la orfebrería de Frías</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carcero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio latinoamericano de métodos de Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASQUIMC Asociación Química Colombiana, Oct 2013, Bogotà, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origen, circulación y reciclaje de piezas y metal: aportaciones y limitaciones de los estudios analíticos en el caso del oro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulación y destino de los metales preciosos del Mediterráneo occidental en la Antigüedad y en la Edad Media: aportaciones de la arqueología minera y de la arqueometalurgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Ciencias Humanas y Sociales (CSIC); École des hautes études hispaniques et ibériques (Casa de Velázquez), Jun 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resultados de los análisis de un pedazo de metal dorado descubierto durante la evaluación arqueológica de Anse du Coq, Marie-Galante, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International d'Archéologie de la Caraïbe (AIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale d'Archéologie de la Caraïbe, Jul 2013, San Juan, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueométricos de tecnologías de elaboración y de proveniencia de metales. El caso de la orfebrería prehispánica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio latinoamericano de métodos de Fsica y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASQUIMC Asociación Química Colombiana, Oct 2013, Bogotà, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’or sur le verre dans la mosaïque : problématique et perspectives analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matériaux du mosaïste et leur mise en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’homme, Nov 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La orfebrería egipcia. Estudios arqueométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Museo del Oro del Banco de la República</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo del Oro del Banco de la República, Oct 2013, Bogotà, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O projecto AuCorre no Museu Nacional de Arqueologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dia do Investigador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional de Arqueologia, Jan 2013, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectos de ouro e de prata do património cultural: Questões de fabricação, autentificação, corrosão e conservação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios do Departamento de Quimica &amp; Bioquimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Nov 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueométricos de las producciones en metales preciosos de los Andes. Entre oro de Frías y plata de Potosí.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiahuanaco 1903-La Paz 2013: 110 años de colaboraciones arqueológicas franco-americanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'études andines; Museo Nacional de Etnografia y Folklore, Oct 2013, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de aros, tupos y anillos de plata de la toldería mapuche del cacique Saygüeque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Nuñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio latinoamericano de métodos de Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASQUIMC Asociación Química Colombiana, Oct 2013, Bogotà, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueométricos del trabajo del orfebrer prehispánico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Simposio latinoamericano de métodos de Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural, LASMAC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des faussaires : les ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la Société Française d’Energie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold work of the Bronze Age: Egypt versus Mycenae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Hercules, Université d’Evora, Jul 2013, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation physics in the study and authentication of ancient jewellery and coinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Radiation Physics - ISRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Física - Universidade Federal do Rio de Janeiro, Oct 2012, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or en Égypte antique : polychromie et fabrication d’orfèvrerie vues par des méthodes physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Musée Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Calvet; Société Française d’Energie Nucléaire, Jan 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfèvrerie et monnaie. Méthodes physico-chimiques appliquées à la fabrication, provenance et authentification d’objets en métal précieux du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum Management: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional do Conjunto Cultural da República, Oct 2012, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bar des Sciences de la Société Française d’Energie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Oct 2012, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Musée : étudier, conserver et authentifier des pièces et bijoux en or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'Institut français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Portugal, Feb 2012, Lisbonne &amp; Obidos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or. Sur les traces des faussaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la Société française d’Energie nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d’Energie nucléaire, May 2012, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faussaires : sur les traces de l’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CIFM - Cofrend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confédération française pour les essais non destructifs, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nuclear microprobes in the study of cultural heritage gold and silver items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNMTA13 - Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon - IST/ITN, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los aros de Patagonia (siglos XV-XIX): estudio tecnológico de los upules mapuche-tehuelche y antecedentes arqueológicos e históricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Americanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jul 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las técnicas cientificas aplicadas al estudio y a la preservación del patrimonio cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios de la Dirección Desconcentrada de Cultura de Cusco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministério de la Cultura, Nov 2012, Cuzco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las figuras votivas de los Muiscas (Colombia, 600-1600 D. C.) del musée du quai Branly: producción industrial, aleaciones a base de cobre y talleres orfebres de la Cordillera Oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moulhérat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Americanists (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jul 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos materiales de orfebres precolombinos y europeos, estudio Comparativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTRA: Conferencia Internacional de Espectroscopía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Peruana Cayetano Heredia, Feb 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s sacred silver jewels from Patagonia (19th century): Mapuche-Tehuelche alloys and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry: 50 years of ISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leuven, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analytical study by X-ray based techniques of the Pancas Treasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Microprobe Technology and Applications - ICNMTA13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon - IST/ITN, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos analíticos para el estudio de piezas de metalurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTRA: Conferencia Internacional de Espectroscopía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Peruana Cayetano Heredia, Feb 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Técnicas físico‐químicas aplicadas ao estudo da ourivesaria antiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torques, braceletes e arrecadas do território português</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional de Arqueologia,, Feb 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourivesaria e moeda: métodos físico-químicos aplicados ao estudo de ouros e tesouros do património cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ciclo “100 Lições” - ULis2011 Centenário da Refundação da Universidade de Lisboa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Lisboa, Jan 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical research on Egyptian gold work at the National Museums of Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservação e técnicas de análise para o estudo e salvaguarda do património metálico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical research at the National Museums of Scotlandon: the Egyptian goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservação e técnicas de análise para o estudo e salvaguarda do património metálico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Lisboa, Mar 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Egyptian goldwork with science-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Petrie Museum of Egyptian and Sudanese Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petrie Museum - University College London, Mar 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-based studies and the work of the goldsmith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menschen, Technologien und Rohstoffe im Lichte neur wissenschaftlicher Ergebnisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Bergbau-Museum; Institut für Archäologishes Wisenschaften der Ruhr-Universität Bochum, Dec 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold beads in Ancient Egyptian jewellery, a technological study of necklaces and belts from the Middle Kingdom and 2nd Intermediate period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. La Niece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM and microanalysis in the study of historical technologies, materials and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum, Sep 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y autenticación de joyas y monedas en oro y plata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnarte: Jornadas sobre avances en técnicas analíticas aplicadas al estudio de materiales en arte y arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Buenos Aires, Sep 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectos de ouro e técnicas científicas: pesquisa do fabrico, circulação e autenticidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum: Física na Investigação do Património</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, Jun 2010, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of goldwork: examination and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Institute of Archaeology Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Oct 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du métal en Patagonie septentrionale : les bijoux sacrés des femmes mapuche-tehuelche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Nuñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIN France 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technology, exchange and meaning of metal ornaments in Cuba before and after Columbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valcarcel Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of South Florida, May 2010, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfèvrerie & monnaie : sur les traces de l’or et de l’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nucléaire et l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold jewellery in Ancient Egypt: Gold origin and polychromy, wire, granulation, and soldering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of South Florida, May 2010, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objetos de oro y plata sudamericanos: estudio, análisis y autenticación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Latinoamericano de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Peruano de Energía Nuclear, Oct 2009, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The jewellery of Maria Pia of Savoy made by the Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maranhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of Kushan gold jewellery: the production techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Demortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the first gold coins struck in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Brito Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold wor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oro y tesoros del Patrimonio Cultural. La ciencia al servicio del arte y la historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l’IFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines, Oct 2009, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objetos de oro y plata sudamericanos: estudio analítico y autenticación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Latinoamericano de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouro e ciência: porquê analisar os tesouros do património cultural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquios do Centro de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho, Mar 2009, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of the gold necklace from Qurneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and Silver analysis in some ancient coins from Brazil and Portugal by portable EDXRF spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Appoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of gold jewellery dated from the 17th Dynasty (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot studies on gold artefacts: case studies of Egyptian jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authentication of Artefacts and their Protection against Forgery and Illicit Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Alexandrina, Nov 2009, Alexandria / Egypt, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of genuine and modern gold jewellery from the Florence National Museum of Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rastrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan granulation: does morphology solve the question of authentication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it a fake? Authentication with analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Nuclear Analytical Techniques to investigate the Authenticity of Art Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Peruano de Energia Nuclear, Nov 2008, Cusco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble metals determination in ancient coins by portable ED-XRF spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Appoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Seminary of Analysis by X-ray Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Nov 2008, Cabo Frio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Coins from the hoard of Beçin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Siena, May 2008, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and authentication of goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry’s instruments and methods for investigating and conservating archaeological artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArcheoMED - Cultural and Archaeological heritage in the Mediterranean Basin, Mar 2008, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking gold fakes by analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Hermitage: applications on conservation-restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Física Atómica da Universidade de Lisboa, Dec 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desvendar os segredos do ouro do Património Cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência Nacional de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Física; Universidade NOVA de Lisboa, Sep 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen y análisis de objetos de oro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Instituto Nacional de la Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de la Cultura; Museo Historico Regional del Cusco, Nov 2008, Cusco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Jewellery and Coinages: Study and authentication with science-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vorträge ChemArt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademie der bildenden Künste, Dec 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and conservation of gold work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Olympus CS-AUTHENTICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6th Framework Programme AUTHENTICO, Jun 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking gold forgeries with X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry, Cavtat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudjer Boskovic Institute, Jun 2008, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technology of ancient gold work. Where did the gold come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation and Analytical Research, Conservation Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museums Scotland, Feb 2008, Ediburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coin or jewel? Gold supplies of Late Antiquity in Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Siena, May 2008, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazing Dynasty 17: Jewellery from Qurneh, Conférénce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old Kingdom Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fitzwilliam Museum, May 2008, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of jewels and coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASMAC - Simpósio Latinoamericano de Métodos Físicos e Químicos em Arqueologia, Arte e Conservação de Patrimônio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo; Sociedade Brasileira de Física, Jun 2007, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y examen de joyas y otros objetos en oro: ¿original, restaurado o pastiche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Ibérico de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Historia - CSIC; Museo Arqueológico Nacional, Oct 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autêntico, copia ou pastiche? Análise de objetos em ouro e prata do patrimônio cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios do Centro Brasileiro de Pesquisas Físicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Brasileiro de Pesquisas Físicas, Jun 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses élémentaires et isotopiques : principes, avantages et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physico-chimie des Matériaux du Patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR 2114 ChimArt, Jun 2007, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'études archéologiques fondés sur la mise en œuvre d'analyses élémentaires et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physico-chimie des Matériaux du Patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR 4114 ChimArt, Jun 2007, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la mesure optique de surface sans contact avec numérisation 3D à l’étude d’objets d’orfèvrerie en or et en argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the art of the goldsmith and the routes of gold with non-destructive analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNART - Non-destructive and Microanalytical Techniques in Art and Cultural Heritage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Apr 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trace elements in gold alloys by SR-XRF at high energy at the BAMline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Accelerators in Applied Research and Technology (ECAART9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IstitutoNacionale di Fisica Nucleare, Sep 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originaux, copies, pastiches de bijoux et monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'énergie nucléaire, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of ancient coins from the collection of the Museu histórico nacional by portable ED-XRF spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Appoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASMAC - Simpósio Latinoamericano de Métodos Físicos e Químicos em Arqueologia, Arte e Conservação de Patrimônio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Física; Universidade de São Paulo, Jun 2007, São Paulo (USP), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des alliages et des éléments utilisés dans la confection de l’orfèvrerie durant l’Antiquité Tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR 2114 ChimArt, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenancing ancient gold and silver by Sy-XRF at high energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bundesanstalt für Materialforschung und -prüfung; Rathgen-Forschungslabor Staatliche Museen zu Berlin, Sep 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoux et monnaies en or : originaux, faux et pastiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Energie Nucléaire; Musée Calvet, Feb 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or, des mines aux objets et de la Gaule celtique à la Dacie romaine. Recherche de traceurs technologiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de Travail du GdR ChimArt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR 2114, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfèvrerie et monnaie : apport de l’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'Energie nucléaire, Jun 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéométrie pour l'étude de l'orfèvrerie mérovingienne, Analyse de la culture matérielle mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'Unité Toulousaine d’Archéologie et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Toulousaine d’Archéologie et Histoire, Jan 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the decoration tools of ancient goldsmiths by micro-topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, May 2006, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trace elements in gold alloys by SR-XRF at high energy: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESSY Users’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helmholtz-Zentrum Berlin (HZB), Dec 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ancient goldwork using IBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop COST Action G8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST Action G8; University of Nicosia, May 2006, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise das moedas holandesas da coleção do Museu Histórico Nacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Simpósio de Técnicas Avançadas em Conservação de Bens Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agência de Estudos e Restauro do Patrimônio; Ministério da Ciência e Tecnologia, Mar 2006, Olinda, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking the authenticity of ancient gold objects by combining analytical and examination techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Nuclear techniques to investigate the authenticity of art objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Atomic Energy Agency (IAEA), Sep 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche analytique des bijoux étrusque de la collection Campana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bijoux antiques et pastiches de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gold jewellery from the Campana’s collection: studies on ancient techniques and modern restorations by SEM and IBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalli in Etruria dalla produzione antica alla copia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nazionale Etrusco di Villa Giulia, Jul 2005, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Gold: from Ancient Coins to Famous Jewels...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Conference: Nuclear Power for the XXI Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Nuclear Societycléaire, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de provenance de l’or ancien par Sy-XRF : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve du feu : l’affinage des métaux précieux par cémentation de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the West African gold from the 8th to the 17th century AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy–a touchstone for cross-cultural interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum, Apr 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Técnicas de fabricação de objectos do Patrimonio cultural em ouro e prata e origem dos metais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Latino Americano de Restauração de Metais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Astronomia e Ciências Afins, Jul 2005, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condições de acondicionamento da coleção numismática do museu histórico nacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Congresso Latino Americano de Restauração de Metais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As técnicas de Física Nuclear em ourivesaria e numismática: possibilidades analíticas e campo de aplicação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunião de Trabalho sobre Física Nuclear no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Física, Sep 2005, Guarujá, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it Etruscan? Study of the Campana collection gold jewels by combining SEM and IBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy–a touchstone for cross-cultural interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum, Apr 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan gold work from the Campana’s collection (Louvre Museum): manufacture techniques and identification of 19th century restorations and pastiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCESS AGLAE and MOLAB Users’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de REcherche et Restauration des Musées de France, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouros e tesouros do patrimônio cultural : ciência no museu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios do Centro Brasileiro de Pesquisas Físicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Brasileiro de Pesquisas Físicas, Jul 2005, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ors et trésors, l’apport de l’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'Institut de physique nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Louvain, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’inscription d’une bague de tradition romaine trouvée à Louviers (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scéance ordinaire de la SFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Numismatique, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the provenance of gold: measuring trace elements by IBA techniques, ICP-MS and SR-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Analytical Chemistry. University of Zaragoza, May 2004, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Pt concentration in ancient gold by Sy-XRFat BESSY II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Seminar zur Nutzung des Wellenlängenschieber-Messplatzes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helmholtz-Zentrum Berlin, Nov 2004, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouro e prata do patrimonio cultural: técnicas de fabricação dos objectos e origem dos metais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Patrimonio: impacto das técnicas de análise não-destrutivas no estudo do patrimonio cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Brasileiro de Pesquisas Fisicas, Mar 2004, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudos dos materiais do patrimonio cultural no Laboratorio dos Museus de França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios do Centro Brasileiro de Pesquisas Físicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Brasileiro de Pesquisas Físicas, Mar 2004, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l’or ancien : de Crésus à Vasco da Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Oct 2004, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting ancient gold by Sy-XRF: the case of Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Accelerators in Applied Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Research and Restoration of the Museums of France, Sep 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and garnets: provenancing the raw material used in Merovingian jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Périn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">he use of Ion Beam in Material Sciences, Medicine and Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Namur, May 2003, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or et les gemmes du trésor wisigothique de Guarrazar : études de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques d'archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis in Numismatics: where does the metal come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Numismatics &amp; Technology: questions and answers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coin Cabinet of the Kunsthistorisches Museum, Apr 2003, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the object to the mine: provenancing ancient gold with proton beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The use of Ion Beam in Material Sciences, Medecine and Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Namur, May 2003, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of gold and silver identified through nuclear physics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Physical Society, May 2003, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical developments at the C2RMF: AGLAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Department of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum, Oct 2003, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A análise dos metais amoedáveis. Sua contribuição aos estudos numismáticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Latino-Americano de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Numismática Brasileira; Itaú Cultural, Nov 2003, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient gold: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences - Institut Jožef Stefan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jožef Stefan, Oct 2002, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de l’or ancien par les techniques PIXE – PIGE – PIXE-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2114, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos cientificos de análise em numismática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II congresso Luso-Brasileiro de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Banco Central do Brasil et Itau Numismatica, Sep 2002, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of gold supplies from Croesus to Mohamad using accelerators and ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive Testing and Microanalysis for the Diagnostics and Conservation of the Cultural and Environmental Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp, Jun 2002, Anvers (Antwerpen), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the PIXE – PIGE - PIXRF association for the analysis of the gold from the First Empire of the Steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Amsterdam, Apr 2002, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or et grenats : sur les traces des matériaux des bijoux mérovingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail du GDR Chimart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ChimArt GDR 2114, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of gold and gold refining in Lydia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T. Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolian Metal III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Bergbau-Museum Bochum; Generalkonsulat der Republik Türkei, Oct 2002, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du platine dans l’or ancien par PIXE-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2114, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os métodos de análise em numismática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congresso Luso Brasileiro de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Banco Central do Brasil - Museu de Valores, Sep 2002, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterisation of the Visigothic gold in Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ancient Gold Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (CSIC), Oct 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portugal from the 5th to the 18th century: gold in circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ancient Gold Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (CSIC), Oct 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunt et innovation monétaire dans la Péninsule Ibérique du VIIIe au XIIe siècle : Etude de la monnaie d’or de la chute des Visigoths à la Reconquista chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 2001, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold traces to trace gold. But with which technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Science 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Newcastle University, Aug 2001, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or, argent, histoire, composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CRPAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux 3, Nov 2001, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ouro do noroeste peninsular: mito ou realidade. Análise da moeda sueva e visigoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congresso Luso-Brasileiro de Numismatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Histórico Nacional, 2000, Rio de Janairo, Brazil. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de la monnaie. Analyses physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du C2RMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de Crésus et la Physique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Dec 2001, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ouro no mundo árabe e a sua influência na Península Ibérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II congresso Luso-Brasileiro de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Banco Central do Brasil et Itau Numismatica, Sep 2002, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ancient gold using accelerator based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive analysis and testing of museum objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, action COST G8, Oct 2001, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux du patrimoine. Développement expérimental d’une ligne PIXE-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière (RX 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École National Supérieure des Arts et Industries, Dec 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métal, la monnaie, l’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’Archéologie et de Physique Appliquée à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux 3, Apr 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da moeda sueva e visigoda e o ouro do noroeste peninsular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Luso Brasileiro de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal; Sociedade Numismática Brasileira, Oct 2000, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of the Celts cast tin bronze coins: composition of the alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Northover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de Mexico, Apr 2000, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As moedas da India Portuguesa em ouro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Costa Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, Mar 2000, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères au type d’Alexandre : Apport analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeiras moedas da Baia: análise dos metais utilizados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congresso Luso-Brasileiro de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Herculano Pires, Oct 2000, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise das moedas ditas de calaim da India Portuguesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Costa Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, Mar 2000, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of Celt cast tin bronze coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Northover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methodology of gold analysis by ICP-MS: first developments on provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Visigoths et des premières dynasties arabes en Péninsule Ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterisation of ancient metals with accelerators. A question of energy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST G1 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST-Action G1; Hahn-Meitner-Institut (HMI), Oct 1999, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux âges d’or de la Perse: étude analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Eldorado à la Cour de Séville : le parcours de l’argent inca vu par l’analyse chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Energie Nucleaire, Feb 1999, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de titre et provenance de la monnaie almoravide d’Afrique et Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and structure of high tin bronze potins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Northover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Founders Smiths and Platters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Sep 1999, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats d'analyse des monnaies cuivreuses de Pictonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sarthre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Jun 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gold coins by charged particles and mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Founders Smiths and Platters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Sep 1999, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cyros to Alexandre the Great: precious metals of the Persian Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hungarian National Museum, Apr 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudos de proveniência do metal amoedado. Perspectivas abertas pelas novas técnicas de análise elementar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, Jul 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le morabotin et la particularité almoravide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Numismatique, May 1998, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ouro árabe cunhado na Península Ibérica: estudo do título e caracterização do metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, Jul 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muslim conquest and the routes of gold. A new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hungarian National Museum, Apr 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O numerário em ouro e prata do primeiro rei de Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, Jul 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals: Nuclear activation and ICP-MS analysis compared with PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ion Beam Analysis of Archaeological Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action COST-G1, Nov 1998, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gold from Ghana and the Muslim expansion. Analytical studyby LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Sep 1997, Harvard, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie d'or, l'expansion musulmane et les mines d'or de l'Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Münzkabinett Staatliche Museen zu Berlin, Sep 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du zinc dans le monnayage de Corbie (XIe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Münzkabinett der Staatlichen Museen zu Berlin, Sep 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trimétallisme monétaire gaulois du Centre-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hiernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Münzkabinett Staatliche Museen zu Berlin, Sep 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d'argent du Péloponnèse (IVe-IIe s. av. J.-C.) : apport de l'analyse élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Münzkabinett Staatliche Museen zu Berlin, Sep 1997, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères trouvés en Gaule : prototypes ou imitations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA-Groupe des Méthodes Physiques et Chimiques de l'Archéologie, Apr 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific study of the South American metals and the European economy in the Discoveries time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ion Beam Analysis - IBA13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Jul 1997, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May XRF and PIXE solve archaeological and historical questions? The case of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on EDXRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Jun 1996, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises de l'ouest : l'apport d'une base de données à une recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Numismatique, Jun 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of archaeological gold by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser ablation ICP-MS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRGM (Bureau de Recherches Géologiques et Minières), May 1996, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS: provenance enquiries on precious metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Sarthre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois, May 1996, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of archaeological metals: a scientific enquiry into the Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars Institut für Spektrochemie und Angewandte Spektroskopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Spektrochemie und Angewandte Spektroskopie, Dec 1996, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'alliage des monnaies de bronze de Thassos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Thassos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Francaise d'Athènes, Sep 1995, Liménaria, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Em busca das primeiras comunidades paleometalúrgicas do ocidente peninsular. Análises não destrutivas do espólio metálico do povoado pré-histórico de Leceia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéométrie dans les pays européens de langue latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 1995, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of archaeological material byLA-ICP-MS: application to the study of ancient glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, Jul 1995, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de monnaies d'argent du Centre-Ouest de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéométrie dans les pays européens de langue latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 1995, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive composition analysis of the Portuguese silver coins &amp;quot;Vinténs de Esfera&amp;quot; using a cyclotron methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orta Doğu Teknik Üniversitesi, May 1994, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam/accelerator methods of activation analysis, The application of scientific methods for investigating coins and coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Numismatic Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Numismatic Society; The British Museum, Sep 1994, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os objectos metálicos dos povoados do Bronze Final da Beira Interior: uma análise por fluorescência de raios X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade POrtuguesa de Fisica, Sep 1994, Covilhã, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Radiation Physics to archaeological problems: elemental analysis of coins and glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Radiation Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rabat, Jul 1994, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise por activação nuclear dos ceitis portugueses: a moeda de mais pequeno valor cunhada nos séculos XV e XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Fisica, Sep 1992, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent du Potosi et sa diffusion en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana Nacional de Numismatica - Congresso de Historia de la Moneda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociacion Numismatica Española, Mar 1992, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise por fluorescência de raios X do espólio metálico do Cemitério Visigótico de Talaíde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portugesa de Fisica, Sep 1992, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O depósito do Bronze Final de Alqueva e a tipologia das lanças do Bronze Final português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1º Congresso Mediterrânico de Etnologia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Lisbonne, Portugal. pp.231-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tipologia das lanças do Bronze Final do depósito do Alqueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Mediterrânico de Etnologia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundação Calouste Gulbenkian, Nov 1991, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da caracterização dos Arqueometais às minas de prata de Potosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Fisica, Sep 1990, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 16th century European coinage and the silver from Potosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heidelberg University, Apr 1990, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempts to establish a better knowledge of the coinage technology by combining nuclear and atomic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis by a combination of Ion-Beam (accelerator-based) and surface specific (IB-SA 90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés Universitaires Notre-Dame de la Paix, Sep 1990, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo por fluorescência de raios X do espólio metálico dos Cerros do Castelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade POrtuguesa de Fisica, Sep 1990, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Potosi sous l’œil du cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires du CERI-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherches par irradiation, Feb 1989, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical method for the study of the diffusion of the Potosi silver in the 16th century Spanish coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bradford, Sep 1989, Bradford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeira análise das produções metalúrgicas do Bronze Final do Cabeço do Castro de São Romão (Seia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Senna-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabião</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Arqueológico de Viseu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Amigos da Beira; Universidade Catolica POrtuguesa, Apr 1988, Viseu, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of coins: the chemical composition of Portuguese &amp;quot;dinheiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Medieval Coinage in the Iberian Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Numismática Scalabitana, Oct 1988, Santarém, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Archaeological Artifacts using Thermal Neutron Activation and a Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, May 1988, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise do artefacto metálico da Casa da Orca da Cunha Baixa (Mangualde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Senna-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Arqueológico de Viseu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Amigos da Beira; Universidade Católica Portuguesa, Apr 1988, Viseu, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse globale et non destrutive des objets archéologiques en cuivre et alliages cuivreux de formes biscornues. Application à l'étude des fibules d'Argentomagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA-Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 1987, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'objets archéologiques en fer par des méthodes nucléaires d'analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA-Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 1987, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise elementar não destrutiva em amostra espessa: comparação de resultados obtidos por XRF, PIXE e reacções nucleares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Fisica, Sep 1986, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise química dos espadins de Dom Afonso V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigo A.F.T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.T. Da Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Sintra, Nov 1985, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PIXE et l'analyse des métaux: bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA-Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Sep 1985, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinações analíticas quantitativas em ligas metálicas por reacções nucleares e fluorescència de raios X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira G.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISICA 84</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Física, 1984, Evora, Portugal. pp.118-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinação da eficiência de detectores de semicondutor de Ge (intrínseco),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Fisica, Jun 1982, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicação das técnicas de Física Nuclear à Arqueologia. Curvas de eficiência de detectores de Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios do CFNUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Física Nuclear de l'Universidade de Lisboa, Dec 1981, Lisbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gold Working of Riqqa, Egypt: Analysis and Comparison. Between the 12th and 18th Dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque générale (64), Institut français d'archéologie orientale, pp.221-232, 2022, Science of Ancient Egyptian Materials and Technologies, 978-2-7247-0931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, simulation and manufacture of Celts cast tin bronze coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Northover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeometry 2000: Proceedings of the 32nd International Symposium on Archaeometry, ed. L. Barba; Universidad Nacional Autónoma de México (UNAM), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the provenance of gold. The methodology of gold analysis by ICP-MS: first developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeometry 2000 - proceedings of the 32nd International Symposium on Archaeometry, ed. L. Barba; Universidad Nacional Autónoma de México (UNAM), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold jewellery: Technologies and corrosion study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The investigation of corrosion processes in Egyptian goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference for Science of Ancient Egyptian materials and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The jewellery of René Lalique: technology vs. atmospheric corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrome alloys in Mycenaean goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic tesserea: analyses of Levantine, late Roman and Byzantine glass and gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glance at chronology with X-rays: contribution to the understanding of Atlantic Bronze to Iron Age transition gold finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corregidor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Spectroscopicum Internationale XXXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Figueira da Foz, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarnish and corrosion of gold archaeological objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Age gold torcs from the North of Portugal: A comparison of gold alloys, fabrication techniques and conservation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Late Bronze Age soldering techniques: µPIXE analyses of the gold bracelets from Herdade do Álamo (Beja, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corregidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold in Ancient Egypt: studies on provenance & corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian Bronze Age gold bracelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to Inca metallurgy: votive gold and silver figurines from the Empire (1400-1532)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Figueroa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: ISA 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic goldwork from the Portuguese area: alloys, technologies and their relation to the atmospheric corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: ISA 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycenaean gold: Jewelry production techniques and the myth of the Golden Fleece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Adrimi-Sismani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a Chalcolithic gold bead from Mehrgarh (Balochistan). Hammering or casting process tracked by neutron diffraction texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Haquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SR-XRF analysis of trace amounts of Pt in gold alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cavtat, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan granulation: does morphology solve the question of authentication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient gold fakes and pastiches: study of filigree and granulation by SEM-EDS and PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vitobello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cavtat, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan gold jewellery and 19th century pastiches: IBA or SEM-EDX?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vitobello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de fabrication des torques gaulois en or : apport des techniques d'examen et d'analyse élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie'07, GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazing Dynasty 17: Jewellery from Qurneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Old Kingdom Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenancing the gold of Kasanaki with ion beam analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Archeological Meeting of Thessaly and Central Greece: from prehistory to the contemporary period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan jewellery and 19th century pastiches by combining X-ray radiography, optical microscopy, scanning electron microscopy and ion beam analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Archaeometry. ISA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Salcombe : identification de la provenance de l'or par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeométrie 2005, Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires et morphologiques de quatre parures féminines d'époque mérovingienne, trouvées au sud de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeométrie 2005, Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of silver alloys by ICP-MS and accelerator base techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances on gold circulation of the nomadic people living along the Chinese frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which gold and silver ores circulated in Brazil before the finds of Minas Gerais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Sciences 01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnayages cuivreux de l'Antiquité : études des techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Northover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point analysis and provenance of ceramics: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on altered ceramics using a new analytical technique: LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May the characterisation of silver coins by ICP-MS determine the provenance of silver?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary Composition Studies of an Ensemble of Iberian Coins by Nuclear Reactions and PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et interprétation de la découverte d’un morceau de métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RA 2009-085, Parcelle AD 109, DRAC de la Guadeloupe. 2012, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SR-XRF analysis of Pt trace contents in ancient gold alloys at the BAMline: a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche Et H. Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmholtz-Zentrum Berlin für Materialien und Energie GmbH. 2008, pp.313-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ors de Fenouillet et de Lasgraïsses : Etudes technologiques et analyses scientifiques de deux ensembles de torques gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5608 Traces. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'or antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie Analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification and analysis of goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2009, 978-2-7535-1181-1. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1076"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Filomena Guerra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold leaf tesserae. Tracing the origins of gold using synchrotron-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Radtke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138 (2), pp.127. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03638-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assay and refining of gold in the post medieval Islamic world: Potential and reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Cowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54841/hm.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into Bronze Age goldwork from northern Portugal. Bracelets, spirals and torcs from the region of Vila Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103477. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Study of Overlooked Bronze Age and Iron Age Goldwork from Northwest Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalla / Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/metalla.v26.2022.i1.3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On gold recycling. A physicochemical point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of Bronze Age goldwork from Northwest Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103117. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simbolismo de las narigueras peruanas y aproximación a su manufactura durante el Periodo Intermedio Temprano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vetter parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.109-133. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.10543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and calculation of X-ray K-shell transition yields for comprehensive data libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pessanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.3123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbology of Peruvian nose ornaments (narigueras) and a first approach to their manufacturing process during the Early Intermediate Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vetter parodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.109-133. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.10543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When gold stops glittering: corrosion mechanisms of René Lalique's Art Nouveau jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (6), pp.1216-1222. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9JA00028C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to the New Kingdom. Analytical study of Queen Ahhotep's gold jewellery (17th Dynasty of Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pages-Camagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensiones: Early Iron Age gold in Celtic Europe: society, technology and archaeometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajos de Prehistoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (1), pp.178-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small gold bells and miniature keros: An approach to understanding the technologies and alloys employed in Pre-Columbian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Delaveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Oscar Encuentra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.967-977. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical approaches to gold and silver work, an overview: Searching for technologies, tracing routes, attempting to preserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/psr-2018-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of the Middle Kingdom group of gold jewellery from tomb 124 at Riqqa, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (6), pp.586-596. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.3026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the art of René Lalique with XRF and Raman spectroscopy – Technological innovation in jewellery production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the constituent elements on the corrosion mechanisms of silver alloys in sulphide environments: the case of sterling silver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda C. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexandra Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (45), pp.28564-28572. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ra02330h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los tupus y estatuillas de plata inka: una aproximación a sus aleaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La orfebrería en los Andes en la época inca (siglos XV-XVI), 46 (1), pp.171-192. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inca silver figurine at National Museums Scotland: Technological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inca figurines from the Ethnologisches Museum in Berlin: an analytical study of some typical and atypical productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reinholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.221-252. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio tecnológico de las estatuillas antropomorfas y de los tupus miniatura del hallazgo de Paucartambo (Cusco, Perú)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Sierra Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.151-170. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or votif des Muiscas. Art et technologie en Colombie préhispanique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inca figurines of the musée du quai Branly - Jacques Chirac: typological variety and production chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (1), pp.193-219. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age and Iron Age gold torcs and earrings from the Iberian Atlantic façade: a non-invasive multi-analytical approach to the characterisation of the alloys and the corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.2628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold from the tomb of Scribe Beri: a comparative analytical approach to the New Kingdom gold grave goods from Riqqa (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122 (3), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-016-9699-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Roman and Byzantine mosaic opaque “glass-ceramics” tesserae (5th-9th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary alloys in Iron Age Armorica (Finistère, France): The singular case of the Osismi tribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Abollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 377, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery of a young Egyptian girl: Middle Kingdom goldwork from Haraga tomb 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (2), pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of silver alloys in sulphide environments: a multianalytical approach for surface characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corregidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (57), pp.51856-51863. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA05845K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Dispersive X-Ray Fluorescence (D 2 XRF) based on an Energy Dispersive pnCCD detector for the detection of platinum in gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Buzanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Guilherme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2015.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass and gold: Analyses of 4th–12th centuries Levantine mosaic tesserae. A contribution to technological and chronological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Verità</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.158-171. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los aros de plata de Patagonia septentrional: aportes de la colección Henry de la Vaulx (1896) sobre forma, tecnología y metalurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chungará (Arica) - Revista de Antropología Chilena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (2), pp.331-345. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/s0717-73562016005000011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Dispersive X-Ray Fluorescence (D 2 XRF) based on an Energy Dispersive pnCCD detector for the detection of platinum in gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Buzanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Guilherme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2015.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMOSPHERIC CORROSION OF PATINATED SILVERWORK: A CONSERVATION CHALLENGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alexandra Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosão e Protecção de Materiais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.15 - 19. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19228/j.cpm.2016.35.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast mapping of gold jewellery from ancient Egypt with PIXE: Searching for hard-solders and PGE inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.279-286. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2015.04.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical approach to gold in Ancient Egypt: Studies on provenance and corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.75-82. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric corrosion in museum context. The case of the Treasure Room of the Museu Nacional de Arqueologia, Lisbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosão e Protecção de Materiais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), pp.73-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of radiation physics in the study and authentication of ancient gold work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp.356-361. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldwork in Ancient Egypt: workshop practices at Qurneh in the 2nd Intermediate Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.219-226. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of radiation physics in the study and authentication of ancient gold work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp.356-361. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2013.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nuclear microprobes in the study of technology, provenance and corrosion of cultural heritage: The case of gold and silver items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306, pp.227-231. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2012.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nuclear microprobes in the study of technology, provenance and corrosion of cultural heritage: The case of gold and silver items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306, pp.227-231. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2012.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Great Wall: Gold of the Silk Roads and the First Empire of the Steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (3), pp.1650-1656. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac3025416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolomitic marble from Thasos at the Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Coquinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John J Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/arc.2013.e14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earrings of Pancas treasure: Analytical study by X-ray based techniques – A first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306, pp.236-240. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2012.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of the first royal Egyptian heart-scarab, attributed to a Seventeenth Dynasty king, Sobekemsaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Miniaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan La Niece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marei Hacke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum Technical Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic encounters in Cuba: The technology, exchange and meaning of metals before and after Columbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Valcárcel Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Sáenz Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.439-454. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous silver jewellery of Northern Patagonia (19th century): a first analytical approach to composite objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (5), pp.342-349. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.2409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Hoard of Beçin using X-ray-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (6), pp.416-424. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.2415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Hoard of Beçin using X-ray-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (6), pp.416-424. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.2415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous silver jewellery of Northern Patagonia (19th century): a first analytical approach to composite objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (5), pp.342-349. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.2409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic encounters in Cuba: The technology, exchange and meaning of metals before and after Columbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinon-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Valcárcel Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Sáenz Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (4), pp.439-454. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaa.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annular gold ornaments from western Gaulle – Archaeometallurgical aspects of the Lasgraïsses ensemble, Tarn, France (3rd century BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light on the early Islamic West African gold trade: coin moulds from Tadmekka, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Nixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (330), pp.1353-1368. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00062104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hoard of Beçin—non-destructive analysis of the silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-010-5627-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jóias, patiches e projecto Authentico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologia.pt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe mycénienne de Kazanaki (Volos) et le mythe de la Toison d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Adrimi-Sismani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precious metals determination in ancient coins by portable ED-XRF spectroscopy with a 238Pu source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo S Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Appoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Maria Lobo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.313-318. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude analytique des techniques d’orfèvrerie Kouchane (musée national des Antiquités du Tadjikistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Vitobello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidmurod Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.177-185. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières monnaies en or frappées au Brésil : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Maria Lobo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos eduardo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.309-312. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bijoux du coffret de Maria Pia de Savoie, Reine du Portugal,fabriqués à l’atelier Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria josé Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Maranhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana isabel Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco a. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.265-270. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AURUM : Archéométrie et authenticité de l’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen et analyse in situ d’orfèvrerie en or de la tombe phénicienne de Kition (Chypre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.151-158. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern and ancient gold jewellery attributed to the Etruscans: a science-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rastrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Miccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinon-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Authentication and analysis of goldwork, 33, pp.357-364. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 17th Dynasty gold necklace from Qurneh, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.121-128. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological study of gold jewellery pieces dating from the Middle Kingdom to the New Kingdom in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Manley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or votif des Muiscas : art et technologie en Colombie préhispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (Octobre), pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie précolombienne et analyses scientifiquesLa figurine d’El Angel, une œuvre composite d’orfèvrerie de la culture La Tolita Tumaco (Équateur-Colombie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (33), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.2315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de décoration sans apport de matière par mesure optique sans contact de l’état de surface : première approche aux bijoux mérovingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Esquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on the ancient goldsmith's skill and the circulation of gold in the past: the role of x-ray based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.317-327. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trace elements in gold alloys by SR-XRF at high energy at the BAMline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 266 (10), pp.2334-2338. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEOMETRY AND MUSEUMS: FIFTY YEARS OF CURIOSITY AND WONDER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (6), pp.951-967. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2008.00415.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for jewellery decorative techniques by microtopography: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esquès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie du CELAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo preliminar de algumas moedas holandesas da coleção do Museu Histórico Nacional do Rio de Janeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Arqueometria, Restauração e Conservação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouro e tesouros patrimoniais: compreender e conservar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazeta de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2/3), pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE TREASURE OF GUARRAZAR: TRACING THE GOLD SUPPLIES IN THE VISIGOTHIC IBERIAN PENINSULA*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (1), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00287.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l’or antique : analyse élémentaire de bijoux et monnaies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 312-313, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses physico-chimiques des matériaux du patrimoine culturel : Objectifs, principes, méthodes et exemples d’application partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, P 3780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'inscription d'une bague de tradition romaine trouvée à Louviers (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chimie des matériaux du patrimoine culturel – Partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, P3781, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00470093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chimie des matériaux du patrimoine culturel – Partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, P3780, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses physico-chimiques des matériaux du patrimoine culturel : Objectifs, principes, méthodes et exemples d’application partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, P 3781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the composition of gold and the invention of gold refining in Lydian Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Cowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Anschnitt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Anatolian Metal III, 18, pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting ancient gold by measuring Pt with spatially resolved high energy Sy-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (1-2), pp.505-511. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PIXE, PIGE and PIXE-XRF combination for the analysis of the gold from the First Empire of the Steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeological and bioarchaeological studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.43-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicação de Métodos Físicos na Conservação de Bens Culturais: análise dos metais amoedáveis e sua contribuição aos estudos numismáticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Azevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim da Sociedade Numismática Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting ancient gold with proton beams of different energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226 (1-2), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2004.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold traces to trace gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (9), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2002.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of South American precious metals in Brazil at the end of the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (9), pp.1225-1236. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2004.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sous-ensemble du monnayage des Osismes identifié à partir de monnaies inédites découvertes sur l'île d'Ouessant (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Abollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Physics and archaeology: identification of the origin of gold and silver through analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physicalia Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (4), pp.265-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or archéologique, une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de deux monnaies découvertes lors des fouilles d’Ouessant (Finistère) à l’étude du monnayage Osisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fibule gallo-romaine du Musée Carnavalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Éluère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold cultural heritage objects: a review of studies of provenance and manufacturing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (9), pp.1527-1537. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/14/9/305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As possibilidades de análise dos metais amoedáveis do laboratório do Centro de Investigação e de Restauro dos Museus de França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of precious metals in the Arab Empire: the case of the near and the Middle East*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 44 (4), pp.573-599. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1475-4754.t01-1-00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or de la Péninsule ibérique des invasions à la Reconquista. Circulation monétaire des Wisigoths aux rois chrétiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (1), pp.219-232. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2002.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the ART02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Archaeological Sciences Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental development of a PIXE-XRF line for objects of art and archeological finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.359-364. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Xiongnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des arts Hors - Série N° 177</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement expérimental d'une ligne PIXE-XRF pour les matériaux du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.359-364. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies cuivreuses de Pictonie et leurs technologies de fabrication : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie Almoravide : de l'Afrique à l'Espagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24 (1), pp.39-52. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2000.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ors de la Péninsule Ibérique des Visigoths aux Arabes : origine et réutilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or perse à travers l'analyse de monnayages antiques et médiévaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24 (1), pp.27-38. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2000.986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères au type d'Alexandre : Apport analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precious Metals and Provenance Enquiries using LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-O. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.1101-1110. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.1999.0405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South American precious metals and the European economy: A scientific adventure in the Discoveries time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 136-138, pp.875-879. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(97)00754-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of archaeological metals. The place of XRF and PIXE in the determination of technology and provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27, pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie de Corbie (XIe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (153), pp.297-325. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.1998.2200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os vinténs de esfera: sua atribuição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco a. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta numismatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (185-201)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Villécloye (Meuse) : un ensemble de 3193 monnaies des XIe et XIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.305-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « beau morabotin », manifestation de la souveraineté et de la particularité almoravides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análises químicas não destrutivas do espólio metálico do povoado pré-histórico de Leceia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Luís Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Arqueológicos de Oeiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.61-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un trésor de fausses monnaies ducales de Savoie découvert en 1955 à Samognat (Ain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligas metálicas utilizadas em algumas moedas medievais portuguesas - 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 72, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Terreaux : l'analyse des monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des musées et monuments lyonnais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1-2, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de la Louve, à Roquefort des Corbières : une officine de faux monnayeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 96, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise não destrutiva de moedas de prata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco a. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d'argent du Centre-Ouest de la Gaule. Premiers résultats d'analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hiernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (151), pp.7-27. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.1996.2082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises de l'ouest : l'apport d'une base de données à une recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 96, pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Crès de la Louve à Roquefort-des-Corbières : une officine de faux-monnayeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Solier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société dtextquoterightétudes scientifiques de ltextquoterightAude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 96, p. 71--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligas metálicas usadas em algumas moedas medievais portuguesas - 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 70, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'or monnayé ; recherche de provenance par LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1996.934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental analysis of coins and glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (6-7), pp.583-588. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0969-8043(95)00095-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse non-destructive des drachmes béotiennes. In Les comptes de Pompidas (IG VII 2426). Drachmes d'argent symmachique et drachmes de bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 119 (1), pp.25-26. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.1995.1639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A necrópole tardo-romana e Medieval de Talaíde (Cascais). Caracterização e integração cultural. Análises não destrutivas do espólio metálico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Arqueológicos de Oeiras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.315-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésor gaulois trouvé dans le sud de la Seine-et-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dhénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsídios para o estudo do Bronze pleno na Estremadura atlântica: análise por fluorescência de raios X de materiais metálicos do sítio das Baútas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana isabel Seruya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zephyrus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46, pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ceitis portugais (XVe - XVIe siècles) : composition des alliages utilisés et problèmes numismatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (36), pp.199-219. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.1994.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières analyses de plombs byzantins : perspectives et impasses des recherches sur leur composition métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Byzantine Sigillography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, p. 1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise por fluorescência de raios X de duas moedas e uma fivela medievais do Buraco da Moura de São Romão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana isabel Seruya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalhos de Arqueologia da EAM, A ocupação Medieval do Buraco da Moura de São Romão Lisboa, Colibri ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1, pp.162-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de l'argent du Potosi en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaceta Numismatica, Asociacio Numismatica Española, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 107 (4), pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lapa do Bugio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. da Veiga Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Pinto Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Setúbal Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, IX-X (89-225)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composição elementar de dois punções metálicos da Lapa do Bugio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalhos de Arqueologia 02, Secretaria de Estado da Cultura, M.E.C., Monografia do IPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'argent du Potosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 45 (2), pp.483-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par activation neutronique des fibules d'Argentomagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauschene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fauduet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 14 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1990.885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O depósito do Bronze Final do Alqueva do Bronze Final português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Luis Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalhos de Arqueologia 02, Secretaria de Estado da Cultura, M.E.C., Monografia do IPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de dinheiros de la Ière dynastie du Portugal : nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 13 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.1989.870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative elemental analysis of thick samples by XRF and PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 18 (4), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.1300180406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os métodos de análise nuclear utilizando um ciclotrão. Aplicação à numismática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 50, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ION BEAM ANALYSIS OF COPPER AND COPPER ALLOY COINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 30 (2), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.1988.tb00447.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O povoado fortificado Calcolítico do Monte da Tumba, V. Estudo do espólio metálico por fluorescência de raios X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Setúbal Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, VIII, pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo físico do espólio metálico da Necrópole de Vinha do Casão (Vilamoura-Algarve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira G.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabalhos de Arqueologia 02, Secretaria de Estado da Cultura, M.E.C., Monografia do IPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise por fluorescência de raios X de 2 fragmentos metálicos provenientes do Pé da Erra (Coruche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 4, pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo de ‘antoniniani’ de um tesouro de localização incerta pelo método fluorescência de raios X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardoso J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira G.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil F.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 35, pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conclusion: Qurna in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-480, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery from Abydos excavated by Garstang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-295, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necklace British Museum EA3077 said to be from Thebes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Meeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan La Niece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects from excavations at Haraga, Lahun and other sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-278, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haraga tomb 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-259, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egyptian gold jewellery under the SEM-EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-148, 2023, 10.17863/CAM.99681, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery in the New Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-362, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Qurna burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology &amp; Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-326, 2023, 10.17863/CAM.99684, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On beads, pendants, scarabs and chains dated to the New Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-444, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Intermediate Period goldwork from Qau and Badari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-240, 2023, 10.17863/CAM.99682, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental analysis of goldwork with portable XRF equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinón-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-152, 2023, 10.17863/CAM.99681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corrosion of precious metals: the case of Egyptian goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-184, 2023, 10.17863/CAM.99681, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early jewellery analysed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-196, 2023, 10.17863/CAM.99681, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beads and gold foils from 1st Dynasty tombs at Abydos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.206-213, 2023, 10.17863/CAM.99682, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Kingdom finger-rings with wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.404-410, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery in the Second Intermediate Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-316, 2023, 10.17863/CAM.99684, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rings for the fingers in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology &amp; Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-388, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making pennanular ear ornaments in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-385, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predynastic diadem from tomb 1730 at Abydos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Meeks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-206, 2023, 10.17863/CAM.99682, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riqqa tomb 124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold: Archaeology and science in jewellery (3500–1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research; Distributed by Oxbow Books, pp.261-266, 2023, 10.17863/CAM.99683, 978-1-913344-13-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldwork under white light and X-rays: inferring technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-141, 2023, 10.17863/CAM.99681, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold, an exceptional material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute Monographs, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-26, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Kingdom strings in the collection of the British Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Meeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan La Niece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-431, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Intermediate Period jewellery in the collection of the Petrie Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-355, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on gold: colour and workshop practices in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-130, 2023, McDonald Institute Monographs, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery from tomb 296 at Riqqa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-368, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery bearing the names of Ahhotep and Ahmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pagès-Camagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-344, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery in the Middle Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-248, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Kingdom jewellery in the collection of the Petrie Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-302, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riqqeh tomb 124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-266, 2023, McDonald Institute Monographs, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger-rings supposedly from the Royal Tomb at Amarna and comparators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Meeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan La Niece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.394-404, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery reportedly from the Royal Tomb at Amarna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-417, 2023, 978-1-913344-12-2. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17863/CAM.99685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulation in Egypt and the cylindrical amulet from Haraga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Meeks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-286, 2023, 10.17863/CAM.99683, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical development for the analysis of Egyptian jewellery at AGLAE: mapping hard soldered joins and PGE inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-158, 2023, 10.17863/CAM.99681, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing gold jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold. Archaeology and Science in jewellery (3500-1000 BC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10.17863/CAM.99681, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books; McDonald Institute for Archaeological Research; 10.17863/CAM.99681</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-135, 2023, McDonald Institute Monographs, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofrendas incas en oro y plata: estudio tecnológico de estatuillas antropomorfas y zoomorfas miniatura de la región del Cusco, Perú (chapitre 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Sierra Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vetter parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los metales en nuestra historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 366, Institut Français d'Etudes Andines; Academia Colombiana de Historia, pp.261-290, 2021, Travaux de l'IFEA, 978-612-4358è10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for technologies, tracing routes, attempting to preserve. Physicochemical approaches to gold and silver work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Sabatini, I. van der Werf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Analysis in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter, pp.307-330, 2020, 978-3-11-045641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague de la sépulture 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-105, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couteau à poignée d’or. Etude technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibules ansées asymétriques. Étude technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Truc, Marie-Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.92-94, 2019, Publications du Craham, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague de la sépulture 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bell B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.106-107, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accessoires : Les mordants (ou ferrets)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite boucle n°23 de la sépulture 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-143, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibules discoïdes. Description et étude technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-91, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles de ceinture. Description et étude technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Dizier "La Tuilerie" (Haute-Marne) - Trois sépultures d'élite du VIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-141, 2019, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites fibules ansées à tête triangulaire : Etude technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louviers (Eure) au haut Moyen Age. Découvertes anciennes et fouilles récentes de la rue du Mûrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-119, 2019, 978-2-9524032-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El trabajo de los metales preciosos en el área andina: aportes arqueométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Etudes Andines (IFEA); Université de Tarapaca; Université Bordeaux Montaigne, pp.511-528, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo fisico-quimico dun conxunto de objectos de ourivaria protohistorica da coleccion do Museo Provincial de Lugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Comendador Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A coleción de ourivaria antiga do Museo Provincial de Lugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El trabajo de los metales preciosos en el área andino: aportes arqueométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351, pp.507-523, 2018, Travaux de l'Institut français d'études andines, ISSN 0768-424X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repensando las tecnologías empleadas por los orfebres de los Andes centrales: producciones de las culturas Inca, Huari y Tiwanaku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Sierra Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Delaveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Oscar Encuentra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología, Memoria del 56-ICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.952-965, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre oro de Frías y plata de Potosí: aportes de la arqueométria a los estudios de las producciones andinas en metales preciosos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Ghezzi et L.E. Salcedo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avances recientes en datación y arqueometría en los Andes. La cooperación científica francesa en Latinoamérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nstituto Francés de Estudios Andinos (IFEA), Plural Editores, con el auspicio de Instituto de Investigaciones Arqueológicas (IDARQ)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-251, 2018, Actes &amp; Mémoires, 978-99954-1-877-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or africain : analyse et gîtes aurifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique des routes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.80-91, 2017, 978-2-330-05704-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Bronze Age gold bracelets from the Portuguese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Editorial CSIC, 2017, Bibliotheca Praehistorica Hispana, 8400102878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver-copper alloys corrosion mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda C Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. J. Bridgland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings ICOM-CC - 18th Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Council of Museums</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.art. 1611, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross coins struck by Harald Bluetooth: evolution of the silver alloys and assessment on the origin of silver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King Harold's Cross Coinage. Christian Coins for the Merchants of Haithabu and the King's Soldiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southern Denmark, pp.109‐125, 2016, 8776023230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes. La contribution des méthodes archéométriques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-173, 2014, 9782813001634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des objets en or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Contemporaines, pp.165-178, 2014, Sciences Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Based Comparison of Imaging Methods for Visualization of Toolmarks on an Egyptian Scarab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruven Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-246, 2014, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07998-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrecadas da colecção do MNA – o Tesouro de Pancas: entre as Idades do Bronze e do Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-106, 2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des monnaies gauloises des Osismes du Cabinet des Médailles de la Bibliothèque nationale de France (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de numismatique celtique offerts à Louis-Pol Delestrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'études numismatiques et archéologiques, SÉNA,, pp.1-15, 2013, 9782952660044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torques da Colecção do Museu Nacional de Arqueologia – O torques de Codeçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinho Carla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-99, 2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonder les métaux archéologiques au synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Pascal Depaepe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie au laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions La Découverte, pp.195-206, 2013, 9782707176486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La platería mapuche de la toldería del cacique Saygüeque. Estudio arqueométrico de aros, tupos y anillos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Nuñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Asociación Química Colombiana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Técnicas físico-químicas aplicadas aos objetos em ouro das coleções francesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão museológica, Questões teóricas e práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-96, 2013, 978-85-402-0109-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise por FRX portátil de torques, braceletes e arrecadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manso M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-67, 2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoux étrusques en or : une recherche de faux et pastiches par des méthodes physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il n'y a pas d'Âge(s) pour se faire beau, la parure de Cro-Magnon à Clovis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cedarc, pp.99-107, 2013, 978-2-87149-070-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Técnicas físico-químicas aplicadas aos objectos em ouro das colecções francesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wagner Barja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão Museologica: questões teóricas e práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Câmara, pp.91-96, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braceletes ibéricos em ouro da Idade do Bronze/Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinho Carla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-102, 2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La orfebrería de Frías. Estudios preliminares de tecnologías de elaboración y aleaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Química Colombiana, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosão e conservação de objectos em liga de ouro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-94, 2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfebrería prehispánica. Estudios arqueométricos del trabajo del oro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Química Colombiana, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objetos de oro y plata sudamericanos: análisis científico no destructivo y autenticación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometria II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2011, 978-612-4072-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Gold Jewellery by PIXE and SEM–EDS: A Comparison of Ancient and Modern Productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Turbanti-Memmi (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.637-641, 2011, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14678-7_93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity verification of jewellery and coinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Techniques for Cultural Heritage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.93-120, 2011, 978–92–0–114510–9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazing Dynasty 17 jewellery from Qurneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decorated Surfaces on Ancient Egyptian Objects: Technology, Deterioration and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-178, 2010, 978-1-904982-57-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the rhythm: from mind to hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vitobello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Quest for Authenticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-45, 2009, 978-0-906183-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Quest for Authenticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2009, 978-0-906183-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine de l’or de la tombe mycénienne de Kasanaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Röhrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Adrimi-Sismani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Work of Thessaly and Central Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-I, Ministère de la Culture et Université de Thessalie, pp.673-686, 2009, 978-960-89078-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise de algumas moedas antigas da colecção do Museu Histórico Nacional por espectrometria portátil de fluorescência de raios X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Appoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.L. Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. A. Appoloni, M. A. Rizzuto, N. Added eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aplicação de Métodos Físicos e Químicos ao Estudo, Caracterização e Datação em Objetos de Arte e Arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo, pp.94-100, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagues : Eude technique d’une bague en or avec inscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louviers (Eure) au haut Moyen Age. Découvertes anciennes et fouilles récentes de la rue du Mûrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-114, 2008, 978-2-9524032-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the role of scientific techniques applied to the study of gold jewellery decoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.A. Appoloni, M. A. Rizzuto, N. Added eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aplicação de Métodos Físicos e Químicos ao Estudo, Caracterização e Datação em Objetos de Arte e Arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Física; Universidade de São Paulo, pp.324-333, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo de metais preciosos de moedas do patrimônio cultural do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Um olhar contemporâneo sobre a preservação do patrimônio cultural material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-273, 2008, 978-85-85822-09-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles des tombes perturbées : Etude techniques des perles de S163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louviers (Eure) au haut Moyen Age. Découvertes anciennes et fouilles récentes de la rue du Mûrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-105, 2008, 978-2-9524032-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cimetière mérovingien sous l’église Saint-Saturnin, à Chasseneuil-sur-Bonnieure (Charente). Présentation typologique et analyses morphologiques de 3 parures féminines privilégiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Austrasie. Sociétés, économies, territoires, christianisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.415-431, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen et analyse élémentaire de bijoux étrusques de la collection Campana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bijoux de la collection Campana : de l’antique au pastiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-177, 2007, 2-904187-20-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ancient goldwork combining IBA and examination techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive Analysis and Testing of Museum Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETRUSCAN GOLD JEWELLERY: GENUINE, RESTORED OR PASTICHE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del VII Congreso Ibérico de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-84-612-8598-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bracelets articulés de la collection Campana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors antiques, Bijoux de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-117, 2006, 2-35031-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan gold jewellery pastiches of the Campana’s collection revealed by scientific analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cavallini &amp; G.E. Gigante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De re metallica: dalla produzione antica alla copia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 150, L'Erma Di Bretschneider, pp.103-128, 2006, Studia Archaeologica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments de parure Bj 517 de la collection Campana et BM1980, 2-1, 118 du British Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meeks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors antiques, Bijoux de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-119, 2006, 2-35031-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude microtopographique de la bague à cartouche Bj 1070 de la collection Campana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors antiques, Bijoux de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-114, 2006, 2-35031-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bagues à cartouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Mantova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors antiques, Bijoux de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-113, 2006, 2-35031-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking the authenticity of ancient goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Nuclear Analytical Techniques to Investigate the Authenticity of Art Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA Reports, International Atomic Energy Agency (IAEA), pp.28-32, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coins and crowns. The characterisation of the Visigothic gold in Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient gold technology: America and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.417-422, 2005, 84-00-08293-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coleção numismática do museu histórico nacional – em busca de condições ideais de acondicionamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restauração de Metais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Astronomia e Ciências Afins, pp.319-334, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimônio cultural em ouro e prata. As técnicas de fabricação dos objetos e a origem dos metais,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restauração de Metais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Astronomia e Ciências Afins, pp.79-102, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace elements fingerprinting using accelerators and ICP-MS: circulation of gold from the 6th century BC to the 12th century AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage Conservation and Environmental Impact Assessment by Non-Destructive Testing and Micro-Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp.223-244, 2005, 9789058096814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Restauration (Chapitre 9.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors antiques. Bijoux de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 continents; Musée du Louvre, pp.109-119, 2005, 2-35031-030-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of gold in the Portuguese area from the 5th to the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient gold technology: America and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.423-431, 2005, 84-00-08293-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur le rôle et le sens de l'or dans la steppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Robcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mongolie, Le premier empire des steppes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-181, 2003, 2-7427-4395-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis in Numismatics: looking for the provenance of minted metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. M. Griesser, R. Denk, M. Griebl, R. Traum, H. Winter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatik &amp; Technologie: Fragen und Antworten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kunsthistorisches Museum, pp.9-24, 2003, 3-85497-074-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient gold and modern techniques: identification of gold supplies from Croesus to Moses using accelerators and ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. R. Van Grieken, K. Janssens, L. Van't Dack and G. Meersman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive Testing and Microanalysis for the Diagnostics and Conservation of the Cultural and Environmental Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp, pp.825-837, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Persian and Macedonian gold. From Croesus to Alexander the Great</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Nicolet-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1043, pp.369-374, 2002, BAR International Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de monnaies françaises du XIe siècle, le problème du zinc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. B. Kluge und B. Weisser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten XII. Internationaler Numismatischer Kongress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Staatliche Museen zu Berlin, pp.876-884, 2000, 3-88609-375-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mines of Potosi: a silver Eldorado for the European economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ion beam study of art and archaerological objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Directorate-General for Research, European Communities, pp.88-94, 2000, 92-828-7652-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies du Péloponnèse de la fin de l’époque hellénistique : l'apport de l'analyse élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. B. Kluge und B. Weisser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten XII. Internationaler Numismatischer Kongress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Staatliche Museen zu Berlin, pp.300-305, 2000, 3-88609-375-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As primeiras moedas da Baía (1684-1698): tentativa de identificação das fontes de aprovisionamento do metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do I Coloquio Luso-Brasileiro de Numismática (etapa São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itaú Numismática-Museu Herulano Pires, pp.87-107, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the characterization and provenance of coins and other metalwork using XRF, PIXE and Activation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.378-416, 2000, 9780444504876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'argent dans le trimétallisme monétaire gaulois : le cas du Centre-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-O. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hiernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. B. Kluge und B. Weisser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten XII. Internationaler Numismatischer Kongress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Staatliche Museen zu Berlin, pp.425-430, 2000, 3-88609-375-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As moedas ditas de calaim da Índia Portuguesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. A.F.C. Magro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do I Congresso Luso-Brasileiro de Numismática/ V Congresso Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, pp.109-116, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frappe de la monnaie d'or à l'époque de l'expansion musulmane et les mines d'or de l'ouest de l'Afrique : l’apport analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. B. Kluge und B. Weisser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akten XII. Internationaler Numismatischer Kongress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Staatliche Museen zu Berlin, pp.1264-1274, 2000, 3-88609-375-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Em busca da origem do ouro dos Visigodos através dos seus elementos traço</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenagem ao Professor Mario Gomes Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Sintra, pp.223-251, 2000, 9729056161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A report on the composition of a gold bead from Gao (GAD 96 A 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanism, Archaeology and Trade, Further Observations on the Gao Region (Mali)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 829, 2000, BAR International Series, 1841711233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ouro da India colonial: uma primeira tentativa de caracterização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. A.F.C. Magro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do I Congresso Luso-Brasileiro de Numismática/ V Congresso Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, pp.89-108, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the characterisation and provenance of coins and other metalwork using XRF, PIXE and Activation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation in Art and Archeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.378-416, 2000, 0-444-50487-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliage des monnaies de bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières et technologie de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diffusion de Boccard, pp.195-206, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gold from Ghana and the Muslim expansion. A scientific enquiry into the Middle Ages using ICP-MS combined with a UV laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series (792), pp.262-270, 1999, 841710083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As tecnologias de fabrico das ligas amoedáveis e a proveniência dos metais amoedados: perspectivas abertas pelas novas técnicas de análise elementar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. A.F.C. Magro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas du IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Numismática, pp.369-402, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of archaeological ceramics and glass samples by micro-PIXE and LA-ICP-MS methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Elekes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á.Z. Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hungarian Academy of Sciences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Nuclear Research Annual Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-47, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O numerário em ouro e prata de D. Afonso Henriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. A.F.C. Magro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas du IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Numismática, pp.189-204, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam activation analysis with a cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.15-34, 1998, 0-901-405-29-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moeda almorávida: estudo do título e caracterização do metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. A.F.C. Magro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas du IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Numismática, pp.145-168, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse appliquées à la Numismatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Survey of Numismatic Research 1990-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Publication 13, International Association of Professional Numismatists, pp.825-830, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières analyses de plombs byzantins : perspectives et impasses des recherches sur leur composition métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Byzantine Sigillography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-18, 1993, 0-88402-218-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of the silver from Potosi in the 16th century Spanish coinage: a new analytical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Scientific Techniques to Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monograph 9, Oxbow Books, Oxford, pp.28-35, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of the silver from Potosi in the 16th century european coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds. E. Pernicka and G. A. Wagner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry '90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Verlag, pp.11-18, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produções metalúrgicas do Bronze Final do Cabeço do Castro de São Romão, Seia: uma primeira análise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Fabião</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Senna-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do Colóquio Arqueológico de Viseu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colecção Ser e Estar (2), pp.235-248, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacto metálico recolhido na Casa da Orca Cunha Baixa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Senna-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do Colóquio Arqueológico de Viseu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colecção Ser e Estar (2), pp.61-63, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Neutron Activation Analysis of Archaeological Artifacts using a Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed; R. M. Farquhar, R. G. V. Hancock and L. A. Pavlish. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th INTERNATIONAL ARCHAEOMETRY SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, Archaeometry Laboratory, pp.262-268, 1988, 0-921956-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of Portuguese &amp;quot;dinheiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. M. Gomes Marques, D. M. Metcalf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Medieval Coinage in the Iberian Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.343-372, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição para o estudo dos Espadins de Dom Afonso V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigo A.F.T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.T. da Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do III Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Numismático, pp.25-38, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Martinon-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McDonald Institute for Archaeological Research, University of Cambridge. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed by Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute Monographs, 497+xxv pp., In press, 978-1-913344-12-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Dizier « la Tuilerie » (Haute-Marne) : trois sépultures d’élite du VIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ahü-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Baillif-Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2019, Publications du CRAHAM | Série antique et médiévale, 978-2-84133-939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La orfebrería de los Andes en la época inca (siglos XV-XVI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46 (1), 2017, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.8319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chimie des matériaux archéologiques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 9782813001924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des matériaux culturels et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.237, 2015, Sciences archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ourivesaria Pré-histórica do Ocidente Peninsular Atlântico. Compreender para Preservar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-989-20-4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Characterization of Tajikistan Golden Artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Vitobello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utkur Mirsaidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saidmurod Bobomulloev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delta Print, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louviers (Eure) au haut Moyen Age, découvertes anciennes et fouilles récentes du cimetière de la rue du Mûrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'archéologie mérovingienne, 336 p., 2008, Mémoires de l'Association française d'archéologie mérovingienne XVIII, 2-9524032-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseneuil-sur-Bonnieure: une nécropole mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Poitou-Charentes. Maison des Associations de Chasseneuil-sur-Bonnieure, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, patrimoine culturel et datation par le carbone 14 par spectrométrie de masse par accélérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (265)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological study of votive gold figurines from the Colombian Eastern Cordillera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vartanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Robcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InArt - 4th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université / CNRS, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egyptian jewellery in gold: puzzling practices in early periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of gold at Abydos in the Middle Kingdom: analysis of gold leaf and gold jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Shaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InArt − 4th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université / CNRS, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Colour to Nanolayers: Corrosion in Egyptian Gold Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference for Science of Ancient Egyptian materials and technology (SAEMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, Nov 2017, Le Caire, Egypt. pp.211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific revisit of ancient Egyptian gold technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Jewellery Historians Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Jewellery Historians, Sep 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When alloy meets chronology. Bronze Age gold alloys from Northern Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Superior Técnico, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the two sides of the coins: Coin analyses to understand jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy in Numismatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, Apr 2022, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of gold and silver under the Wari in the Cusco region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sierra Palomino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Symposium on Archaeometry (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Superior Técnico, May 2022, Lisbonne (PT), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrategias analíticas para el estudio de orfebrería prehistórica de diversas tradiciones, entre el Atlántico y el Mediterráneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Latinoamericano de Arqueometría, Arte y Conservación del Patrimonio Cultural (CLASMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dirección Nacional de Innovación, Ciencia y Tecnología, Ministerio de Educación y Cultura, Oct 2022, San José de Mayo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Pt in gold Byzantine tesserae: towards provenance and chronology with synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Reinholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InArt - 4th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université / CNRS, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Analysis (IBA) techniques – CH meets functional materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Applications of Radiation Science and Technology (ICARST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA - Agence internationale de l'énergie atomique, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldwork versus analysis: more questions than answers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From ore to final use: understanding gold as a material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museum Cardiff, Mar 2022, Cardiff (Wales), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfèvrerie égyptienne de l'époque de Toutânkhamon. Est-elle inaltérable ? Un regard physico-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du complexe moléculaire aux nanoparticules d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Or-Nano, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The goldworking of Riqqa, Egypt: Analysis and comparison between the 12th and 18th Dynasty,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Science for Ancient Egyptian Materials and Technologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, Nov 2017, Le Caire, Egypt. pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El trabajo de los metales preciosos en los Andes: una investigación fisicoquímica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometría y ciencias de la conservación de patrimonio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dirección Desconcentrada de Cultura de Cusco, Aug 2021, Cusco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie des artefacts : des savoir-faire à la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques au Top</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8167- Orient &amp; Méditerranée, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plume et le masque : un cas d’orfèvrerie Tiahuanaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiahuanaco 1903. Travaux récents sur la mission française en Amérique du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, musée du quai Branly-Jacques Chira, Jun 2020, Paris (communication invitée, congrès annulé covid), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’objets dorés : une question d’épaisseur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dorure SFIIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section française de l'institut international de conservation, Apr 2020, Paris (communication acceptée, congrès annulé covid), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or et physicochimie : sur les traces de l'or africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'or africain, maillons d'une chaîne e problème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - Histoire et archéologie des mondes africains, May 2020, Paris (communication invité, congrés annulé covid), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orfèvrerie du déclin. Étude technologique de pièces en or de la XIIe à la XVIIIe dynastie égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée de Rencontres en Archéométrie de l’Ifao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'archéologie orientale, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfèvrerie et physico-chimie : nouveaux regards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires MONARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MONARIS, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologías orfebres de los Andes centrales: culturas Inca, Huari y Tiwanaku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sierra Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Encuentra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Congress of Americanists (ICA56)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Salamanca, Jul 2018, Salamanca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colour of gold in the Bronze Age: Egypt versus Mycenae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Prehistoric gold: the big picture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museums Scotland, Sep 2018, Edimbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repensando las tecnologías empleadas por los orfebres de los Andes centrales: producciones de las culturas Inca, Huari y Tiwanaku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sierra Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Delaveris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Oscar Encuentra Bardina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56 Congreso Internacional de Americanistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Salamanque, España. pp.952-965, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14201/0AQ0251_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of gold at el-Riqqa (12th and 18th Dynasties)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maitland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAEMT - Science for Ancient Egyptian Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'archéologie orientale, Nov 2017, Le Caire (Egypt), Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las narigueras bimetálicas del intermedio temprano (200 a.c. – 600 d.c.) del norte del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Vetter Parodi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASMAC 2017 - Latinamerican Symposium of Physics and Chemistry in Archaeology, Art and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Archaeological, Anthropological and Administrative Research Centre of Tiwanaku (CIAAAT), Jul 2017, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio tecnológico de estatuillas incas de ofrenda en oro y plata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaveris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASMAC 2017 - Latinamerican Symposium of Physics and Chemistry in Archaeology, Art and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center of Archaeological, Anthropological and Administrative Research Centre of Tiwanaku (CIAAAT), Jul 2017, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfebrería andina: ¿Para qué sirven las técnicas fisicoquímicas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASMAC 2017 - Latinamerican Symposium of Physics and Chemistry in Archaeology, Art and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones Arqueológicas, Antropológicas y Administración de Tiwanaku, Jul 2017, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldwork: material, colour or shine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychromie vor- und frühgeschichtlicher Metallarbeiten – Technische Vielfalt und kulturelle Bedeutung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netzwerks Archäologisch-Historisches Metallhandwerk in Frankfurt am Main, May 2017, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver-copper alloys corrosion mechanisms – new perspectives for the conservation assessment of cultural heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-CC 18th Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jewellery of René Lalique – Towards future conservation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-CC Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council of Museums – Committee for Conservation (ICOM-CC), Sep 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms – new perspectives for the conservation assessment of cultural heritage objects made from silver-copper alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-CC Triennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council of Museums – Committee for Conservation (ICOM-CC), Sep 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold working reconsidered; a laboratory perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beno Rothenberg Memorial Lecture 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Archaeo-Metallurgical Studies (IAMS), Nov 2016, Londres (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influência das técnicas de fabrico nas estratégias de conservação de ourivesaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Património, suas matérias e imatérias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Laboratory for Civil Engineering (LNEC), Nov 2016, Lisbonne (PT), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Gold: Open-Ended Questions and Analytical Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Archaeometry - University of the Peloponnese, May 2016, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentionally patinated silverwork: the influence of atmospheric corrosion on its perception and conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7as Jornadas de Corrosão e Proteção de Materiais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratório Nacional de Energia e Geologia, Nov 2016, Lisbonne (PT), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of Egyptian gold objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barreiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso de Conservación y Restauración del Patrimonio Metálico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid; Centro Nacional de Investigaciones Metalúrgicas (CSIC), Oct 2015, Ségovie, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inca statuettes in the collections of the museums of Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Or des Incas – La métallurgie dans les Andes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, musée du quai Branly, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and technology of Bronze Age and Early Iron age gold bracelets from the Portuguese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Historia (CSIC); Universidad Autónoma de Madrid, Jun 2015, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de l’orfèvre en région andine : un regard physico-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers d’ArchAm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d'archéologie et d'ethnologie René-Ginouvès, Jul 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d’opacification et feuille d'or des tesselles des mosaïques byzantines: des marqueurs de chronologie et de production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MONARIS, SU-CNRS, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egyptian gold jewellery from the 2nd Intermediate Period: an analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laniece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals Used In Personal Adornment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Historical Metallurgy Society, May 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problematic Frías culture (Alto Piura, Peru): analytical study of the goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vetter Parodí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals Used In Personal Adornment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Historical Metallurgy Society, May 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gold of the Pharaohs: analysis of Bronze Age Egyptian jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAM seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bundesanstalt für Materialforschung und -prüfung, Feb 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios de orfebrería y moneda con técnicas fisicoquímicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario Abierto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Mayor de San Andrés, May 2014, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origen y circulación de aleaciones monetarias de oro: estudios por técnicas arqueométricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalls nobles del patrimoni cultural: caracterització i anàlisi de monedes i objectes metàllics per mètodes no destructius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Català d’Arqueologia Clàssica, Mar 2014, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical strategies for the study of Egyptian jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Gold: Ancient Context, Modern Analysi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museums Scotland, Oct 2014, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Platinum in Gold with D2XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buzanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; IPANEMA, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of museum materials: the case of precious metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative methodologies for the characterization and conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mineralogy and Petrology Society, Jul 2014, Siracusa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producción y conservación de orfebrería en oro de la Edad del Bronce en el área del Mediterráneo: Egipto, Micenas y Península Ibérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari Internacional Metalls nobles del patrimoni cultural: caracterització i anàlisi de monedes i objectes metàllics per mètodes no destructius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Català d’Arqueologia Clàssica, Mar 2014, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold of the &amp;quot;poor&amp;quot; periods: Egyptological comments on alloys used in jewellery from Egyptian Second Intermediate Period contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quirke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold of the afterlife. Analytical approaches to Egyptian jewellery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Nov 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-based comparison of imaging methods for visualization of toolmarks on an Egyptian Scarab,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quirke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite de Caen Basse-Normandie, Jun 2014, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los diversos tipos de análisis basados en rayos X para análisis de metales preciosos: posibilidades y límites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aporte de las técnicas de físico-química al estudio de objetos de oro y plata del patrimonio cultural del Cuzco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo de Casa Garcilaso, Nov 2014, Cuzco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric corrosion of gold alloys of Cultural interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CQB Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Jul 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las problemáticas asociadas a los materiales del patrimonio cultural y introducción a las técnicas de examen y análisis utilizadas en los estudios y conservación de metales preciosos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aporte de las técnicas de físico-química al estudio de objetos de oro y plata del patrimonio cultural del Cuzco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo de Casa Garcilaso, Nov 2014, Cuzco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric corrosion of Iron Age gold jewellery from the Portuguese territory: the case of the torc from Codeçais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals Used In Personal Adornment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Historical Metallurgy Society, May 2014, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El trabajo del oro en América del Sur: estudios de producción, proveniencia, conservación y autenticación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l’IFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'études andines, Nov 2014, Lima (Pérou), Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of the tarnish and corrosion on the conservation assessment of gold alloy objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Colloquia of the Conservation and Scientific Research Department</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum, Nov 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaux précieux en Amérique du Sud : approche analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'Archam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Art et d'Archéologie, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análises físico-químicas da ourivesaria pré-histórica da Sala do Tesouro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O trabalho do metal. Compreender para preservar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional de Arqueologia, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Eurasian steppes and China: provenancing the Xiongnu gold by IBA and SRXRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Reinholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESSY II - HZB user meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helmholtz-Zentrum Berlin für Materialien und Energie, Dec 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de aros, tupos y anillos Mapuche de la toldería del cacique Saygüeque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Simposio latinoamericano de métodos de Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural, LASMAC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios preliminares de tecnologías de elaboración y aleaciones de la orfebrería de Frías</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carcero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio latinoamericano de métodos de Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASQUIMC Asociación Química Colombiana, Oct 2013, Bogotà, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origen, circulación y reciclaje de piezas y metal: aportaciones y limitaciones de los estudios analíticos en el caso del oro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulación y destino de los metales preciosos del Mediterráneo occidental en la Antigüedad y en la Edad Media: aportaciones de la arqueología minera y de la arqueometalurgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Ciencias Humanas y Sociales (CSIC); École des hautes études hispaniques et ibériques (Casa de Velázquez), Jun 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resultados de los análisis de un pedazo de metal dorado descubierto durante la evaluación arqueológica de Anse du Coq, Marie-Galante, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International d'Archéologie de la Caraïbe (AIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale d'Archéologie de la Caraïbe, Jul 2013, San Juan, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueométricos de tecnologías de elaboración y de proveniencia de metales. El caso de la orfebrería prehispánica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio latinoamericano de métodos de Fsica y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASQUIMC Asociación Química Colombiana, Oct 2013, Bogotà, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’or sur le verre dans la mosaïque : problématique et perspectives analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Neri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matériaux du mosaïste et leur mise en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’homme, Nov 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La orfebrería egipcia. Estudios arqueométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Museo del Oro del Banco de la República</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo del Oro del Banco de la República, Oct 2013, Bogotà, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O projecto AuCorre no Museu Nacional de Arqueologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dia do Investigador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional de Arqueologia, Jan 2013, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectos de ouro e de prata do património cultural: Questões de fabricação, autentificação, corrosão e conservação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios do Departamento de Quimica &amp; Bioquimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lisbonne, Nov 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueométricos del trabajo del orfebrer prehispánico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Simposio latinoamericano de métodos de Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural, LASMAC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des faussaires : les ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la Société Française d’Energie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de aros, tupos y anillos de plata de la toldería mapuche del cacique Saygüeque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Nuñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio latinoamericano de métodos de Física y Química en Arqueología, Arte y Conservación de Patrimonio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASQUIMC Asociación Química Colombiana, Oct 2013, Bogotà, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueométricos de las producciones en metales preciosos de los Andes. Entre oro de Frías y plata de Potosí.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiahuanaco 1903-La Paz 2013: 110 años de colaboraciones arqueológicas franco-americanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'études andines; Museo Nacional de Etnografia y Folklore, Oct 2013, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold work of the Bronze Age: Egypt versus Mycenae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Hercules, Université d’Evora, Jul 2013, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation physics in the study and authentication of ancient jewellery and coinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Radiation Physics - ISRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Física - Universidade Federal do Rio de Janeiro, Oct 2012, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or en Égypte antique : polychromie et fabrication d’orfèvrerie vues par des méthodes physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du Musée Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Calvet; Société Française d’Energie Nucléaire, Jan 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfèvrerie et monnaie. Méthodes physico-chimiques appliquées à la fabrication, provenance et authentification d’objets en métal précieux du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum Management: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional do Conjunto Cultural da República, Oct 2012, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bar des Sciences de la Société Française d’Energie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Oct 2012, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or. Sur les traces des faussaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la Société française d’Energie nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d’Energie nucléaire, May 2012, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Musée : étudier, conserver et authentifier des pièces et bijoux en or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'Institut français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du Portugal, Feb 2012, Lisbonne &amp; Obidos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faussaires : sur les traces de l’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CIFM - Cofrend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confédération française pour les essais non destructifs, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nuclear microprobes in the study of cultural heritage gold and silver items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNMTA13 - Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon - IST/ITN, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los aros de Patagonia (siglos XV-XIX): estudio tecnológico de los upules mapuche-tehuelche y antecedentes arqueológicos e históricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Americanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jul 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las técnicas cientificas aplicadas al estudio y a la preservación del patrimonio cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios de la Dirección Desconcentrada de Cultura de Cusco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministério de la Cultura, Nov 2012, Cuzco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las figuras votivas de los Muiscas (Colombia, 600-1600 D. C.) del musée du quai Branly: producción industrial, aleaciones a base de cobre y talleres orfebres de la Cordillera Oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moulhérat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Americanists (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jul 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s sacred silver jewels from Patagonia (19th century): Mapuche-Tehuelche alloys and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry: 50 years of ISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leuven, May 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos materiales de orfebres precolombinos y europeos, estudio Comparativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTRA: Conferencia Internacional de Espectroscopía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Peruana Cayetano Heredia, Feb 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analytical study by X-ray based techniques of the Pancas Treasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Microprobe Technology and Applications - ICNMTA13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon - IST/ITN, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos analíticos para el estudio de piezas de metalurgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECTRA: Conferencia Internacional de Espectroscopía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Peruana Cayetano Heredia, Feb 2012, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Técnicas físico‐químicas aplicadas ao estudo da ourivesaria antiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torques, braceletes e arrecadas do território português</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional de Arqueologia,, Feb 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourivesaria e moeda: métodos físico-químicos aplicados ao estudo de ouros e tesouros do património cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ciclo “100 Lições” - ULis2011 Centenário da Refundação da Universidade de Lisboa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Lisboa, Jan 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical research on Egyptian gold work at the National Museums of Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservação e técnicas de análise para o estudo e salvaguarda do património metálico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical research at the National Museums of Scotlandon: the Egyptian goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservação e técnicas de análise para o estudo e salvaguarda do património metálico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Lisboa, Mar 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Egyptian goldwork with science-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Petrie Museum of Egyptian and Sudanese Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Petrie Museum - University College London, Mar 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science-based studies and the work of the goldsmith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menschen, Technologien und Rohstoffe im Lichte neur wissenschaftlicher Ergebnisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Bergbau-Museum; Institut für Archäologishes Wisenschaften der Ruhr-Universität Bochum, Dec 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold beads in Ancient Egyptian jewellery, a technological study of necklaces and belts from the Middle Kingdom and 2nd Intermediate period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. La Niece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM and microanalysis in the study of historical technologies, materials and conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum, Sep 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y autenticación de joyas y monedas en oro y plata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnarte: Jornadas sobre avances en técnicas analíticas aplicadas al estudio de materiales en arte y arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Buenos Aires, Sep 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectos de ouro e técnicas científicas: pesquisa do fabrico, circulação e autenticidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum: Física na Investigação do Património</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, Jun 2010, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of goldwork: examination and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Institute of Archaeology Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Oct 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du métal en Patagonie septentrionale : les bijoux sacrés des femmes mapuche-tehuelche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Nuñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIN France 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technology, exchange and meaning of metal ornaments in Cuba before and after Columbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valcarcel Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of South Florida, May 2010, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfèvrerie & monnaie : sur les traces de l’or et de l’argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nucléaire et l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold jewellery in Ancient Egypt: Gold origin and polychromy, wire, granulation, and soldering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of South Florida, May 2010, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objetos de oro y plata sudamericanos: estudio, análisis y autenticación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Latinoamericano de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Peruano de Energía Nuclear, Oct 2009, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The jewellery of Maria Pia of Savoy made by the Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maranhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of Kushan gold jewellery: the production techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Demortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bobomulloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the first gold coins struck in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Brito Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold wor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oro y tesoros del Patrimonio Cultural. La ciencia al servicio del arte y la historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l’IFEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français des Etudes Andines, Oct 2009, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objetos de oro y plata sudamericanos: estudio analítico y autenticación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Latinoamericano de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouro e ciência: porquê analisar os tesouros do património cultural?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquios do Centro de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho, Mar 2009, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of the gold necklace from Qurneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eremin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and Silver analysis in some ancient coins from Brazil and Portugal by portable EDXRF spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Appoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of genuine and modern gold jewellery from the Florence National Museum of Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rastrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinón-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot studies on gold artefacts: case studies of Egyptian jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authentication of Artefacts and their Protection against Forgery and Illicit Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Alexandrina, Nov 2009, Alexandria / Egypt, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of gold jewellery dated from the 17th Dynasty (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan granulation: does morphology solve the question of authentication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it a fake? Authentication with analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Nuclear Analytical Techniques to investigate the Authenticity of Art Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Peruano de Energia Nuclear, Nov 2008, Cusco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble metals determination in ancient coins by portable ED-XRF spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Appoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Seminary of Analysis by X-ray Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Nov 2008, Cabo Frio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Coins from the hoard of Beçin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Siena, May 2008, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and authentication of goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry’s instruments and methods for investigating and conservating archaeological artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArcheoMED - Cultural and Archaeological heritage in the Mediterranean Basin, Mar 2008, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking gold fakes by analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Hermitage: applications on conservation-restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Física Atómica da Universidade de Lisboa, Dec 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desvendar os segredos do ouro do Património Cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência Nacional de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Física; Universidade NOVA de Lisboa, Sep 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen y análisis de objetos de oro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios del Instituto Nacional de la Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de la Cultura; Museo Historico Regional del Cusco, Nov 2008, Cusco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and conservation of gold work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Olympus CS-AUTHENTICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6th Framework Programme AUTHENTICO, Jun 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking gold forgeries with X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry, Cavtat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudjer Boskovic Institute, Jun 2008, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Jewellery and Coinages: Study and authentication with science-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vorträge ChemArt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademie der bildenden Künste, Dec 2008, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technology of ancient gold work. Where did the gold come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation and Analytical Research, Conservation Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museums Scotland, Feb 2008, Ediburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coin or jewel? Gold supplies of Late Antiquity in Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Siena, May 2008, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazing Dynasty 17: Jewellery from Qurneh, Conférénce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old Kingdom Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fitzwilliam Museum, May 2008, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of jewels and coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASMAC - Simpósio Latinoamericano de Métodos Físicos e Químicos em Arqueologia, Arte e Conservação de Patrimônio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo; Sociedade Brasileira de Física, Jun 2007, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y examen de joyas y otros objetos en oro: ¿original, restaurado o pastiche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Ibérico de Arqueometría</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Historia - CSIC; Museo Arqueológico Nacional, Oct 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses élémentaires et isotopiques : principes, avantages et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physico-chimie des Matériaux du Patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR 2114 ChimArt, Jun 2007, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autêntico, copia ou pastiche? Análise de objetos em ouro e prata do patrimônio cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios do Centro Brasileiro de Pesquisas Físicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Brasileiro de Pesquisas Físicas, Jun 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'études archéologiques fondés sur la mise en œuvre d'analyses élémentaires et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physico-chimie des Matériaux du Patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR 4114 ChimArt, Jun 2007, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la mesure optique de surface sans contact avec numérisation 3D à l’étude d’objets d’orfèvrerie en or et en argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the art of the goldsmith and the routes of gold with non-destructive analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNART - Non-destructive and Microanalytical Techniques in Art and Cultural Heritage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Apr 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trace elements in gold alloys by SR-XRF at high energy at the BAMline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Accelerators in Applied Research and Technology (ECAART9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IstitutoNacionale di Fisica Nucleare, Sep 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of ancient coins from the collection of the Museu histórico nacional by portable ED-XRF spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Appoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASMAC - Simpósio Latinoamericano de Métodos Físicos e Químicos em Arqueologia, Arte e Conservação de Patrimônio Cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Física; Universidade de São Paulo, Jun 2007, São Paulo (USP), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des alliages et des éléments utilisés dans la confection de l’orfèvrerie durant l’Antiquité Tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR 2114 ChimArt, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originaux, copies, pastiches de bijoux et monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'énergie nucléaire, Mar 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenancing ancient gold and silver by Sy-XRF at high energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bundesanstalt für Materialforschung und -prüfung; Rathgen-Forschungslabor Staatliche Museen zu Berlin, Sep 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoux et monnaies en or : originaux, faux et pastiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Energie Nucléaire; Musée Calvet, Feb 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or, des mines aux objets et de la Gaule celtique à la Dacie romaine. Recherche de traceurs technologiques et géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cauuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de Travail du GdR ChimArt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR 2114, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orfèvrerie et monnaie : apport de l’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'Energie nucléaire, Jun 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéométrie pour l'étude de l'orfèvrerie mérovingienne, Analyse de la culture matérielle mérovingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'Unité Toulousaine d’Archéologie et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Toulousaine d’Archéologie et Histoire, Jan 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the decoration tools of ancient goldsmiths by micro-topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, May 2006, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise das moedas holandesas da coleção do Museu Histórico Nacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.L. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Simpósio de Técnicas Avançadas em Conservação de Bens Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agência de Estudos e Restauro do Patrimônio; Ministério da Ciência e Tecnologia, Mar 2006, Olinda, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of trace elements in gold alloys by SR-XRF at high energy: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESSY Users’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helmholtz-Zentrum Berlin (HZB), Dec 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ancient goldwork using IBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop COST Action G8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST Action G8; University of Nicosia, May 2006, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking the authenticity of ancient gold objects by combining analytical and examination techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Nuclear techniques to investigate the authenticity of art objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Atomic Energy Agency (IAEA), Sep 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche analytique des bijoux étrusque de la collection Campana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bijoux antiques et pastiches de la collection Campana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gold jewellery from the Campana’s collection: studies on ancient techniques and modern restorations by SEM and IBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalli in Etruria dalla produzione antica alla copia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nazionale Etrusco di Villa Giulia, Jul 2005, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Gold: from Ancient Coins to Famous Jewels...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Conference: Nuclear Power for the XXI Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Nuclear Societycléaire, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Técnicas de fabricação de objectos do Patrimonio cultural em ouro e prata e origem dos metais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Latino Americano de Restauração de Metais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu de Astronomia e Ciências Afins, Jul 2005, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de provenance de l’or ancien par Sy-XRF : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the West African gold from the 8th to the 17th century AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy–a touchstone for cross-cultural interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum, Apr 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve du feu : l’affinage des métaux précieux par cémentation de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condições de acondicionamento da coleção numismática do museu histórico nacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Congresso Latino Americano de Restauração de Metais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As técnicas de Física Nuclear em ourivesaria e numismática: possibilidades analíticas e campo de aplicação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunião de Trabalho sobre Física Nuclear no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Física, Sep 2005, Guarujá, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it Etruscan? Study of the Campana collection gold jewels by combining SEM and IBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Metzger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgy–a touchstone for cross-cultural interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum, Apr 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan gold work from the Campana’s collection (Louvre Museum): manufacture techniques and identification of 19th century restorations and pastiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCESS AGLAE and MOLAB Users’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de REcherche et Restauration des Musées de France, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouros e tesouros do patrimônio cultural : ciência no museu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios do Centro Brasileiro de Pesquisas Físicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Brasileiro de Pesquisas Físicas, Jul 2005, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ors et trésors, l’apport de l’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'Institut de physique nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Louvain, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l’inscription d’une bague de tradition romaine trouvée à Louviers (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scéance ordinaire de la SFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Numismatique, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the provenance of gold: measuring trace elements by IBA techniques, ICP-MS and SR-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Analytical Chemistry. University of Zaragoza, May 2004, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Pt concentration in ancient gold by Sy-XRFat BESSY II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Seminar zur Nutzung des Wellenlängenschieber-Messplatzes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helmholtz-Zentrum Berlin, Nov 2004, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouro e prata do patrimonio cultural: técnicas de fabricação dos objectos e origem dos metais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Patrimonio: impacto das técnicas de análise não-destrutivas no estudo do patrimonio cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Brasileiro de Pesquisas Fisicas, Mar 2004, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudos dos materiais do patrimonio cultural no Laboratorio dos Museus de França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios do Centro Brasileiro de Pesquisas Físicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Brasileiro de Pesquisas Físicas, Mar 2004, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l’or ancien : de Crésus à Vasco da Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Oct 2004, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting ancient gold by Sy-XRF: the case of Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Accelerators in Applied Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Research and Restoration of the Museums of France, Sep 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and garnets: provenancing the raw material used in Merovingian jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Périn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">he use of Ion Beam in Material Sciences, Medicine and Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Namur, May 2003, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or et les gemmes du trésor wisigothique de Guarrazar : études de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques d'archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis in Numismatics: where does the metal come from?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Numismatics &amp; Technology: questions and answers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coin Cabinet of the Kunsthistorisches Museum, Apr 2003, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the object to the mine: provenancing ancient gold with proton beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The use of Ion Beam in Material Sciences, Medecine and Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Namur, May 2003, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of gold and silver identified through nuclear physics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Physical Society, May 2003, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical developments at the C2RMF: AGLAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars of the Department of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The British Museum, Oct 2003, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A análise dos metais amoedáveis. Sua contribuição aos estudos numismáticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Latino-Americano de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Numismática Brasileira; Itaú Cultural, Nov 2003, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient gold: an analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences - Institut Jožef Stefan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Jožef Stefan, Oct 2002, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de l’or ancien par les techniques PIXE – PIGE – PIXE-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2114, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos cientificos de análise em numismática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II congresso Luso-Brasileiro de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Banco Central do Brasil et Itau Numismatica, Sep 2002, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of gold supplies from Croesus to Mohamad using accelerators and ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive Testing and Microanalysis for the Diagnostics and Conservation of the Cultural and Environmental Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp, Jun 2002, Anvers (Antwerpen), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the PIXE – PIGE - PIXRF association for the analysis of the gold from the First Empire of the Steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Amsterdam, Apr 2002, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or et grenats : sur les traces des matériaux des bijoux mérovingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail du GDR Chimart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ChimArt GDR 2114, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of gold and gold refining in Lydia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T. Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolian Metal III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsche Bergbau-Museum Bochum; Generalkonsulat der Republik Türkei, Oct 2002, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du platine dans l’or ancien par PIXE-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaux du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR 2114, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os métodos de análise em numismática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congresso Luso Brasileiro de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Banco Central do Brasil - Museu de Valores, Sep 2002, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterisation of the Visigothic gold in Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ancient Gold Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (CSIC), Oct 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portugal from the 5th to the 18th century: gold in circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Ancient Gold Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (CSIC), Oct 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunt et innovation monétaire dans la Péninsule Ibérique du VIIIe au XIIe siècle : Etude de la monnaie d’or de la chute des Visigoths à la Reconquista chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 2001, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold traces to trace gold. But with which technique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Science 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Newcastle University, Aug 2001, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Or, argent, histoire, composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CRPAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux 3, Nov 2001, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ouro do noroeste peninsular: mito ou realidade. Análise da moeda sueva e visigoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congresso Luso-Brasileiro de Numismatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Histórico Nacional, 2000, Rio de Janairo, Brazil. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de la monnaie. Analyses physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du C2RMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche et de restauration des musées de France, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or de Crésus et la Physique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Energie Nucléaire, Dec 2001, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ouro no mundo árabe e a sua influência na Península Ibérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II congresso Luso-Brasileiro de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Banco Central do Brasil et Itau Numismatica, Sep 2002, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux du patrimoine. Développement expérimental d’une ligne PIXE-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière (RX 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École National Supérieure des Arts et Industries, Dec 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ancient gold using accelerator based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive analysis and testing of museum objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, action COST G8, Oct 2001, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métal, la monnaie, l’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’Archéologie et de Physique Appliquée à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux 3, Apr 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da moeda sueva e visigoda e o ouro do noroeste peninsular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Luso Brasileiro de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal; Sociedade Numismática Brasileira, Oct 2000, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of the Celts cast tin bronze coins: composition of the alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Northover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de Mexico, Apr 2000, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As moedas da India Portuguesa em ouro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Costa Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, Mar 2000, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères au type d’Alexandre : Apport analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeiras moedas da Baia: análise dos metais utilizados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congresso Luso-Brasileiro de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Herculano Pires, Oct 2000, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise das moedas ditas de calaim da India Portuguesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Costa Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, Mar 2000, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of Celt cast tin bronze coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Northover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methodology of gold analysis by ICP-MS: first developments on provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Visigoths et des premières dynasties arabes en Péninsule Ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de numismatique, Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterisation of ancient metals with accelerators. A question of energy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST G1 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST-Action G1; Hahn-Meitner-Institut (HMI), Oct 1999, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux âges d’or de la Perse: étude analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Eldorado à la Cour de Séville : le parcours de l’argent inca vu par l’analyse chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de la SFEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Energie Nucleaire, Feb 1999, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de titre et provenance de la monnaie almoravide d’Afrique et Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and structure of high tin bronze potins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Northover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Founders Smiths and Platters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Sep 1999, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats d'analyse des monnaies cuivreuses de Pictonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sarthre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Numismatique, Jun 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of gold coins by charged particles and mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Founders Smiths and Platters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Sep 1999, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cyros to Alexandre the Great: precious metals of the Persian Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hungarian National Museum, Apr 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudos de proveniência do metal amoedado. Perspectivas abertas pelas novas técnicas de análise elementar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, Jul 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le morabotin et la particularité almoravide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Numismatique, May 1998, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ouro árabe cunhado na Península Ibérica: estudo do título e caracterização do metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, Jul 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muslim conquest and the routes of gold. A new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hungarian National Museum, Apr 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O numerário em ouro e prata do primeiro rei de Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Numismática de Portugal, Jul 1998, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals: Nuclear activation and ICP-MS analysis compared with PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ion Beam Analysis of Archaeological Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action COST-G1, Nov 1998, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gold from Ghana and the Muslim expansion. Analytical studyby LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Sep 1997, Harvard, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie d'or, l'expansion musulmane et les mines d'or de l'Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Münzkabinett Staatliche Museen zu Berlin, Sep 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème du zinc dans le monnayage de Corbie (XIe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Münzkabinett der Staatlichen Museen zu Berlin, Sep 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trimétallisme monétaire gaulois du Centre-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hiernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Münzkabinett Staatliche Museen zu Berlin, Sep 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d'argent du Péloponnèse (IVe-IIe s. av. J.-C.) : apport de l'analyse élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Münzkabinett Staatliche Museen zu Berlin, Sep 1997, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statères trouvés en Gaule : prototypes ou imitations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA-Groupe des Méthodes Physiques et Chimiques de l'Archéologie, Apr 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific study of the South American metals and the European economy in the Discoveries time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ion Beam Analysis - IBA13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Jul 1997, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May XRF and PIXE solve archaeological and historical questions? The case of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on EDXRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Jun 1996, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies gauloises de l'ouest : l'apport d'une base de données à une recherche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées numismatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Numismatique, Jun 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of archaeological gold by LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser ablation ICP-MS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRGM (Bureau de Recherches Géologiques et Minières), May 1996, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS: provenance enquiries on precious metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Sarthre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois, May 1996, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of archaeological metals: a scientific enquiry into the Past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars Institut für Spektrochemie und Angewandte Spektroskopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut für Spektrochemie und Angewandte Spektroskopie, Dec 1996, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'alliage des monnaies de bronze de Thassos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Thassos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Francaise d'Athènes, Sep 1995, Liménaria, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Em busca das primeiras comunidades paleometalúrgicas do ocidente peninsular. Análises não destrutivas do espólio metálico do povoado pré-histórico de Leceia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéométrie dans les pays européens de langue latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 1995, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of archaeological material byLA-ICP-MS: application to the study of ancient glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, Jul 1995, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de monnaies d'argent du Centre-Ouest de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéométrie dans les pays européens de langue latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA), Apr 1995, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive composition analysis of the Portuguese silver coins &amp;quot;Vinténs de Esfera&amp;quot; using a cyclotron methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orta Doğu Teknik Üniversitesi, May 1994, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam/accelerator methods of activation analysis, The application of scientific methods for investigating coins and coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Numismatic Society Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Numismatic Society; The British Museum, Sep 1994, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os objectos metálicos dos povoados do Bronze Final da Beira Interior: uma análise por fluorescência de raios X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Vilaça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade POrtuguesa de Fisica, Sep 1994, Covilhã, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Radiation Physics to archaeological problems: elemental analysis of coins and glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Radiation Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rabat, Jul 1994, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise por activação nuclear dos ceitis portugueses: a moeda de mais pequeno valor cunhada nos séculos XV e XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Fisica, Sep 1992, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent du Potosi et sa diffusion en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana Nacional de Numismatica - Congresso de Historia de la Moneda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociacion Numismatica Española, Mar 1992, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise por fluorescência de raios X do espólio metálico do Cemitério Visigótico de Talaíde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Fisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portugesa de Fisica, Sep 1992, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O depósito do Bronze Final de Alqueva e a tipologia das lanças do Bronze Final português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1º Congresso Mediterrânico de Etnologia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Lisbonne, Portugal. pp.231-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tipologia das lanças do Bronze Final do depósito do Alqueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Mediterrânico de Etnologia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundação Calouste Gulbenkian, Nov 1991, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da caracterização dos Arqueometais às minas de prata de Potosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Fisica, Sep 1990, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 16th century European coinage and the silver from Potosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heidelberg University, Apr 1990, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempts to establish a better knowledge of the coinage technology by combining nuclear and atomic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis by a combination of Ion-Beam (accelerator-based) and surface specific (IB-SA 90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés Universitaires Notre-Dame de la Paix, Sep 1990, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo por fluorescência de raios X do espólio metálico dos Cerros do Castelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade POrtuguesa de Fisica, Sep 1990, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Potosi sous l’œil du cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires du CERI-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherches par irradiation, Feb 1989, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical method for the study of the diffusion of the Potosi silver in the 16th century Spanish coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Roy Ladurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bradford, Sep 1989, Bradford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeira análise das produções metalúrgicas do Bronze Final do Cabeço do Castro de São Romão (Seia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Senna-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Seruya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fabião</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Arqueológico de Viseu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Amigos da Beira; Universidade Catolica POrtuguesa, Apr 1988, Viseu, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of coins: the chemical composition of Portuguese &amp;quot;dinheiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Medieval Coinage in the Iberian Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Numismática Scalabitana, Oct 1988, Santarém, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Archaeological Artifacts using Thermal Neutron Activation and a Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, May 1988, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise do artefacto metálico da Casa da Orca da Cunha Baixa (Mangualde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Senna-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Arqueológico de Viseu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Amigos da Beira; Universidade Católica Portuguesa, Apr 1988, Viseu, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse globale et non destrutive des objets archéologiques en cuivre et alliages cuivreux de formes biscornues. Application à l'étude des fibules d'Argentomagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA-Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 1987, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'objets archéologiques en fer par des méthodes nucléaires d'analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA-Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 1987, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise elementar não destrutiva em amostra espessa: comparação de resultados obtidos por XRF, PIXE e reacções nucleares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Fisica, Sep 1986, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PIXE et l'analyse des métaux: bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA-Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Sep 1985, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise química dos espadins de Dom Afonso V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigo A.F.T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.T. Da Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nacional de Numismática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Sintra, Nov 1985, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinações analíticas quantitativas em ligas metálicas por reacções nucleares e fluorescència de raios X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira G.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISICA 84</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Física, 1984, Evora, Portugal. pp.118-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinação da eficiência de detectores de semicondutor de Ge (intrínseco),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso de Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Portuguesa de Fisica, Jun 1982, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicação das técnicas de Física Nuclear à Arqueologia. Curvas de eficiência de detectores de Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios do CFNUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Física Nuclear de l'Universidade de Lisboa, Dec 1981, Lisbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gold Working of Riqqa, Egypt: Analysis and Comparison. Between the 12th and 18th Dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filomena Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ponting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campbell Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque générale (64), Institut français d'archéologie orientale, pp.221-232, 2022, Science of Ancient Egyptian Materials and Technologies, 978-2-7247-0931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, simulation and manufacture of Celts cast tin bronze coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Northover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeometry 2000: Proceedings of the 32nd International Symposium on Archaeometry, ed. L. Barba; Universidad Nacional Autónoma de México (UNAM), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the provenance of gold. The methodology of gold analysis by ICP-MS: first developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeometry 2000 - proceedings of the 32nd International Symposium on Archaeometry, ed. L. Barba; Universidad Nacional Autónoma de México (UNAM), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Egyptian gold jewellery: Technologies and corrosion study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The investigation of corrosion processes in Egyptian goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference for Science of Ancient Egyptian materials and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The jewellery of René Lalique: technology vs. atmospheric corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrome alloys in Mycenaean goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic tesserea: analyses of Levantine, late Roman and Byzantine glass and gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glance at chronology with X-rays: contribution to the understanding of Atlantic Bronze to Iron Age transition gold finds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corregidor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Spectroscopicum Internationale XXXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Figueira da Foz, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarnish and corrosion of gold archaeological objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Age gold torcs from the North of Portugal: A comparison of gold alloys, fabrication techniques and conservation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Late Bronze Age soldering techniques: µPIXE analyses of the gold bracelets from Herdade do Álamo (Beja, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corregidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold in Ancient Egypt: studies on provenance & corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian Bronze Age gold bracelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to Inca metallurgy: votive gold and silver figurines from the Empire (1400-1532)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paz Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Figueroa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: ISA 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic goldwork from the Portuguese area: alloys, technologies and their relation to the atmospheric corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium: ISA 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycenaean gold: Jewelry production techniques and the myth of the Golden Fleece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Adrimi-Sismani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a Chalcolithic gold bead from Mehrgarh (Balochistan). Hammering or casting process tracked by neutron diffraction texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Haquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourgarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURUM: authentication and analysis of gold work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SR-XRF analysis of trace amounts of Pt in gold alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cavtat, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan granulation: does morphology solve the question of authentication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient gold fakes and pastiches: study of filigree and granulation by SEM-EDS and PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vitobello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cavtat, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan gold jewellery and 19th century pastiches: IBA or SEM-EDX?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vitobello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes de fabrication des torques gaulois en or : apport des techniques d'examen et d'analyse élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie'07, GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazing Dynasty 17: Jewellery from Qurneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lore Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Manley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Old Kingdom Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenancing the gold of Kasanaki with ion beam analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Archeological Meeting of Thessaly and Central Greece: from prehistory to the contemporary period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etruscan jewellery and 19th century pastiches by combining X-ray radiography, optical microscopy, scanning electron microscopy and ion beam analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Archaeometry. ISA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires et morphologiques de quatre parures féminines d'époque mérovingienne, trouvées au sud de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeométrie 2005, Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Salcombe : identification de la provenance de l'or par ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeométrie 2005, Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of silver alloys by ICP-MS and accelerator base techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Cowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances on gold circulation of the nomadic people living along the Chinese frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hefei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which gold and silver ores circulated in Brazil before the finds of Minas Gerais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Sciences 01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnayages cuivreux de l'Antiquité : études des techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Northover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point analysis and provenance of ceramics: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Uzonyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on altered ceramics using a new analytical technique: LA-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May the characterisation of silver coins by ICP-MS determine the provenance of silver?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary Composition Studies of an Ensemble of Iberian Coins by Nuclear Reactions and PIXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.B. Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et interprétation de la découverte d’un morceau de métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Honoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RA 2009-085, Parcelle AD 109, DRAC de la Guadeloupe. 2012, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SR-XRF analysis of Pt trace contents in ancient gold alloys at the BAMline: a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Reiche Et H. Riesemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmholtz-Zentrum Berlin für Materialien und Energie GmbH. 2008, pp.313-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ors de Fenouillet et de Lasgraïsses : Etudes technologiques et analyses scientifiques de deux ensembles de torques gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5608 Traces. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l'or antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie Analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification and analysis of goldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Rehren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2009, 978-2-7535-1181-1. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1076"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Radtke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03638-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Craddock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Cowell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Guerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54841/hm.661" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03838351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tissot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/metalla.v26.2022.i1.3-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03838363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103477" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vetter&#160;parodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.10543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02437150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pessanha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tissot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Correia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreiros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9JA00028C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426484v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delaveris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oscar Encuentra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Villanueva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2018-0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Troalen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maitland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ponting" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Price" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.03.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda C. Monteiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra Barreiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Correia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02330h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vetter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8255" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reinholz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Sierra Palomino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8387" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8198" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2628" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z29XTKX9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426519v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9699-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.09.033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Abollivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.03.047" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM8P5XD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corregidor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05845K" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Buzanich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guilherme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Riesemeier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.10.039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verit&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880302v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869081v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/s0717-73562016005000011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Monteiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19228/j.cpm.2016.35.05" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426546v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.04.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P68TZ9RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Troalen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponting" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radtke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2015.03.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Guerra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.01.041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426569v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tate" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920532v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.11.053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT7K4J1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426567v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3025416" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Herrmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Laugier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2013.e14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tissot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barreiros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.11.054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Miniaci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan La Niece" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marei Hacke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845131v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Valc&#225;rcel Rojas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita S&#225;enz Samper" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2012.03.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2409" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/375262964D52554CE084BA5EC0F605FA84CEEE75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920531v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schreiner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melcher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salomon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2415" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3E7FB9FFEE3C77E27D60E296A6564AA8F1D67DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920527v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinon-Torres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426782v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Nixon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00062104" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CABD3A75446990350DAE2317D2B131BF87AFF0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426781v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#228;der" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-5627-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE58CF2B678318C6578F446F92F53E8DE1EABE0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920522v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Adrimi-Sismani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2121" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S Parreira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Appoloni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Maria Lobo Vieira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa B. Scorzelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Corre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2396" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Demortier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Vitobello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidmurod Bobomulloev" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2184" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos&#160;eduardo Pereira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2383" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920504v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jos&#233; Oliveira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Maranhas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#160;isabel Seruya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco&#160;a. Magro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Borel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2308" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1894" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2148" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rastrelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Miccio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2449" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426791v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Eremin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Goring" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2102" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920503v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Manley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2095" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851971v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouchard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2315" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885969v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426767v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Esqu&#232;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pl&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stutz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.974" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426788v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riesemeier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4NSTG5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426762v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2008.00415.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RZC656R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esqu&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924179v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.L. Vieira" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Scorzelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Azevedo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duttine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426760v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920491v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calligaro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perea" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00287.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X36D477T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921496v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927649v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924121v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garnier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jimenez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470093v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Filomena Guerra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470092v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920825v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920487v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.150" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPC07XPG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924086v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426735v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.02.019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QNRQV4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426732v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2002.05.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJGD51S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426728v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2004.03.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJFV6H1N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923979v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Bihan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920668v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920669v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abollivier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920666v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane &#201;lu&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/9/305" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83CC863B75E870FA23C78949CC8E912E3B0302FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923924v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondonneau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.t01-1-00087" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/053A69F2B45EF1402726DCD4C5721E7645928A07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920661v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2002.1035" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923913v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139591v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubus" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020244" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83092692BED34A6C341EB7802B49A8280BEA54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925476v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dran" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923697v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarthre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920475v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2000.987" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920472v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gondonneau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2000.986" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923690v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920468v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-O. Sarthre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barrandon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0405" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA5503F8722659837CAB3CCF75FCB6123C7E0464/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920450v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(97)00754-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMGJWZLH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920454v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.1998.2200" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920634v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clairand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923147v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920620v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lu&#237;s Cardoso" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923144v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Magro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925431v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920623v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920627v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921121v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hiernard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.1996.2082" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923141v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattei" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291133v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Solier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923139v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920440v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.934" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920413v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0969-8043(95)00095-X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1061FDE7ABC7F5D859F81230D7BC38E93D6014E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923137v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.1639" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923135v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cardoso" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardoso" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920611v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dh&#233;nin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920393v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.1994.2006" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304242v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923115v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923123v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morrisson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925480v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monteiro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. da Veiga Ferreira" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Pinto Coelho" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927672v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando B. Gil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923027v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920386v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauschene" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fauduet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1990.885" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927673v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Luis Cardoso" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920379v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Gil" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1989.870" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920382v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreira" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1300180406" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZMVGXTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920372v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauchesne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrandon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1988.tb00447.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z16G04JK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922854v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922821v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira G.P." TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922811v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922779v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardoso J." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil F.P." TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945058v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arch.cam.ac.uk/mcdonald-institute-monographs" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99686" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shaw" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944984v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Meeks" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Quirke" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944961v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944948v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944887v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945015v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99685" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944990v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tate" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945053v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944918v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944915v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944938v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944929v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945033v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944986v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945024v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945021v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944923v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04200343v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944881v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944851v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99676" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945051v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945007v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99684" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944863v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99680" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944997v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pag&#232;s-Camagna" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945020v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944941v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944978v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944955v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99683" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944907v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944874v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945047v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945030v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944968v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325462v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945162v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922081v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stutz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922118v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922066v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922094v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell B." TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922115v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922108v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922046v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922103v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921970v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131040v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920574v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920562v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Comendador Rey" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920566v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920569v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/libreria/actes-et-memoires/045/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920595v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920582v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426592v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda C Monteiro" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icom-cc-publications-online.org/PublicationDetail.aspx?cid=7b97febb-4ad6-40f6-830a-2b99b6e77f07" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920604v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921124v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895669v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426575v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Macdonald" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruven Pillay" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hess" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_27" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921747v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927664v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921592v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinho Carla" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925282v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183652v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Nu&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921587v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manso M." TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921514v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901013v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921599v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183654v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carcedo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vetter" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921582v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183653v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152311v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152337v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Virgili" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14678-7_93" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925426v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925413v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manley" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tate" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924920v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vitobello" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924927v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924738v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#246;hrs" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walter" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927651v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Parreira" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.L. Vieira" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921831v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926677v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927654v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921788v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925384v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925391v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927656v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426771v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.csic.es/handle/10261/30629" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924594v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagault" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Borel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426794v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924572v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meeks" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924587v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pl&#233;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924581v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Mantova" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183645v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924661v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183649v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guerra" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nery" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Vieira" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183650v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920674v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152855v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924670v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925441v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacour" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robcis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925437v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152781v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920659v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nicolet-Pierre" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923580v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920649v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923321v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152734v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920646v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923559v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiernard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923684v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923324v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920653v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920655v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923597v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925534v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920640v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920642v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923313v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183636v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uzonyi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;.Z. Kiss" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gratuze" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923316v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925464v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923158v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927675v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924965v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barrandon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927674v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925680v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923002v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Fabi&#227;o" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Senna-Martinez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Guerra" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923012v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro Nunes" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922874v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922982v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922832v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigo A.F.T." TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.T. da Gama" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326072v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404582v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/puc/html/spip007f.html?article1088" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426604v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8319" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920348v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783805v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Guerra" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921575v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927657v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkur Mirsaidov" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319074v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Follain" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183644v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignant" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armbruster" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gleize" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927660v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017482v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vartanian" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017587v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017394v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troalen" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shaw" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03855444v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017608v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017405v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017593v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017582v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sierra Palomino" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017454v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neri" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Reinholz" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017572v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017548v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ferreira" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Casimiro" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017675v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017370v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325464v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017650v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179806v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179777v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179781v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179775v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017669v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017656v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159320v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sierra Palomino" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaveris" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Encuentra" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159315v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132574v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sierra Palomino" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oscar Encuentra Bardina" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/0AQ0251_2" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159390v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Price" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitland" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159341v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159338v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159397v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159394v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vetter Parodi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925722v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159404v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159401v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159356v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159347v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159349v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159383v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159373v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159360v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159364v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159367v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159378v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178088v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laniece" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quirke" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178082v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vetter Parod&#237;" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178135v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178124v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178128v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178108v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buzanich" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178113v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178129v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178125v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178112v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178117v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178119v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178110v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferreira" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178101v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macdonald" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillay" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178092v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178132v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178122v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178080v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179803v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178657v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riesemeyer" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924262v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178678v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carcero" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179799v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178686v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Honor&#233;" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178681v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178661v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178672v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178653v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178139v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178668v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178683v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924264v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179794v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178688v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179788v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179741v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179792v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179812v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179743v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179750v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179796v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179772v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179767v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haas" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munita" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mera" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179809v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179762v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Uribe" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulh&#233;rat" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179745v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179754v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179783v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179749v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178806v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178805v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924261v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178811v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178808v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178814v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178785v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. La Niece" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178783v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178772v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178789v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178798v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178770v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valcarcel Rojas" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178780v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178776v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179817v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179832v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Oliveira" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maranhas" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Seruya" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179835v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demortier" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bobomulloev" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179833v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. L. Vieira" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Brito Pereira" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179820v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924257v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182370v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179829v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eremin" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goring" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179824v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Appoloni" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179831v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179823v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179825v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rastrelli" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miccio" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siano" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924205v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Virgili" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182351v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182347v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182334v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182324v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182365v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182341v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182353v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179815v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182337v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182338v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182318v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182331v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179821v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182309v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182316v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182310v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182300v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182303v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182295v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182298v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182314v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182293v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182306v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182290v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182287v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181362v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181361v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182283v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181354v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182274v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182288v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182282v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182276v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182285v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181352v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181351v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181357v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181342v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181341v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181343v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Cowell" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181347v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924074v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Oliveira" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181350v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181344v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaultier" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Metzger" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181353v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181349v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181345v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181359v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181332v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181339v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181325v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181326v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181336v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181334v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181309v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rin" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181305v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181312v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181308v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181317v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181323v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181322v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181302v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181298v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923962v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181290v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181291v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dran" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulherat" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181304v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181307v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Craddock" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cowell" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181299v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181301v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181295v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181296v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181270v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181278v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181281v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924610v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181275v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181287v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923968v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181280v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181286v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181261v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181268v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181266v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Griffiths" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacey" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Northover" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181255v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Costa Magro" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181260v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923902v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181258v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Costa Magro" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923708v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923703v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181263v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181736v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181695v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181704v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181702v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181722v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Northover" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181715v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sarthre" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181724v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181668v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nicolet" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181677v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181671v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181672v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181665v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181686v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181691v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181659v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Romdhane" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182392v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Romdhane" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182377v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairand" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prot" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182398v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Sarthre" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182405v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181657v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181663v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181597v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181601v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181594v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181752v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181654v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181744v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181756v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181766v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soulier" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blet" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giovagnoli" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181760v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182435v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181781v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182413v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vila&#231;a" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181831v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182437v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barradon" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182442v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182438v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923039v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182444v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182445v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183614v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183613v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182447v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183620v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183615v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183618v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Senna-Martinez" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabi&#227;o" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183622v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183634v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183617v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183624v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183623v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183625v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183626v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.T. Da Gama" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183628v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922797v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183630v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Ferreira" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183632v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03855458v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04193511v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04193509v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933642v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925670v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925662v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925660v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925663v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colomban" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925658v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Carvalho" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925655v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925651v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925649v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925556v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925557v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925587v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horta" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Figueroa" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925589v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925591v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Walter" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925593v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Haquet" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgarit" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mathon" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mille" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925597v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925604v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925600v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925608v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925611v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925648v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925646v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohr" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925615v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925642v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrot" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925640v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925644v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925726v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925725v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925712v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Griffiths" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925707v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Uzonyi" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925705v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925703v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925673v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardoso" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183651v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183648v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche Et H. Riesemeier" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183647v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ugaglia" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183642v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925417v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1892" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Radtke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03638-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Craddock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Cowell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Guerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54841/hm.661" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03838363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tissot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103477" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03838351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/metalla.v26.2022.i1.3-23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vetter&#160;parodi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.10543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02437150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pessanha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tissot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Correia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreiros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9JA00028C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426484v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delaveris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oscar Encuentra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Villanueva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2018-0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Troalen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maitland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ponting" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campbell Price" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.03.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda C. Monteiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra Barreiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Correia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02330h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vetter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8255" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reinholz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8232" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Sierra Palomino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8387" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8198" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2628" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z29XTKX9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426519v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9699-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morvan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.09.033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Abollivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.03.047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM8P5XD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corregidor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05845K" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Buzanich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guilherme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Riesemeier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.10.039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verit&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/s0717-73562016005000011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Monteiro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19228/j.cpm.2016.35.05" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426546v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.04.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P68TZ9RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Troalen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponting" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radtke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2015.03.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Guerra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2013.01.041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426569v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tate" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.07.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920532v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.11.053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT7K4J1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426567v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3025416" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Coquinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Herrmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Laugier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2013.e14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tissot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barreiros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.11.054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Miniaci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan La Niece" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marei Hacke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845131v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Valc&#225;rcel Rojas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita S&#225;enz Samper" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2012.03.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2409" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/375262964D52554CE084BA5EC0F605FA84CEEE75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920531v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodrigues" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schreiner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melcher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salomon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2415" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3E7FB9FFEE3C77E27D60E296A6564AA8F1D67DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinon-Torres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426782v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Nixon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00062104" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CABD3A75446990350DAE2317D2B131BF87AFF0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426781v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#228;der" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-5627-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE58CF2B678318C6578F446F92F53E8DE1EABE0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920522v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Adrimi-Sismani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2121" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S Parreira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Appoloni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Maria Lobo Vieira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa B. Scorzelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Corre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2396" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Demortier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Vitobello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidmurod Bobomulloev" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2184" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos&#160;eduardo Pereira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2383" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920504v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jos&#233; Oliveira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Maranhas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#160;isabel Seruya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco&#160;a. Magro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Borel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2308" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1894" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2148" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rastrelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Miccio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2449" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426791v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Eremin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Goring" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2102" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920503v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Manley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2095" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851971v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouchard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2315" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426767v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Esqu&#232;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pl&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stutz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.974" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426788v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riesemeier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4NSTG5B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426762v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2008.00415.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RZC656R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esqu&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924179v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.L. Vieira" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Scorzelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Azevedo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duttine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426760v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920491v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calligaro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perea" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00287.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X36D477T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921496v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927649v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924121v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garnier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jimenez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470093v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Filomena Guerra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470092v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927650v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920825v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920487v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.150" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPC07XPG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924086v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426735v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.02.019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QNRQV4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426732v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2002.05.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJGD51S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426728v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2004.03.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJFV6H1N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923979v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Bihan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920668v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920669v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abollivier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bihan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920666v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane &#201;lu&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/14/9/305" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83CC863B75E870FA23C78949CC8E912E3B0302FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923924v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondonneau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.t01-1-00087" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/053A69F2B45EF1402726DCD4C5721E7645928A07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920661v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2002.1035" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923913v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139591v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubus" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020244" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D83092692BED34A6C341EB7802B49A8280BEA54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925476v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dran" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923697v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarthre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920475v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2000.987" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920472v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gondonneau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2000.986" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923690v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920468v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-O. Sarthre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barrandon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0405" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA5503F8722659837CAB3CCF75FCB6123C7E0464/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920450v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(97)00754-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMGJWZLH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920454v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.1998.2200" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920634v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clairand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923147v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920620v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lu&#237;s Cardoso" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923144v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Magro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925431v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920623v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920627v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921121v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hiernard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.1996.2082" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923141v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattei" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291133v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Solier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923139v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920440v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1996.934" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920413v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0969-8043(95)00095-X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1061FDE7ABC7F5D859F81230D7BC38E93D6014E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923137v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.1639" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923135v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cardoso" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardoso" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920611v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dh&#233;nin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920393v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.1994.2006" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304242v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923115v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923123v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morrisson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925480v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monteiro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. da Veiga Ferreira" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Pinto Coelho" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927672v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando B. Gil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923027v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920386v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauschene" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fauduet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1990.885" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927673v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Luis Cardoso" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920379v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magro" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Gil" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1989.870" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920382v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreira" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1300180406" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZMVGXTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920372v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauchesne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrandon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.1988.tb00447.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z16G04JK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922854v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922821v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira G.P." TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922811v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922779v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardoso J." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil F.P." TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945058v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arch.cam.ac.uk/mcdonald-institute-monographs" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99686" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944974v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shaw" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944984v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Meeks" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Quirke" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944961v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944948v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944887v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945015v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99685" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944990v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tate" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945053v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944938v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944915v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944918v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944929v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945033v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944986v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945024v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945021v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944923v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04200343v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944881v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944851v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99676" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945051v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945007v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99684" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944863v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99680" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945020v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pag&#232;s-Camagna" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944941v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944978v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944955v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17863/CAM.99683" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945030v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945047v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944968v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944907v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944874v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325462v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945162v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922081v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stutz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922118v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922066v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922094v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell B." TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922115v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922108v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922046v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922103v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921970v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131040v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920562v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Comendador Rey" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920574v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920566v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920569v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/libreria/actes-et-memoires/045/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920595v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920582v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426592v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda C Monteiro" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icom-cc-publications-online.org/PublicationDetail.aspx?cid=7b97febb-4ad6-40f6-830a-2b99b6e77f07" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920604v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921124v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895669v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426575v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Macdonald" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruven Pillay" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hess" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_27" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921747v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927664v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921592v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinho Carla" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183652v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Nu&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925282v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921587v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manso M." TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921514v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901013v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921599v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183654v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carcedo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vetter" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921582v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183653v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152311v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152337v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Virgili" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14678-7_93" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925426v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925413v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manley" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tate" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924920v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vitobello" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924927v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924738v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#246;hrs" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walter" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927651v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Parreira" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.L. Vieira" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921831v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927654v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926677v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921788v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925384v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925391v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927656v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426771v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.csic.es/handle/10261/30629" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924594v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bagault" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Borel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426794v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924572v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meeks" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924587v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pl&#233;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924581v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Mantova" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183645v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924661v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183649v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guerra" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nery" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Vieira" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183650v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920674v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152855v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924670v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925441v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacour" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robcis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925437v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152781v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920659v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nicolet-Pierre" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923580v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920649v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923321v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grandjean" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152734v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920646v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923559v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiernard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923684v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923324v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920653v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920655v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923597v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925534v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920640v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920642v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923313v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183636v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uzonyi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elekes" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;.Z. Kiss" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gratuze" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923316v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925464v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923158v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927675v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924965v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barrandon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927674v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925680v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923002v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Fabi&#227;o" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Senna-Martinez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Guerra" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923012v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro Nunes" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922874v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922982v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922832v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigo A.F.T." TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.T. da Gama" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326072v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404582v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/puc/html/spip007f.html?article1088" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426604v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.8319" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920348v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783805v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Guerra" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921575v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927657v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkur Mirsaidov" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319074v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Follain" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183644v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignant" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armbruster" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gleize" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927660v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017482v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vartanian" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017587v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017394v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troalen" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shaw" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03855444v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017608v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017405v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017593v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017582v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sierra Palomino" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017572v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017454v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Neri" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Reinholz" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017548v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Ferreira" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Casimiro" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017675v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017370v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325464v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017650v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179806v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179777v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179781v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179775v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017669v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017656v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159320v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sierra Palomino" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaveris" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Encuentra" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159315v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132574v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Sierra Palomino" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oscar Encuentra Bardina" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/0AQ0251_2" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159390v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Price" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitland" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159394v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vetter Parodi" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159397v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159341v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159338v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925722v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159404v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159401v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159356v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159347v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159349v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159383v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159373v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159360v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159364v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159367v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04159378v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178088v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laniece" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quirke" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178082v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vetter Parod&#237;" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178135v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178124v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178128v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178113v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178108v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buzanich" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178129v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178125v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178112v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178101v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macdonald" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillay" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178117v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178110v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferreira" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178119v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178092v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178132v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178122v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178080v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179803v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178657v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riesemeyer" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924262v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178678v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carcero" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179799v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178686v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Honor&#233;" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178681v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178661v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178672v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178653v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178139v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924264v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179794v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178683v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178668v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178688v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179788v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179741v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179792v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179812v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179750v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179743v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179796v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179772v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179767v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haas" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munita" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mera" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179809v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179762v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Uribe" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulh&#233;rat" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179754v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179745v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179783v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179749v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178806v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178805v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924261v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178811v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178808v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178814v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178785v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. La Niece" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178783v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178772v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178789v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178798v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178770v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valcarcel Rojas" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178780v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178776v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179817v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179832v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Oliveira" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maranhas" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Seruya" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179835v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demortier" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bobomulloev" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179833v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. L. Vieira" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Brito Pereira" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179820v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924257v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182370v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179829v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eremin" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goring" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179824v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Appoloni" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179825v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rastrelli" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miccio" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siano" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179823v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179831v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924205v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Virgili" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182351v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182347v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182334v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182324v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182365v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182341v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182353v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182337v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182338v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179815v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182318v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182331v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179821v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182309v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182316v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182300v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182310v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182303v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182295v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182298v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182314v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182306v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182290v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182293v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182287v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181362v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181361v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182283v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181354v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182274v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182276v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182288v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182282v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182285v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181352v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181351v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181357v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181347v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181342v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181343v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Cowell" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181341v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924074v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Oliveira" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181350v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181344v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaultier" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Metzger" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181353v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181349v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181345v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181359v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181332v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181339v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181325v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181326v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181336v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181334v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181309v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rin" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181305v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181312v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181308v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181317v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181323v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181322v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181302v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181298v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923962v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181290v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181291v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dran" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulherat" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181304v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181307v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Craddock" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cowell" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181299v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181301v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181295v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181296v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181270v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181278v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181281v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924610v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181275v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181287v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923968v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181286v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181280v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181261v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181268v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181266v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Griffiths" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacey" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Northover" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181255v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Costa Magro" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181260v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923902v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181258v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Costa Magro" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923708v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923703v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181263v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181736v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181695v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181704v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181702v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181722v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Northover" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181715v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sarthre" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181724v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181668v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nicolet" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181677v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181671v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181672v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181665v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181686v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181691v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181659v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Romdhane" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182392v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Romdhane" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182377v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairand" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prot" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182398v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Sarthre" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182405v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181657v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181663v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181597v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181601v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181594v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181752v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181654v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181744v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181756v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181766v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soulier" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blet" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giovagnoli" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181760v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182435v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181781v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182413v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vila&#231;a" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181831v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182437v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barradon" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182442v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182438v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923039v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182444v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182445v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183614v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183613v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04182447v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183620v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183615v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183618v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Senna-Martinez" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabi&#227;o" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183622v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183634v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183617v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183624v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183623v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183625v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183628v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183626v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.T. Da Gama" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922797v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183630v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Ferreira" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183632v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03855458v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04193511v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04193509v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933642v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925670v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925662v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925660v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925663v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colomban" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925658v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Carvalho" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925655v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925651v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925649v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925556v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925557v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925587v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horta" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Figueroa" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925589v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925591v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Walter" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925593v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Haquet" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgarit" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mathon" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mille" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925597v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925604v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925600v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925608v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925611v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925648v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925646v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohr" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925615v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925640v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925642v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrot" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925644v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925726v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925725v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925712v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Griffiths" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925707v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Uzonyi" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925705v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925703v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925673v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardoso" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183651v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183648v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reiche Et H. Riesemeier" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183647v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ugaglia" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04183642v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925417v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1892" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>