--- v0 (2026-03-17)
+++ v1 (2026-05-14)
@@ -387,771 +387,909 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France-Argentine : mécanismes et enjeux des transferts médiatiques</w:t>
+                <w:t xml:space="preserve">El león, los mandriles y las ratas: triunfalismo y descalificación mileísta en redes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Étude de l'Axe Transferts du réseau Francophonéa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mélanie Petit et Dragos Jipa, Mar 2023, Pessac (33), France</w:t>
+              <w:t xml:space="preserve">Escándalo y sensacionalismo en los medios de comunicación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PILAR, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346066v1</w:t>
+                <w:t xml:space="preserve">hal-05589101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique migratoire et enseignement supérieur en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
+                <w:t xml:space="preserve">L'Argentine de Clemenceau : voyage au coeur du récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Semana de la Internacionalización, Multilingüismo y Mulitculturalidad. Universidad Militar Nueva Granada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bogota, Colombie</w:t>
+              <w:t xml:space="preserve">Nuevas miradas sobre el viaje, redes culturales, circulación de saberes y prácticas materiales siglos XIX-XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrique Fernández Domingo; Luz Ainaí Morales-Pino; Inés de Torres, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410732v1</w:t>
+                <w:t xml:space="preserve">hal-05589099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiculturalisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
+                <w:t xml:space="preserve">France-Argentine : mécanismes et enjeux des transferts médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Semana de la Internacionalización, Multilingüismo y Multiculturalismo - Universidad Militar Nueva Granada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bogota, Colombie</w:t>
+              <w:t xml:space="preserve">Journée d'Étude de l'Axe Transferts du réseau Francophonéa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Petit et Dragos Jipa, Mar 2023, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410737v1</w:t>
+                <w:t xml:space="preserve">hal-04346066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlengua: ¿patología o trayecto?</w:t>
+                <w:t xml:space="preserve">Politique migratoire et enseignement supérieur en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseñanza de lenguas en contextos diversos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Subsecretaría de Interculturalidad y Plurilingüismo de la provincia del Chaco, Oct 2020, Resistencia - en ligne, Argentina</w:t>
+              <w:t xml:space="preserve">II Semana de la Internacionalización, Multilingüismo y Mulitculturalidad. Universidad Militar Nueva Granada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bogota, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018034v1</w:t>
+                <w:t xml:space="preserve">hal-03410732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du mémoire à la thèse doctorale : déconstruction d’un parcours</w:t>
+                <w:t xml:space="preserve">Multiculturalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du FLE : état des lieux de nos expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Córdoba (en ligne), Argentine</w:t>
+              <w:t xml:space="preserve">I Semana de la Internacionalización, Multilingüismo y Multiculturalismo - Universidad Militar Nueva Granada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bogota, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410738v1</w:t>
+                <w:t xml:space="preserve">hal-03410737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écrasement de l’événement : le spectacle télévisuel du G 20 à Buenos Aires</w:t>
+                <w:t xml:space="preserve">Interlengua: ¿patología o trayecto?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : El ocio y los medios de comunicación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PILAR (Presse, Imprimés, lecture dans l'aire romane), Nov 2020, Paris - en ligne, France</w:t>
+              <w:t xml:space="preserve">Enseñanza de lenguas en contextos diversos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Subsecretaría de Interculturalidad y Plurilingüismo de la provincia del Chaco, Oct 2020, Resistencia - en ligne, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018039v1</w:t>
+                <w:t xml:space="preserve">hal-03018034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une visite revisitée par le dessin de presse : De Gaulle en Argentine</w:t>
+                <w:t xml:space="preserve">Du mémoire à la thèse doctorale : déconstruction d’un parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Poétique du voyage : de la présentation à la représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, équipe Clare - Université Bordeaux Montaigne, Apr 2019, Pessac, France</w:t>
+              <w:t xml:space="preserve">Autour du FLE : état des lieux de nos expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Córdoba (en ligne), Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018029v1</w:t>
+                <w:t xml:space="preserve">hal-03410738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse écrite et l’événement : assimilation(s) et appropriation(s) par la presse argentine. Les cas des visites des présidents français Charles de Gaulle (1964), François Mitterrand (1987) et Jacques Chirac (1997)</w:t>
+                <w:t xml:space="preserve">L’écrasement de l’événement : le spectacle télévisuel du G 20 à Buenos Aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales Pôle Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Amériques IDA - Université de Pau et des Pays de l'Adour, Mar 2016, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : El ocio y los medios de comunicación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PILAR (Presse, Imprimés, lecture dans l'aire romane), Nov 2020, Paris - en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018028v1</w:t>
+                <w:t xml:space="preserve">hal-03018039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toponimia e Historia Política. Memoria y Olvido en Argentina y en Francia</w:t>
+                <w:t xml:space="preserve">Une visite revisitée par le dessin de presse : De Gaulle en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Colloque International de Mémoire Culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Langues de l’Université Nationale de Cordoba, Argentine, Sep 2006, Córdoba, Argentina</w:t>
+              <w:t xml:space="preserve">Journée d'étude Poétique du voyage : de la présentation à la représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe Clare - Université Bordeaux Montaigne, Apr 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565932v1</w:t>
+                <w:t xml:space="preserve">hal-03018029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La presse écrite et l’événement : assimilation(s) et appropriation(s) par la presse argentine. Les cas des visites des présidents français Charles de Gaulle (1964), François Mitterrand (1987) et Jacques Chirac (1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales Pôle Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques IDA - Université de Pau et des Pays de l'Adour, Mar 2016, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toponimia e Historia Política. Memoria y Olvido en Argentina y en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Colloque International de Mémoire Culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Langues de l’Université Nationale de Cordoba, Argentine, Sep 2006, Córdoba, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel français pour la gastronomie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Cristina Bernasconi de Gebauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Gebauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 ème Congrès National de professeurs de Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Tucumán, Argentine. pp.185-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1161,154 +1299,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi de la ponctuation dans l’apprentissage de l’écriture en L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoqing Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Apprentissage de l’écrit : diversité des langues, singularité des troubles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1318,146 +1456,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociedades inclusivas y nuevas ciudadanías en América Latina y el Caribe: reflexiones sobre pluriculturalidad, diversidad de género e inclusión social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Soto-Quirós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cabezas Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Letourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipélies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HS1, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1437f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1467,1388 +1605,1474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)pensar sociedades más inclusivas: nuevas ciudadanías y diversidades en América Latina y el Caribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cabezas Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Soto-Quiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LXXXV, 2026, Universitas, 978-2-36783-463-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporanéité et hybridations des pratiques de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Forthoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. collection PrimaLun@ 25, pp.188 [en ligne], 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna25.9791030010787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renversement des transferts franco-argentins? Le cas du lawfare dans la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dragos Jipa; Philippe Claret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporanéité et hybridations des pratiques de la recherche</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Francophonies en mouvement : objets, acteurs et médiations des transferts culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-193, 2025, Francophonies plurielles, 979-10-300-1232-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946200v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat du/des terrains : regards croisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Forthoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporanéité et hybridations des pratiques de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, Primalun@25, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.9-16, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/primaluna25.9791030010787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367310v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La barricade, un monument-geste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
+                <w:t xml:space="preserve">L'artisanat du/des terrains : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Forthoffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporanéité et hybridations des pratiques de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.35-54, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46608/primaluna25.9791030010787.3⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, Primalun@25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna25.9791030010787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946228v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France, miroir et horizon du journal La Nación</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La barricade, un monument-geste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Forthoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La imagen de Europa en los medios de comunicación del mundo hispanófono y lusófono (siglos XIX-XXI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporanéité et hybridations des pratiques de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.35-54, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna25.9791030010787.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346056v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse autogérée et peuples autochtones en Argentine : l'inclusion médiatique des voix &amp;quot;autres&amp;quot;, p. 283-312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronald Soto Quiros et Eric Dubesset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXPÉRIENCES ET POLITIQUES D'INCLUSION EN AMÉRIQUE LATINE ET LES CARAÏBES. QUELLES MUTATIONS ? (XXÈME ET XXIÈME SIÈCLES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Orbis Tertius, pp.283 - 312, 2023, 978-2-36783-299-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los pañuelos verdes dijeron Mu y fue ley, p. 115-132</w:t>
+                <w:t xml:space="preserve">La France, miroir et horizon du journal La Nación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Víctor Rodríguez Infiesta; Rebeca Viguera Ruiz. </w:t>
+              <w:t xml:space="preserve">Alvaro Fleites Marcos et Nadia Aït Bachir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Género y medios de comunicación : feminidades y masculinidades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Binam, 2022, 978-2-9565784-8-2</w:t>
+              <w:t xml:space="preserve">La imagen de Europa en los medios de comunicación del mundo hispanófono y lusófono (siglos XIX-XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Binam, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345966v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écrasement de l'événement : le spectacle télévisuel du G20 à Buenos Aires</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Fleites Marcos, Alvaro; Da Silva, Irène. </w:t>
+                <w:t xml:space="preserve">Los pañuelos verdes dijeron Mu y fue ley, p. 115-132</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Víctor Rodríguez Infiesta; Rebeca Viguera Ruiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El ocio y los medios de comunicación</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.61 - 77, 2021, 978-2-9565784-6-8</w:t>
+              <w:t xml:space="preserve">Género y medios de comunicación : feminidades y masculinidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Binam, 2022, 978-2-9565784-8-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410729v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Superposición de agendas durante el gobierno de Alfonsín? La construcción de la visita de Mitterrand a la Argentina</w:t>
+                <w:t xml:space="preserve">L'écrasement de l'événement : le spectacle télévisuel du G20 à Buenos Aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nadia Aït Bachir; Raquel Irisarri Gutiérrez; Víctor Rodríguez Infiesta; Rebeca Viguera Ruiz. </w:t>
+              <w:t xml:space="preserve">Fleites Marcos, Alvaro; Da Silva, Irène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El historiador y la prensa. Homenaje a José Miguel Delgado</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Binam, pp.281- 304, 2020, 978-2-9542554-7-7</w:t>
+              <w:t xml:space="preserve">El ocio y los medios de comunicación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Binam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61 - 77, 2021, 978-2-9565784-6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540349v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los mecanismos de la censura : prensa y literatura en la Argentina de los años 70</w:t>
+                <w:t xml:space="preserve">¿Superposición de agendas durante el gobierno de Alfonsín? La construcción de la visita de Mitterrand a la Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cecilia Gonzalez, Dardo Scavino et Antoine Ventura. </w:t>
+              <w:t xml:space="preserve">Nadia Aït Bachir; Raquel Irisarri Gutiérrez; Víctor Rodríguez Infiesta; Rebeca Viguera Ruiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les armes et les lettres. La violence politique dans la culture du Rio de la Plata des années 1960 à nos jours.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Collection de la Maison des pays ibériques. Série Études ibériques &amp; ibéro-américaines, 978-2-86781-678-9</w:t>
+              <w:t xml:space="preserve">El historiador y la prensa. Homenaje a José Miguel Delgado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Binam, pp.281- 304, 2020, 978-2-9542554-7-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421752v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche interculturelle: intégrer la réalité argentine à l’apprentissage du FLE ou comment aborder l’actualité des deux cultures à travers la presse francophone d’Argentine ?</w:t>
+                <w:t xml:space="preserve">Los mecanismos de la censura : prensa y literatura en la Argentina de los años 70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alicia Tissera de Molina. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cecilia Gonzalez, Dardo Scavino et Antoine Ventura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une culture de la diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Crisol, pp.153-160, 2008, 978-987-1209-56-9</w:t>
+              <w:t xml:space="preserve">Les armes et les lettres. La violence politique dans la culture du Rio de la Plata des années 1960 à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Collection de la Maison des pays ibériques. Série Études ibériques &amp; ibéro-américaines, 978-2-86781-678-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422543v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explotación fonética contextualizada en clase de francés orientado a la Gastronomía</w:t>
+                <w:t xml:space="preserve">Vers une approche interculturelle: intégrer la réalité argentine à l’apprentissage du FLE ou comment aborder l’actualité des deux cultures à travers la presse francophone d’Argentine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Alday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lidia Soler et al. </w:t>
+              <w:t xml:space="preserve">Alicia Tissera de Molina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fonética y fonología hoy. Una perspectiva plurilingüe</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-28, 2007, 978-987-602-040-4</w:t>
+              <w:t xml:space="preserve">Pour une culture de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Crisol, pp.153-160, 2008, 978-987-1209-56-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422531v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de simulation globale en cours d’entreprise</w:t>
+                <w:t xml:space="preserve">Explotación fonética contextualizada en clase de francés orientado a la Gastronomía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Jean-Claude Beacco et al. </w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Alday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lidia Soler et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux défis, nouveaux outils pour le Français : actes, 8ème Congrès National des Professeurs de Français, 22, 23 et 24 septembre 2004, Cordoba (Argentine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editorial Anábasis, pp.461-468, 2006, 987-22947-0- 4</w:t>
+              <w:t xml:space="preserve">Fonética y fonología hoy. Una perspectiva plurilingüe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunicarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-28, 2007, 978-987-602-040-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422554v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de simulation globale en cours d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Gebauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Juárez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Beacco et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux défis, nouveaux outils pour le Français : actes, 8ème Congrès National des Professeurs de Français, 22, 23 et 24 septembre 2004, Cordoba (Argentine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Anábasis, pp.461-468, 2006, 987-22947-0- 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Lugones : « L’embarquement pour Cythère » (las horas doradas) transposición poética</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierina Lidia Moreau, Silvina Perrero de Roncaglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literatura y Fin(es) de siglo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comunicarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 987-9280-28-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2858,167 +3082,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit par les armes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre d'Alejandro Grimson, ¿Qué es el peronismo? De Perón a los Kirchner, el movimiento que no deja de conmover a la política argentina. Buenos Aires, Siglo Veintiuno, 2019, p. 80-81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Histoire immédiate, Dossier L'Argentine, vingt ans après la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3028,100 +3252,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconfiguration des faits dans le discours de presse argentine. La visite des présidents français Charles De Gaulle (1964), François Mitterrand (1987) et Jacques Chirac (1997) en Argentine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Pau et des Pays de l'Adour, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018PAUU1044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02421661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3131,117 +3355,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Recherche et handicap : les secrets des défis que nous relevons » dans le cadre de la Nuit Européenne des Chercheur.e.s, 2020, organisée par Cap Sciences Bordeaux, en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Castelneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3251,105 +3475,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast Épisode 26 - [Langues et Littérature Étrangère] - https://podcast.ausha.co/these-et-vous/episode-26-langues-et-litterature-etranger-maria-gabriela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3496,51 +3720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Carrere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Dascalakis-Labr&#232;ze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104977v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Dascalakis-Labreze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina Bernasconi de Gebauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Gebauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Alday" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqing Shao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quir&#243;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Letourneur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1437f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/repensar-sociedades-mas-inclusivas-nuevas-ciudadanias-y-diversidades-en-america-latina-y-el-caribe-repenser-des-societes-plus-inclusives-nouvelles-cit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Forthoffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna25.9791030010787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna25.9791030010787.3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbinam.com/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comunicarteweb.com.ar/fichaLibro?bookId=494" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ju&#225;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comunicarteweb.com.ar/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02421661v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PAUU1044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Castelneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Carrere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Dascalakis-Labr&#232;ze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104977v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Dascalakis-Labreze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05589101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05589099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina Bernasconi de Gebauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Gebauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Alday" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqing Shao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quir&#243;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Letourneur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1437f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/repensar-sociedades-mas-inclusivas-nuevas-ciudadanias-y-diversidades-en-america-latina-y-el-caribe-repenser-des-societes-plus-inclusives-nouvelles-cit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Forthoffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna25.9791030010787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05589079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/francophonies-plurielles/5406-francophonies-en-mouvement-objets-acteurs-et-mediations-des-transferts-culturels" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna25.9791030010787.3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbinam.com/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comunicarteweb.com.ar/fichaLibro?bookId=494" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ju&#225;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comunicarteweb.com.ar/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02421661v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PAUU1044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Castelneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>