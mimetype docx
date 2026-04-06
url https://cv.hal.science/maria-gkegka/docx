--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -666,864 +666,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit, frontières et migrations : esquisse d’une exclusion protéiforme, in M.- L. Basilien-Gainche (dir.), dossier « Souveraineté dans les frontières et ordonnancement des migrations. Entre usages et éthique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étrangers ressortissants de pays tiers. Recherche sur la construction des catégories juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La discrétionnarité au prisme des catégories juridiques des étrangers, in M.-O. Diemer, M. Guerrini, J. Lepoutre, M. Mezaguer (dir.), dossier « La discrétionnarité en droit des étrangers – Règles, acteurs, institutions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repenser les catégories juridiques face à la complexité. Éléments pour une approche analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 94 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La discrétionnarité au prisme des catégories juridiques des étrangers, in M.-O. Diemer, M. Guerrini, J. Lepoutre, M. Mezaguer (dir.), dossier « La discrétionnarité en droit des étrangers – Règles, acteurs, institutions »</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étrangers ressortissants de pays tiers. Recherche sur la construction des catégories juridiques (résumé de thèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le rôle de la Cour de justice de l'Union européenne en matière d'immigration et d'asile : entre activisme et self-restraint</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la CJUE en matière d’immigration et d’asile : entre activisme et self-restraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.633</w:t>
+              <w:t xml:space="preserve">, 2024, n° 4, pp. 633-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le rôle de la CJUE en matière d’immigration et d’asile : entre activisme et self-restraint</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la Cour de justice de l'Union européenne en matière d'immigration et d'asile : entre activisme et self-restraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 4, pp. 633-650</w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les étrangers ressortissants de pays tiers. Recherche sur la construction des catégories juridiques (résumé de thèse)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implications du système d’entrée/de sortie (EES) sur les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+              <w:t xml:space="preserve">FRA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité de l'Union européenne à l'aune du droit de l'immigration et de l'asile. Analyse institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 679, pp.335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04878634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contentieux environnemental devant le juge administratif de l’excès de pouvoir. À propos des affaires Commune de Grande-Synthe et Les Amis de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 3, p. 85 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">L'identité de l'Union européenne à l'aune du droit de l'immigration et de l'asile. Analyse institutionnelle</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité de l’Union européenne à l’aune du droit de l’asile et de l’immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 679, pp.335</w:t>
+              <w:t xml:space="preserve">, 2024, n° 679, pp.335-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grèce, laboratoire de la politique européenne d’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.19494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.19494⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04465733v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04603489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catégories juridiques des étrangers et leurs frontières</w:t>
               </w:r>
@@ -1870,234 +1870,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire du rapport annuel de l’Agence des droits fondamentaux de l’Union européenne : défis et réussites</w:t>
+                <w:t xml:space="preserve">Appréciation des conditions d’acquisition du droit de séjour permanent pour des périodes accomplies avant la date de transposition de la directive. Note sous l’arrêt de la CJUE, Dias, 21 juillet 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700110v1</w:t>
+                <w:t xml:space="preserve">hal-03679562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de séjour d’un ressortissant d’un État tiers membre de la famille d’un citoyen de l’Union : limites et perspectives. Note sous l’arrêt de la CJUE, Dereci, 15 novembre 2011</w:t>
+                <w:t xml:space="preserve">Garantie des droits des citoyens de l’Union et incidence sur les droits des ressortissants d’États tiers. Note sous l’arrêt de la CJUE, Zambrano, 8 mars 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740400v1</w:t>
+                <w:t xml:space="preserve">hal-03679586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire du rapport de l’Agence des droits fondamentaux de l’Union européenne sur la “discrimination multiple”</w:t>
+                <w:t xml:space="preserve">Commentaire du rapport annuel de l’Agence des droits fondamentaux de l’Union européenne : défis et réussites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679565v1</w:t>
+                <w:t xml:space="preserve">hal-03700110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de séjour d’un ressortissant d’un État tiers membre de la famille d’un citoyen de l’Union : limites et perspectives. Note sous l’arrêt de la CJUE, Dereci, 15 novembre 2011</w:t>
               </w:r>
@@ -2122,189 +2122,189 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679581v1</w:t>
+                <w:t xml:space="preserve">hal-03740400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garantie des droits des citoyens de l’Union et incidence sur les droits des ressortissants d’États tiers. Note sous l’arrêt de la CJUE, Zambrano, 8 mars 2011</w:t>
+                <w:t xml:space="preserve">Commentaire du rapport de l’Agence des droits fondamentaux de l’Union européenne sur la “discrimination multiple”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679586v1</w:t>
+                <w:t xml:space="preserve">hal-03679565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation des conditions d’acquisition du droit de séjour permanent pour des périodes accomplies avant la date de transposition de la directive. Note sous l’arrêt de la CJUE, Dias, 21 juillet 2011</w:t>
+                <w:t xml:space="preserve">Droit de séjour d’un ressortissant d’un État tiers membre de la famille d’un citoyen de l’Union : limites et perspectives. Note sous l’arrêt de la CJUE, Dereci, 15 novembre 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679562v1</w:t>
+                <w:t xml:space="preserve">hal-03679581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2378,709 +2378,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05405212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ensuring environmental protection - the just transition of the EU Green Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRA. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fundamental rights provisions in the just transition mechanism of the EU Green Deal and mitigation of risks to fundamental rights caused by climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FRA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">FRA. 2024</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asylum and migration : progress achieved and remaining challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">FRA. 2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing key fundamental rights concerns on migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronavirus pandemic - Fundamental Rights Implications in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] FRA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">FRA. 2022</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaccine rollout and equality of access in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">FRA. 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of Covid-19 pandemic on Roma and Travellers communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] FRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental rights of older people during the sanitary crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of Covid-19 pandemic on social rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] FRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coronavirus pandemic and fundamental rights implications in France. Challenges in privacy and data protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma and Travellers : Legislation, policy and practical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] FRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700081v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-03700107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3264,372 +3264,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rethinking EU Borders Beyond the Territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European borders and their thickness. Multidimensional perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.- L. Basilien-Gainche, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'édification d'un État de droit numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et droit des étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les étrangers ressortissants de pays tiers. Recherche sur la construction des catégories juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thèses récentes en théorie et philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPJ, Université de Lorraine, Mar 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignations, transitions, superpositions catégorielles : quelle liberté pour l’étranger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La discrétionnarité en droit des étrangers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.-O. Diemer, M. Guerrini, J. Lepoutre et M. Mezaguer, Apr 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorisation juridique comme nouveau mode de gouvernance de l’immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souveraineté dans les frontières &amp; ordonnancement des migrations. Entre usages et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.-L. Basilien-Gainche, Mar 2025, Université Jean Moulin – Lyon 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606128v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04703355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science du droit à l’épreuve des catégories du droit de l’UE</w:t>
               </w:r>
@@ -4093,275 +4093,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Égalité et non-discrimination : la Cour de justice précise son approche dans le domaine migratoire. Note sous les arrêts de la CJUE, 19 décembre 2024, Caisse d’allocations familiales des Hauts-de-Seine c. TX, et 29 juillet 2024, CU et ND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits sociaux fondamentaux à l’heure du Pacte vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’administration numérique des étrangers ou les paradoxes de la simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les droits sociaux fondamentaux à l’heure du Pacte vert</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rationalisation du droit des étrangers : idéal ou chimère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005279v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05005299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Concept of Integration in EU Migration Law: An analytical legal approach</w:t>
               </w:r>
@@ -4768,51 +4768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkegka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19494" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Alii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04604158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkegka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Alii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04604158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>