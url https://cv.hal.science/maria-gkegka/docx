--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -80,51 +80,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Docteure en droit public de l’Université Paris Nanterre, qualifiée aux fonctions de Maître de Conférences par le CNU (section 02, 2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Enseignante contractuelle à l’Université de Rouen Normandie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Disciplines enseignées</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Relations internationales (CM) ; Droit des libertés fondamentales (CM) ; Contentieux des étrangers (CM) ;Droit de l’Union européenne (TD) ; Droit international public (TD) ; Contentieux européen (TD) ;Droit administratif I et II (TD) ; Droit constitutionnel I et II (TD)</w:t>
+        <w:t xml:space="preserve">Relations internationales (CM) ; Droit des libertés fondamentales (CM) ; Contentieux des étrangers (CM) ;Droit de l’Union européenne (TD) ; Droit international public (TD) ; Contentieux européen (TD) ;Droit administratif (TD) ; Droit constitutionnel (TD)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -735,234 +735,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repenser les catégories juridiques face à la complexité. Éléments pour une approche analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les étrangers ressortissants de pays tiers. Recherche sur la construction des catégories juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19, pp.909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discrétionnarité au prisme des catégories juridiques des étrangers, in M.-O. Diemer, M. Guerrini, J. Lepoutre, M. Mezaguer (dir.), dossier « La discrétionnarité en droit des étrangers – Règles, acteurs, institutions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176043v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04906314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étrangers ressortissants de pays tiers. Recherche sur la construction des catégories juridiques (résumé de thèse)</w:t>
               </w:r>
@@ -2936,151 +2936,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roma and Travellers : Legislation, policy and practical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] FRA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coronavirus pandemic and fundamental rights implications in France. Challenges in privacy and data protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603510v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03700081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3161,51 +3161,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04604158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3264,711 +3264,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les droits sociaux à l’heure du Pacte vert européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe à l’heure du Pacte vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. BLOTTIN, L. FONBAUSTIER, C. VAUTROT-SCHWARZ, Jun 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rethinking EU Borders Beyond the Territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European borders and their thickness. Multidimensional perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.- L. Basilien-Gainche, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l'édification d'un État de droit numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et droit des étrangers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étrangers ressortissants de pays tiers. Recherche sur la construction des catégories juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thèses récentes en théorie et philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPJ, Université de Lorraine, Mar 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignations, transitions, superpositions catégorielles : quelle liberté pour l’étranger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La discrétionnarité en droit des étrangers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.-O. Diemer, M. Guerrini, J. Lepoutre et M. Mezaguer, Apr 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorisation juridique comme nouveau mode de gouvernance de l’immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souveraineté dans les frontières &amp; ordonnancement des migrations. Entre usages et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.-L. Basilien-Gainche, Mar 2025, Université Jean Moulin – Lyon 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science du droit à l’épreuve des catégories du droit de l’UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes rencontres de la SFPJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étrangers ressortissants de pays tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence donnée à l'occasion de la cérémonie de remise du Prix de thèse Pierre Pflimlin - Prix européen de la meilleure thèse sur la construction européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grèce, un laboratoire pour la politique européenne d’asile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les laboratoires d’expérimentation juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catégories juridiques des migrants comme formes de vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre frontières et territoires : Situation de vulnérabilité et groupes vulnérables. Jean-Yves Carlier, Sylvie Saroléa et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel pouvoir pour le juge européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir juridictionnel dans l’ELSJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ateliers de jeunes chercheurs GDR ELSJ – CEJEC, Jun 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3978,104 +4047,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précisions juridictionnelles sur l’octroi d’un droit de séjour aux ressortissants de pays tiers dans l’État membre d’origine du citoyen européen avec lequel ils nouent un lien familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4085,543 +4154,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité et non-discrimination : la Cour de justice précise son approche dans le domaine migratoire. Note sous les arrêts de la CJUE, 19 décembre 2024, Caisse d’allocations familiales des Hauts-de-Seine c. TX, et 29 juillet 2024, CU et ND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’administration numérique des étrangers ou les paradoxes de la simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits sociaux fondamentaux à l’heure du Pacte vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’administration numérique des étrangers ou les paradoxes de la simplification</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rationalisation du droit des étrangers : idéal ou chimère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Concept of Integration in EU Migration Law: An analytical legal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d’asile à l’épreuve de l’harmonisation européenne. Réflexions à partir du cas grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de mobilité et de séjour des ressortissants de pays tiers au sein de l’Union européenne. Étude à la lumière du champ d’application personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gkegka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les droits de mobilité et de séjour des ressortissants de pays tiers au sein de l’Union européenne. Étude à la lumière du champ d’application personnel</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’efficacité de l’instauration d’une politique européenne commune en matière d’asile. Étude comparée : Union européenne, France, Grèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gkegka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4768,51 +4837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkegka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Alii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04604158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkegka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059944v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462161v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Alii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603510v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04604158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703355v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>