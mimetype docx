--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -337,372 +337,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Éduquer par le journalisme : les leçons de Gabriel García Márquez pour une EMI cosmopolite »</w:t>
+                <w:t xml:space="preserve">« Éduquer au cosmopolitisme : pour une citoyenneté active »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Gonzalez Binetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Cultures de l’information, pédagogies médiatiques et interactions par écrans”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche IMPEC et équipe Médias, Images &amp; Technologies de l' Institut Catholique de Paris., Jul 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Internationale Vulnérabilité du sujet à tous les ages de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest: Eric Mutabazi, Catherine Nafti, Malherbe, Jennifer Kerzil, Vincent Gevrey laboratoire LIRFE, faculté d’éducation - UCO, dans le cadre du projet ECISC - Éducation à la citoyenneté face aux inégalités sociales et culturelles, Jan 2026, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542846v1</w:t>
+                <w:t xml:space="preserve">hal-05541867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Éduquer au cosmopolitisme : pour une citoyenneté active »</w:t>
+                <w:t xml:space="preserve">« Éduquer par le journalisme : les leçons de Gabriel García Márquez pour une EMI cosmopolite »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Gonzalez Binetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Internationale Vulnérabilité du sujet à tous les ages de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de l'Ouest: Eric Mutabazi, Catherine Nafti, Malherbe, Jennifer Kerzil, Vincent Gevrey laboratoire LIRFE, faculté d’éducation - UCO, dans le cadre du projet ECISC - Éducation à la citoyenneté face aux inégalités sociales et culturelles, Jan 2026, Angers, France</w:t>
+              <w:t xml:space="preserve">“Cultures de l’information, pédagogies médiatiques et interactions par écrans”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche IMPEC et équipe Médias, Images &amp; Technologies de l' Institut Catholique de Paris., Jul 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541867v1</w:t>
+                <w:t xml:space="preserve">hal-05542846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la morale religieuse à l’instruction civique : transitions éducatives entre catholiques et républicains</w:t>
+                <w:t xml:space="preserve">Gabriel García Márquez : un écrivain engagé pour la citoyenneté mondiale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Gonzalez Binetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions et modernité : regards sur 1875 et sa décennie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Catholique de Paris, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International Université de Gafsa (Tunisie) 30 avril -1er mai 2025 « La création littéraire et artistique solidaire et engagée pour une citoyenneté mondiale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Dacheux (Université de Clermont-Ferrand) Farah Zaiem (Université de la Manouba) Syrine Farhat (Université de Gafsa), Apr 2025, Gafsa et Tozeur, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536017v1</w:t>
+                <w:t xml:space="preserve">hal-05536072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le pape François parle au monde : une analyse textométrique de ses encycliques</w:t>
+                <w:t xml:space="preserve">De la morale religieuse à l’instruction civique : transitions éducatives entre catholiques et républicains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Gonzalez Binetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du groupe de recherche AD – Do.Ri.F. Retour sur l’analyse du discours « de l’école française » des origines : déconstruction, engagement et positionnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli studi di Bari Aldo Moro, Département de Sciences politiques – Palazzo del Prete, place Cesare Battisti, May 2025, Bari (Italy), Italie</w:t>
+              <w:t xml:space="preserve">Transitions et modernité : regards sur 1875 et sa décennie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Paris, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541881v1</w:t>
+                <w:t xml:space="preserve">hal-05536017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel García Márquez : un écrivain engagé pour la citoyenneté mondiale.</w:t>
+                <w:t xml:space="preserve">Quand le pape François parle au monde : une analyse textométrique de ses encycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Gonzalez Binetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Université de Gafsa (Tunisie) 30 avril -1er mai 2025 « La création littéraire et artistique solidaire et engagée pour une citoyenneté mondiale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Dacheux (Université de Clermont-Ferrand) Farah Zaiem (Université de la Manouba) Syrine Farhat (Université de Gafsa), Apr 2025, Gafsa et Tozeur, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée d’études du groupe de recherche AD – Do.Ri.F. Retour sur l’analyse du discours « de l’école française » des origines : déconstruction, engagement et positionnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Bari Aldo Moro, Département de Sciences politiques – Palazzo del Prete, place Cesare Battisti, May 2025, Bari (Italy), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536072v1</w:t>
+                <w:t xml:space="preserve">hal-05541881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1387,51 +1387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621900v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Gonzalez Binetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serina-Karsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541867v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621900v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Gonzalez Binetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serina-Karsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>