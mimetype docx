--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -204,988 +204,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel and Iron Biocarbon Catalysts for Water-Gas Shift Reaction</w:t>
+                <w:t xml:space="preserve">Co-combustion of anthracite coal and biomass-derived biocarbons: reaction kinetics and combustion performance indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graul Théodore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nzihou Ange</w:t>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02673-3⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.108117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669645v1</w:t>
+                <w:t xml:space="preserve">hal-05144677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the kinetic and thermodynamic behavior of mango kernel and its two main components through pyrolysis and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamado Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayon Dit Sadio Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 345, pp.120347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-combustion of anthracite coal and biomass-derived biocarbons: reaction kinetics and combustion performance indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Biocarbon Emissions and Risks Assessment in Pyrolysis and Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108117⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (39), pp.45533-45542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c05555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144677v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarbon Emissions and Risks Assessment in Pyrolysis and Combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">María González Martínez</w:t>
+                <w:t xml:space="preserve">Nickel and Iron Biocarbon Catalysts for Water-Gas Shift Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graul Théodore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">González Martínez María</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Poser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Nzihou Ange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (39), pp.45533-45542. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.231-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c05555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02673-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303583v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel and Iron‐Doped Biocarbon Catalysts for Reverse Water‐Gas Shift Reaction</w:t>
+                <w:t xml:space="preserve">Sustainable production of biohydrogen: Feedstock, pretreatment methods, production processes, and environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Graul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleksandra Modzelewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Jackowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Boutikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Lech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202301398⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.108158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2024.108158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449020v1</w:t>
+                <w:t xml:space="preserve">hal-04805068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable production of biohydrogen: Feedstock, pretreatment methods, production processes, and environmental impact</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NOx decomposition using Ni- and Fe-loaded biocarbon catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Grabowski</w:t>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2024.108158⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis O: Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.206982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcato.2024.206982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805068v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOx decomposition using Ni- and Fe-loaded biocarbon catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théodore Graul</w:t>
+                <w:t xml:space="preserve">A review on biochar briquetting: Common practices and recommendations to enhance mechanical properties and environmental performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Ifunanya Ngene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis O: Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcato.2024.206982⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 469, pp.143193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04663709v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on biochar briquetting: Common practices and recommendations to enhance mechanical properties and environmental performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+                <w:t xml:space="preserve">Nickel and Iron‐Doped Biocarbon Catalysts for Reverse Water‐Gas Shift Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 469, pp.143193. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202301398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04662040v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring, analysis, and quantification of hydrogen from biomass and biowaste: A review</w:t>
               </w:r>
@@ -1930,575 +1930,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the torrefaction of woody and agricultural biomasses through their extracted macromolecular components. Part 1: Experimental thermogravimetric solid mass loss</w:t>
+                <w:t xml:space="preserve">Assessing the impact of woody and agricultural biomass variability on its behaviour in torrefaction through Principal Component Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Thiery</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 205, pp.118067. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.1-13/105474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917425v1</w:t>
+                <w:t xml:space="preserve">hal-02459030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the torrefaction of woody and agricultural biomasses through their extracted macromolecular components. Part 2: Torrefaction model</w:t>
+                <w:t xml:space="preserve">Understanding the torrefaction of woody and agricultural biomasses through their extracted macromolecular components. Part 1: Experimental thermogravimetric solid mass loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Anca-Couce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
+                <w:t xml:space="preserve">Gérard Mortha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boissonnet</w:t>
+                <w:t xml:space="preserve">Sébastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 210, pp.118451. </w:t>
+              <w:t xml:space="preserve">, 2020, 205, pp.118067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918985v1</w:t>
+                <w:t xml:space="preserve">hal-02917425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of woody and agricultural biomass variability on its behaviour in torrefaction through Principal Component Analysis</w:t>
+                <w:t xml:space="preserve">Understanding the torrefaction of woody and agricultural biomasses through their extracted macromolecular components. Part 2: Torrefaction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Capucine Dupont</w:t>
+                <w:t xml:space="preserve">Andrés Anca-Couce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 134, pp.1-13/105474. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.118451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459030v1</w:t>
+                <w:t xml:space="preserve">hal-02918985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed structural elucidation of different lignocellulosic biomass types using optimized temperature and time profiles in fractionated Py-GC/MS</w:t>
+                <w:t xml:space="preserve">Influence of step duration in fractionated Py-GC/MS of lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ohra-Aho</w:t>
+                <w:t xml:space="preserve">Taina Ohra-Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tamminen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarja Tamminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 140, pp.112 - 124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2019.02.011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 137, pp.195-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484969v1</w:t>
+                <w:t xml:space="preserve">hal-03111444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the suitability of recovering shrub biowaste involved in wildland fires in the South of Europe through torrefaction mobile units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2507,246 +2503,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Míguez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 236, pp.551-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of step duration in fractionated Py-GC/MS of lignocellulosic biomass</w:t>
+                <w:t xml:space="preserve">Detailed structural elucidation of different lignocellulosic biomass types using optimized temperature and time profiles in fractionated Py-GC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ohra-Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tamminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taina Ohra-Aho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
+                <w:t xml:space="preserve">D. da Silva Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarja Tamminen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Campargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 137, pp.195-202. </w:t>
+              <w:t xml:space="preserve">, 2019, 140, pp.112 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111444v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biomass diversity on torrefaction: Study of solid conversion and volatile species formation through an innovative TGA-GC/MS apparatus</w:t>
               </w:r>
@@ -2771,51 +2771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2833,98 +2833,2406 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Usability Always Productive in Learning Environments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduarda Abrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILRN 2024 - 10th International Conference on Immersive Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Galsgow, United Kingdom. pp.201-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80475-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des biochars en tant que catalyseurs et adsorbants biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Séminaire du GDR Thermobio, Conversion Thermochimique de la Biomasse et des Déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Themobio, Jun 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transforming printed electronic paper waste into eco-friendly adsorbents for gas effluents purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Vinicius Pereira Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wolbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd EUBCE - 33rd European Biomass Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing Mango Waste and Rice Husk Gasification for Sustainable Energy Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamado Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayon Dit Sadio Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ᵉ Journées Scientifiques du RESER (JSA06-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuel switching in a portable cookstove: impact of the use of agricultural residue pellets on particulate matter emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Poser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Anca-Couce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Soria-Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Scharler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUBCE 2025 - 33rd European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrate and mobile solution for low-cost cooking and power generation for African rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Poser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Anca-Couce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Soria-Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Scharler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NOx decomposition using nickel- and iron-loaded biocarbon catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WasteEng 2024 - 10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai (Japan), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal treatment of fiber-free multilayer packaging solid residue: synergism and effects on volatiles yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rehman Khurram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WasteEng2024 - 10th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid refuse fuel-derived biocarbons for coal replacement in an industrial process: combustion performances and environmental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WasteEng 2024 - 10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai (Japan), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nickel and iron-doped biocarbon catalysts for reverse water-gas shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WasteEng 2024 - 10th International conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai (Japan), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEST 2023 - 18th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Athenes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing fuel cell training through the use of a virtual reality scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fabriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCF 2023 - Congrès de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20935/al178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCF 2023 - Congrès de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de catalyseurs biosourcés à base de nickel et de fer pour la conversion des oxides d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and modelling study of volatile species released in biomass torrefaction based on extracted cellulose, hemicelluloses and lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Anca-Couce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenaghe, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renewable hydrogen from bioresources: evaluation of separation, purification and analytical techniques for monitoring and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Elsaddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenaghe, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The crucial role of the binder in biochar briquetting for sustainable energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Ngene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMRS 2022 - 11th International Conference of the African Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhage, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combustion performance of solid refuse fuel-derived biochars for energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMRS2022 - 11th International Conference of the African Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des espèces volatiles produites lors de la torréfaction de la biomasse par apprentissage automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and DFT study of NOx decomposition via macroalgae-based biochar catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2953,87 +5261,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd EUBCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOx decomposition through nickel-and iron-loaded fern and willow biosourced catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,87 +5356,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crucial role of the binder in biochar briquetting for coal replacement in an industrial process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Ngene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,87 +5451,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar From Pyrogasification As Catalysts For Hydrogen Production: Thermodynamic Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,2292 +5546,105 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2021 - 8th International Conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855308v1</w:t>
-              </w:r>
-[...2185 lines deleted...]
-                <w:t xml:space="preserve">hal-03528316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hydrogène vert en aéronautique - Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5532,106 +5653,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIP603WEB (trp4055), Techniques de l'Ingénieur, 20 p., 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-trp4055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5641,114 +5762,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woody and agricultural biomass torrefaction : experimental study and modelling of solid conversion and volatile species release based on biomass extracted macromolecular components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical and Process Engineering. Institut National Polytechnique de Toulouse - INPT, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018INPT0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04227859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5895,51 +6016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05514352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128992" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04669645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graul Th&#233;odore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez Mart&#237;nez Mar&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzihou Ange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02673-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05261371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Ouedraogo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidibe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nit Bouesso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04449020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Graul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301398" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04805068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Modzelewska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jackowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Boutikos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Grabowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2024.108158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04663709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Qiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fourgeaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcato.2024.206982" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ifunanya Ngene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03471098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Anca Couce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thi&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114350" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03528852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mathieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anastopoulos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020456" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03200152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina del Mar Saavedra Rios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03812-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban H&#233;lias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melkior" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9010030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02917425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mortha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02918985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Anca-Couce" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118451" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105474" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohra-Aho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamminen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Silva Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campargue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.02.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.02.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Ohra-Aho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Tamminen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.11.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ngene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vinicius Pereira Santiago" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Soria-Verdugo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scharler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khurram" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855205v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fabri&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaufort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855251v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04227859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0091" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05514352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128992" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nit Bouesso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05261371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Ouedraogo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidibe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120347" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05555" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04669645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graul Th&#233;odore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez Mart&#237;nez Mar&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzihou Ange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02673-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04805068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Modzelewska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jackowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Boutikos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Grabowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2024.108158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04663709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Graul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Qiu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fourgeaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcato.2024.206982" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ifunanya Ngene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143193" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04449020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03471098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Anca Couce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thi&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114350" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03528852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mathieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anastopoulos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020456" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03200152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina del Mar Saavedra Rios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03812-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban H&#233;lias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melkior" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9010030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02917425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mortha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02918985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Anca-Couce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118451" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Ohra-Aho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Tamminen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.11.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.02.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohra-Aho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamminen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Silva Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campargue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.02.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vinicius Pereira Santiago" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidib&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Soria-Verdugo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scharler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khurram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fabri&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al178" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaufort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ngene" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855302v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855251v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855308v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04227859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0091" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>