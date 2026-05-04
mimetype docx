--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -204,988 +204,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-combustion of anthracite coal and biomass-derived biocarbons: reaction kinetics and combustion performance indicators</w:t>
+                <w:t xml:space="preserve">Nickel and Iron Biocarbon Catalysts for Water-Gas Shift Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénit Bouesso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Graul Théodore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">González Martínez María</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nzihou Ange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108117⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.231-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02673-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144677v1</w:t>
+                <w:t xml:space="preserve">hal-04669645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the kinetic and thermodynamic behavior of mango kernel and its two main components through pyrolysis and combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamado Ouedraogo</w:t>
+                <w:t xml:space="preserve">Co-combustion of anthracite coal and biomass-derived biocarbons: reaction kinetics and combustion performance indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohan Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 345, pp.120347. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.108117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261371v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarbon Emissions and Risks Assessment in Pyrolysis and Combustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Pelé</w:t>
+                <w:t xml:space="preserve">Comparing the kinetic and thermodynamic behavior of mango kernel and its two main components through pyrolysis and combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamado Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Poser</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayon Dit Sadio Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c05555⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 345, pp.120347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303583v1</w:t>
+                <w:t xml:space="preserve">hal-05261371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel and Iron Biocarbon Catalysts for Water-Gas Shift Reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">González Martínez María</w:t>
+                <w:t xml:space="preserve">Biocarbon Emissions and Risks Assessment in Pyrolysis and Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nzihou Ange</w:t>
+                <w:t xml:space="preserve">Morgane Poser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.231-245. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (39), pp.45533-45542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02673-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c05555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669645v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable production of biohydrogen: Feedstock, pretreatment methods, production processes, and environmental impact</w:t>
+                <w:t xml:space="preserve">Nickel and Iron‐Doped Biocarbon Catalysts for Reverse Water‐Gas Shift Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Modzelewska</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2024.108158⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202301398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805068v1</w:t>
+                <w:t xml:space="preserve">hal-04449020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOx decomposition using Ni- and Fe-loaded biocarbon catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable production of biohydrogen: Feedstock, pretreatment methods, production processes, and environmental impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Modzelewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Jackowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Boutikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Lech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Graul</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kuo Zeng</w:t>
+                <w:t xml:space="preserve">Maciej Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis O: Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcato.2024.206982⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.108158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2024.108158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663709v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on biochar briquetting: Common practices and recommendations to enhance mechanical properties and environmental performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+                <w:t xml:space="preserve">NOx decomposition using Ni- and Fe-loaded biocarbon catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143193⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis O: Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.206982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcato.2024.206982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04662040v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel and Iron‐Doped Biocarbon Catalysts for Reverse Water‐Gas Shift Reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théodore Graul</w:t>
+                <w:t xml:space="preserve">A review on biochar briquetting: Common practices and recommendations to enhance mechanical properties and environmental performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Ifunanya Ngene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 469, pp.143193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202301398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04449020v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring, analysis, and quantification of hydrogen from biomass and biowaste: A review</w:t>
               </w:r>
@@ -2328,425 +2328,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of step duration in fractionated Py-GC/MS of lignocellulosic biomass</w:t>
+                <w:t xml:space="preserve">Detailed structural elucidation of different lignocellulosic biomass types using optimized temperature and time profiles in fractionated Py-GC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taina Ohra-Aho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
+                <w:t xml:space="preserve">T. Ohra-Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarja Tamminen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Tamminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. da Silva Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Campargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 137, pp.195-202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.11.026⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 140, pp.112 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111444v1</w:t>
+                <w:t xml:space="preserve">hal-03484969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the suitability of recovering shrub biowaste involved in wildland fires in the South of Europe through torrefaction mobile units</w:t>
+                <w:t xml:space="preserve">Influence of step duration in fractionated Py-GC/MS of lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Ohra-Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarja Tamminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.02.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.195-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283660v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed structural elucidation of different lignocellulosic biomass types using optimized temperature and time profiles in fractionated Py-GC/MS</w:t>
+                <w:t xml:space="preserve">Assessing the suitability of recovering shrub biowaste involved in wildland fires in the South of Europe through torrefaction mobile units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Tamminen</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. da Silva Perez</w:t>
+                <w:t xml:space="preserve">Luis Míguez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Campargue</w:t>
+                <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 140, pp.112 - 124. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.551-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2019.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484969v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biomass diversity on torrefaction: Study of solid conversion and volatile species formation through an innovative TGA-GC/MS apparatus</w:t>
               </w:r>
@@ -3235,64 +3235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Mango Waste and Rice Husk Gasification for Sustainable Energy Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamado Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel switching in a portable cookstove: impact of the use of agricultural residue pellets on particulate matter emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,51 +3477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrate and mobile solution for low-cost cooking and power generation for African rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,51 +3598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOx decomposition using nickel- and iron-loaded biocarbon catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3801,51 +3801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid refuse fuel-derived biocarbons for coal replacement in an industrial process: combustion performances and environmental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,51 +3896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and iron-doped biocarbon catalysts for reverse water-gas shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,371 +4004,371 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEST 2023 - 18th International Conference on Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">SCF 2023 - Congrès de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855202v1</w:t>
+                <w:t xml:space="preserve">hal-04855205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing fuel cell training through the use of a virtual reality scenario</w:t>
+                <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF 2023 - Congrès de la Société Chimique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEST 2023 - 18th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Athenes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855211v1</w:t>
+                <w:t xml:space="preserve">hal-04855202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for hydrogen production</w:t>
+                <w:t xml:space="preserve">Enhancing fuel cell training through the use of a virtual reality scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fabriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2023 - Congrès de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20935/al178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855205v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de catalyseurs biosourcés à base de nickel et de fer pour la conversion des oxides d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,243 +4823,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion performance of solid refuse fuel-derived biochars for energy production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+                <w:t xml:space="preserve">Modélisation des espèces volatiles produites lors de la torréfaction de la biomasse par apprentissage automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gallego Mylène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMRS2022 - 11th International Conference of the African Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855251v1</w:t>
+                <w:t xml:space="preserve">hal-04855268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des espèces volatiles produites lors de la torréfaction de la biomasse par apprentissage automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+                <w:t xml:space="preserve">Combustion performance of solid refuse fuel-derived biochars for energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xuân-Mi Meyer</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AMRS2022 - 11th International Conference of the African Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855268v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
               </w:r>
@@ -5297,51 +5297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOx decomposition through nickel-and iron-loaded fern and willow biosourced catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5487,51 +5487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar From Pyrogasification As Catalysts For Hydrogen Production: Thermodynamic Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6016,51 +6016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05514352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128992" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nit Bouesso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05261371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Ouedraogo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidibe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120347" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05555" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04669645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graul Th&#233;odore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez Mart&#237;nez Mar&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzihou Ange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02673-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04805068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Modzelewska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jackowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Boutikos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Grabowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2024.108158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04663709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Graul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Qiu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fourgeaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcato.2024.206982" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ifunanya Ngene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143193" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04449020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03471098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Anca Couce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thi&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114350" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03528852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mathieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anastopoulos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020456" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03200152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina del Mar Saavedra Rios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03812-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban H&#233;lias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melkior" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9010030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02917425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mortha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02918985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Anca-Couce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118451" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Ohra-Aho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Tamminen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.11.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.02.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohra-Aho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamminen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Silva Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campargue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.02.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vinicius Pereira Santiago" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidib&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Soria-Verdugo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scharler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khurram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fabri&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al178" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaufort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ngene" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855302v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855251v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855308v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04227859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0091" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05514352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128992" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04669645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graul Th&#233;odore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez Mart&#237;nez Mar&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzihou Ange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02673-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nit Bouesso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05261371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Ouedraogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120347" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04449020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Graul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301398" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04805068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Modzelewska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jackowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Boutikos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Grabowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2024.108158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04663709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Qiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fourgeaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcato.2024.206982" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ifunanya Ngene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03471098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Anca Couce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thi&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114350" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03528852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mathieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anastopoulos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020456" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03200152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina del Mar Saavedra Rios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03812-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03095141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban H&#233;lias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melkior" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9010030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105474" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02917425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mortha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02918985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Anca-Couce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118451" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohra-Aho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tamminen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Silva Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campargue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.02.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111444v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Ohra-Aho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Tamminen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.11.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283660v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.02.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vinicius Pereira Santiago" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidib&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Soria-Verdugo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scharler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04740197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khurram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fabri&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al178" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaufort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gallego Myl&#232;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ngene" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855302v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n-Mi Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855251v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855308v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04227859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018INPT0091" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>