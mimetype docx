--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -1422,165 +1422,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimoine [table ronde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gurrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre Innov’SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHS, Oct 2024, Paris, Maison de l'Amérique Latine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La sauvegarde des techniques artisanales (gestes à motricité fine) : l’exemple des Jours de Cilaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gurrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution "Science et/en société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094192v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05094195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléographie numérique et expertise de l'écriture</w:t>
               </w:r>
@@ -2729,221 +2729,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paléographie médiévale et analyse formelle quantitative: considérations méthodologiques et résultats d’enquête. Autour de l’utilisation du logiciel ‘Graphoskop’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gurrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Digital Diplomatics 2011 – Tools for the Digital Diplomatist,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Napoli, Sep 2011, Naples, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Graphoskop », un outil informatique pour l’analyse des écritures (mode d’emploi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gurrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Analyse d’image et paléographie systématique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRHT, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions des écritures cursives : une confrontation ‘livres’ – ‘documents’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gurrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e rencontre internationale du Séminaire permanent sur la cursivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRHT, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3748,173 +3748,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carte di Léon Cadier alla Bibliothèque nationale de France. Contributo alla ricostruzione della cancelleria angioina, a cura di S. MORELLI. Rome, 2005 (Sources et documents d’histoire du Moyen Âge, 9 ; Fonti per la storia dell’Italia medievale, Antiquitates, 20)</w:t>
+                <w:t xml:space="preserve">Régionalisme et internationalisme : problèmes de paléographie et de codicologie du Moyen Age ; actes du XVe colloque du Comité international de paléographie latine (Vienne, 13-17 septembre 2005), Vienne, 2008 (Österreichische Akademie der Wissenschaften, philosophisch-historische Klasse, Denkschriften, 364)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gurrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Bibliothèque de l'Ecole des chartes, 167 (2), pp.592-593</w:t>
+              <w:t xml:space="preserve">, 2009, Bibliothèque de l'Ecole des chartes, 167 (2), pp.606-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093926v1</w:t>
+                <w:t xml:space="preserve">hal-05093929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régionalisme et internationalisme : problèmes de paléographie et de codicologie du Moyen Age ; actes du XVe colloque du Comité international de paléographie latine (Vienne, 13-17 septembre 2005), Vienne, 2008 (Österreichische Akademie der Wissenschaften, philosophisch-historische Klasse, Denkschriften, 364)</w:t>
+                <w:t xml:space="preserve">Le carte di Léon Cadier alla Bibliothèque nationale de France. Contributo alla ricostruzione della cancelleria angioina, a cura di S. MORELLI. Rome, 2005 (Sources et documents d’histoire du Moyen Âge, 9 ; Fonti per la storia dell’Italia medievale, Antiquitates, 20)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gurrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Bibliothèque de l'Ecole des chartes, 167 (2), pp.606-607</w:t>
+              <w:t xml:space="preserve">, 2009, Bibliothèque de l'Ecole des chartes, 167 (2), pp.592-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093929v1</w:t>
+                <w:t xml:space="preserve">hal-05093926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Sulle orme del duca Andrea. Una copia lorenese della pre- sunta bolla papale del 1423»</w:t>
               </w:r>
@@ -4589,51 +4589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DA7F91B"/>
+    <w:nsid w:val="A3BF7ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4820,51 +4820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-gurrado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7321-3696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gurrado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093856v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Muzerelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100964430" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lebigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BIB.1.101495" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ceccherini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Smith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1697" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RQL1SPG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2012.1995" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Maniaci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Atanasiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05094213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05094208v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-05117209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-gurrado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7321-3696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gurrado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093856v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Muzerelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100964430" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lebigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BIB.1.101495" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ceccherini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H. Smith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1697" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RQL1SPG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2012.1995" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Maniaci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Atanasiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05094213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05094208v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-05117209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>