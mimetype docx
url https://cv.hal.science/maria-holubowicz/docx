--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -2681,51 +2681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D492DD7"/>
+    <w:nsid w:val="D6032DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>