--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -337,174 +337,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ne pas croire en la technologie comme l’avenir de l’homme. Comment un journal satirique hyperlocal altermondialiste démystifie les NTIC et le numérique</w:t>
+                <w:t xml:space="preserve">L’irresponsabilité de l’intelligentsia à l’ère numérique : la place et le rôle des journalistes d’opinion dans le débat public en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Holubowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Română de Jurnalism şi Comunicare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627630v1</w:t>
+                <w:t xml:space="preserve">hal-04627648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’irresponsabilité de l’intelligentsia à l’ère numérique : la place et le rôle des journalistes d’opinion dans le débat public en Pologne</w:t>
+                <w:t xml:space="preserve">Ne pas croire en la technologie comme l’avenir de l’homme. Comment un journal satirique hyperlocal altermondialiste démystifie les NTIC et le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Holubowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Română de Jurnalism şi Comunicare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (1), http://journals.openedition.org/communication/11222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.11222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627648v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’objectivité en trompe l’œil : la couverture du débat autour du ministère de l’Immigration et de l’Identité nationale par Le Figaro</w:t>
               </w:r>
@@ -987,165 +987,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médias publics polonais face à l’alternance du pouvoir : redémocratisation ou reféodalisation politique ? Le cas de Polskie Radio, radio publique polonaise depuis décembre 2023</w:t>
+                <w:t xml:space="preserve">Intervention dans la table ronde de la session « La création sonore : des radios libres aux podcasts »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Holubowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du Covid 19 aux conflits armés : la radio face à une multiplicité de crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRER/Université Toulouse Capitole, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Médias et nouvelles écritures : des créations à la marge ?, deuxième journée d’études professionnelle et scientifique du projet DEPOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresec, Mar 2024, Institut de la communication et des médias-UGA, Échirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919659v1</w:t>
+                <w:t xml:space="preserve">hal-04635689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention dans la table ronde de la session « La création sonore : des radios libres aux podcasts »</w:t>
+                <w:t xml:space="preserve">Les médias publics polonais face à l’alternance du pouvoir : redémocratisation ou reféodalisation politique ? Le cas de Polskie Radio, radio publique polonaise depuis décembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Holubowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias et nouvelles écritures : des créations à la marge ?, deuxième journée d’études professionnelle et scientifique du projet DEPOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gresec, Mar 2024, Institut de la communication et des médias-UGA, Échirolles, France</w:t>
+              <w:t xml:space="preserve">Du Covid 19 aux conflits armés : la radio face à une multiplicité de crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRER/Université Toulouse Capitole, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635689v1</w:t>
+                <w:t xml:space="preserve">hal-04919659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne pas croire en la technologie comme l’avenir de l’homme : comment un journal satirique hyperlocal altermondialiste démystifie les NTIC et le numérique</w:t>
               </w:r>
@@ -1539,165 +1539,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chez soi, l’Autre ignoré voire indésirable : représentations des immigrés dans la presse polonaise 2012-2014</w:t>
+                <w:t xml:space="preserve">Multiculturalism at the facts: representations of immigrants in the Polish press 2012-14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Holubowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pologne, citoyenne du monde : regards croisés sur les écrivains voyageurs polonais (XIXe – XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, grenoble, France</w:t>
+              <w:t xml:space="preserve">Old Boundaries and New Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017558v1</w:t>
+                <w:t xml:space="preserve">hal-02017632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiculturalism at the facts: representations of immigrants in the Polish press 2012-14</w:t>
+                <w:t xml:space="preserve">Chez soi, l’Autre ignoré voire indésirable : représentations des immigrés dans la presse polonaise 2012-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Holubowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Old Boundaries and New Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">La Pologne, citoyenne du monde : regards croisés sur les écrivains voyageurs polonais (XIXe – XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017632v1</w:t>
+                <w:t xml:space="preserve">hal-02017558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la numérisation de la radio : le cas des radios associatives de Grenoble</w:t>
               </w:r>
@@ -2091,165 +2091,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Media and Communication Technologies in the Construction of National Identity. A Casestudy of the Polish Community in Grenoble (France).</w:t>
+                <w:t xml:space="preserve">Être journaliste au sein de la presse régionale française à l'heure du net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Holubowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Communication Conference. Transcultural Communication -- Intercultural Comparisons, Hamburg (Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">11th International Symposium for Online Journalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Austin, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152741v1</w:t>
+                <w:t xml:space="preserve">hal-00484247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être journaliste au sein de la presse régionale française à l'heure du net</w:t>
+                <w:t xml:space="preserve">The Role of Media and Communication Technologies in the Construction of National Identity. A Casestudy of the Polish Community in Grenoble (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Holubowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium for Online Journalism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Austin, États-Unis</w:t>
+              <w:t xml:space="preserve">3rd European Communication Conference. Transcultural Communication -- Intercultural Comparisons, Hamburg (Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484247v1</w:t>
+                <w:t xml:space="preserve">hal-01152741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on glocaliser l’actualité internationale ? Inscription locale des nouvelles de l’étranger dans la PQR : le Soudan et le Darfour dans Ouest France (juillet 2008-juin 2009)</w:t>
               </w:r>
@@ -2392,158 +2392,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Service public de la radio et de la télévision en Pologne », entretien diffusé en tant que n°6/20 du cycle de l’émission Histoire vivante de Radio Télévision Suisse</w:t>
+                <w:t xml:space="preserve">Pologne : une OPA hostile du gouvernement sur les médias publics et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Holubowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2016, https://www.rts.ch/audio-podcast/2016/audio/le-service-public-radio-et-tv-6-20-25430434.html</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, https://larevuedesmedias.ina.fr/pologne-une-opa-hostile-du-gouvernement-sur-les-medias-publics-et-apres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629149v1</w:t>
+                <w:t xml:space="preserve">hal-04629151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pologne : une OPA hostile du gouvernement sur les médias publics et après ?</w:t>
+                <w:t xml:space="preserve">« Le Service public de la radio et de la télévision en Pologne », entretien diffusé en tant que n°6/20 du cycle de l’émission Histoire vivante de Radio Télévision Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Holubowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2016, https://larevuedesmedias.ina.fr/pologne-une-opa-hostile-du-gouvernement-sur-les-medias-publics-et-apres</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire vivante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://www.rts.ch/audio-podcast/2016/audio/le-service-public-radio-et-tv-6-20-25430434.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629151v1</w:t>
+                <w:t xml:space="preserve">hal-04629149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio et TV en Pologne, du communisme aux médias de service public</w:t>
               </w:r>
@@ -2681,51 +2681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6032DCB"/>
+    <w:nsid w:val="23871B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2912,51 +2912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-holubowicz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4668-7170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067163041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629069v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11222" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627648v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kondratov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Munsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.015.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.009.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-holubowicz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4668-7170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067163041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629069v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11222" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kondratov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Munsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.015.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.009.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>