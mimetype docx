--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2951,217 +2951,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Accesibilidad en los Dispositivos Hipermediales Dinámicos: El caso de Moodle, considerando los usos y prácticas de personas con discapacidad visual</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hacia la Accesibilidad de personas con impedimentos visuales al Dispositivo Hipermedial Dinámico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Inés Laitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griselda Guarnieri</w:t>
+                <w:t xml:space="preserve">P Martín-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Cenacchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Inés Laitano</w:t>
+                <w:t xml:space="preserve">Casali, A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Congresso Brasileiro de Comunicação Alternativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Gramado, Brasil</w:t>
+              <w:t xml:space="preserve">. UX2013 Experiencia de Usuario, Usabilidad, Accesibilidad, Diseño y Tecnología, 3-4 décembre 2013, Buenos Aires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238695v1</w:t>
+                <w:t xml:space="preserve">hal-02108012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacia la Accesibilidad de personas con impedimentos visuales al Dispositivo Hipermedial Dinámico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Accesibilidad en los Dispositivos Hipermediales Dinámicos: El caso de Moodle, considerando los usos y prácticas de personas con discapacidad visual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Guarnieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Cenacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Casali, A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. UX2013 Experiencia de Usuario, Usabilidad, Accesibilidad, Diseño y Tecnología, 3-4 décembre 2013, Buenos Aires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">V Congresso Brasileiro de Comunicação Alternativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gramado, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108012v1</w:t>
+                <w:t xml:space="preserve">hal-01238695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accesibilidad en Objetos digitales educativos</w:t>
               </w:r>
@@ -3649,51 +3649,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remédiatisation numérique de Nouvelles Impressions d'Afrique : d'un manipulable à l'autre</w:t>
+                <w:t xml:space="preserve">Nouvelles Impressions d'Afrique, les virtualités de la machine textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
@@ -3702,93 +3702,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roussel, hier, aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.311-339, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.285-310, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_05220917v1</w:t>
+                <w:t xml:space="preserve">sic_05220918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles Impressions d'Afrique, les virtualités de la machine textuelle</w:t>
+                <w:t xml:space="preserve">Remédiatisation numérique de Nouvelles Impressions d'Afrique : d'un manipulable à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
@@ -3797,69 +3797,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roussel, hier, aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.285-310, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.311-339, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_05220918v1</w:t>
+                <w:t xml:space="preserve">sic_05220917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4237,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelvis Ortiz-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudayly Stable-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-240014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest &#193;lvarez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/IIMEI14-N26-081108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSKD.2017100101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/redc.2015.1.1136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Andr&#233;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-inegalites_en_education_dans_le_monde_quelles_actions_pour_les_reduire_rita_gonzalez_delgado_dominique_groux_emmanuelle_voulgre_marie_felide_fafard_maria_cantisano-9782140330735-76444.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-inclure_dans_et_hors_l_ecole_accessibilite_accompagnement_et_alterites_eric_dugas_lucas_sivilotti-9782806637314-67793.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sidiki Diourte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151470.3156637" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745555.2746673" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Guarnieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cenacchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mart&#237;n-Sanz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casali, A." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441173v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brarda," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viceconte," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piccioni," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelvis Ortiz-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudayly Stable-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-240014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest &#193;lvarez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/IIMEI14-N26-081108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSKD.2017100101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/redc.2015.1.1136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Andr&#233;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-inegalites_en_education_dans_le_monde_quelles_actions_pour_les_reduire_rita_gonzalez_delgado_dominique_groux_emmanuelle_voulgre_marie_felide_fafard_maria_cantisano-9782140330735-76444.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-inclure_dans_et_hors_l_ecole_accessibilite_accompagnement_et_alterites_eric_dugas_lucas_sivilotti-9782806637314-67793.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sidiki Diourte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151470.3156637" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745555.2746673" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mart&#237;n-Sanz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casali, A." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Guarnieri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cenacchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441173v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brarda," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viceconte," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piccioni," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>