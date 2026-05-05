--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1127,221 +1127,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04440721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l'accessibilité numérique à l'université : quelles orientations dans les pratiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfaces digitales accesibles en Turismo. ¿Mediatización para las personas con discapacidad?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Brarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Viceconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Piccioni Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial Tirant Humanidades Plural. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publics vulnérables et numérique : entre fractures, inclusions et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.83-94, 2022, 978-2-85892-627-5</w:t>
+              <w:t xml:space="preserve">Nuevos retos de la discapacidad y la comunicación en la sociedad del conocimiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9788418970719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439098v1</w:t>
+                <w:t xml:space="preserve">halshs-04441645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces digitales accesibles en Turismo. ¿Mediatización para las personas con discapacidad?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner l'accessibilité numérique à l'université : quelles orientations dans les pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevos retos de la discapacidad y la comunicación en la sociedad del conocimiento</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9788418970719</w:t>
+              <w:t xml:space="preserve">Publics vulnérables et numérique : entre fractures, inclusions et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.83-94, 2022, 978-2-85892-627-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04441645v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accessibilité numérique : une médiation pour les personnes en situation de handicap ?</w:t>
               </w:r>
@@ -3498,103 +3498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveles de accesibilidad a la información en la web para personas con discapacidad visual. Estudio comparativo de los destinos turísticos de la regiones Norte, Córdoba, Buenos Aires, Cuyo, Litoral y Patagonia de Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Marchetti</w:t>
+                <w:t xml:space="preserve">Analía Brarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analía Brarda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Inés Laitano</w:t>
+                <w:t xml:space="preserve">Ezequiel Viceconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Piccioni Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII JORNADAS DE CIENCIAS, TECNOLOGÍAS E INNOVACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Rosario, Argentina. </w:t>
@@ -3649,51 +3649,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles Impressions d'Afrique, les virtualités de la machine textuelle</w:t>
+                <w:t xml:space="preserve">Remédiatisation numérique de Nouvelles Impressions d'Afrique : d'un manipulable à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
@@ -3702,93 +3702,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roussel, hier, aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.285-310, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.311-339, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_05220918v1</w:t>
+                <w:t xml:space="preserve">sic_05220917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remédiatisation numérique de Nouvelles Impressions d'Afrique : d'un manipulable à l'autre</w:t>
+                <w:t xml:space="preserve">Nouvelles Impressions d'Afrique, les virtualités de la machine textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
@@ -3797,69 +3797,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roussel, hier, aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.311-339, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.285-310, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_05220917v1</w:t>
+                <w:t xml:space="preserve">sic_05220918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4237,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelvis Ortiz-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudayly Stable-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-240014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest &#193;lvarez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/IIMEI14-N26-081108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSKD.2017100101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/redc.2015.1.1136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Andr&#233;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-inegalites_en_education_dans_le_monde_quelles_actions_pour_les_reduire_rita_gonzalez_delgado_dominique_groux_emmanuelle_voulgre_marie_felide_fafard_maria_cantisano-9782140330735-76444.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-inclure_dans_et_hors_l_ecole_accessibilite_accompagnement_et_alterites_eric_dugas_lucas_sivilotti-9782806637314-67793.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sidiki Diourte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151470.3156637" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745555.2746673" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mart&#237;n-Sanz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casali, A." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Guarnieri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cenacchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441173v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brarda," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viceconte," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piccioni," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelvis Ortiz-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudayly Stable-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-240014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest &#193;lvarez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/IIMEI14-N26-081108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSKD.2017100101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/redc.2015.1.1136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Andr&#233;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-inegalites_en_education_dans_le_monde_quelles_actions_pour_les_reduire_rita_gonzalez_delgado_dominique_groux_emmanuelle_voulgre_marie_felide_fafard_maria_cantisano-9782140330735-76444.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-inclure_dans_et_hors_l_ecole_accessibilite_accompagnement_et_alterites_eric_dugas_lucas_sivilotti-9782806637314-67793.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sidiki Diourte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151470.3156637" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745555.2746673" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mart&#237;n-Sanz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casali, A." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Guarnieri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cenacchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441173v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brarda," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viceconte," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piccioni," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>