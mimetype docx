--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1127,221 +1127,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04440721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces digitales accesibles en Turismo. ¿Mediatización para las personas con discapacidad?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner l'accessibilité numérique à l'université : quelles orientations dans les pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevos retos de la discapacidad y la comunicación en la sociedad del conocimiento</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9788418970719</w:t>
+              <w:t xml:space="preserve">Publics vulnérables et numérique : entre fractures, inclusions et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.83-94, 2022, 978-2-85892-627-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04441645v1</w:t>
+                <w:t xml:space="preserve">hal-04439098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l'accessibilité numérique à l'université : quelles orientations dans les pratiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfaces digitales accesibles en Turismo. ¿Mediatización para las personas con discapacidad?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Brarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Viceconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Piccioni Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial Tirant Humanidades Plural. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publics vulnérables et numérique : entre fractures, inclusions et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.83-94, 2022, 978-2-85892-627-5</w:t>
+              <w:t xml:space="preserve">Nuevos retos de la discapacidad y la comunicación en la sociedad del conocimiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9788418970719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439098v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04441645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accessibilité numérique : une médiation pour les personnes en situation de handicap ?</w:t>
               </w:r>
@@ -2951,217 +2951,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacia la Accesibilidad de personas con impedimentos visuales al Dispositivo Hipermedial Dinámico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Accesibilidad en los Dispositivos Hipermediales Dinámicos: El caso de Moodle, considerando los usos y prácticas de personas con discapacidad visual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Guarnieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Cenacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Casali, A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. UX2013 Experiencia de Usuario, Usabilidad, Accesibilidad, Diseño y Tecnología, 3-4 décembre 2013, Buenos Aires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">V Congresso Brasileiro de Comunicação Alternativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gramado, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108012v1</w:t>
+                <w:t xml:space="preserve">hal-01238695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Accesibilidad en los Dispositivos Hipermediales Dinámicos: El caso de Moodle, considerando los usos y prácticas de personas con discapacidad visual</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hacia la Accesibilidad de personas con impedimentos visuales al Dispositivo Hipermedial Dinámico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Inés Laitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griselda Guarnieri</w:t>
+                <w:t xml:space="preserve">P Martín-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Cenacchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Inés Laitano</w:t>
+                <w:t xml:space="preserve">Casali, A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Congresso Brasileiro de Comunicação Alternativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Gramado, Brasil</w:t>
+              <w:t xml:space="preserve">. UX2013 Experiencia de Usuario, Usabilidad, Accesibilidad, Diseño y Tecnología, 3-4 décembre 2013, Buenos Aires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238695v1</w:t>
+                <w:t xml:space="preserve">hal-02108012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accesibilidad en Objetos digitales educativos</w:t>
               </w:r>
@@ -3498,103 +3498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveles de accesibilidad a la información en la web para personas con discapacidad visual. Estudio comparativo de los destinos turísticos de la regiones Norte, Córdoba, Buenos Aires, Cuyo, Litoral y Patagonia de Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analía Brarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezequiel Viceconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Piccioni Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII JORNADAS DE CIENCIAS, TECNOLOGÍAS E INNOVACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Rosario, Argentina. </w:t>
@@ -3649,51 +3649,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remédiatisation numérique de Nouvelles Impressions d'Afrique : d'un manipulable à l'autre</w:t>
+                <w:t xml:space="preserve">Nouvelles Impressions d'Afrique, les virtualités de la machine textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
@@ -3702,93 +3702,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roussel, hier, aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.311-339, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.285-310, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_05220917v1</w:t>
+                <w:t xml:space="preserve">sic_05220918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles Impressions d'Afrique, les virtualités de la machine textuelle</w:t>
+                <w:t xml:space="preserve">Remédiatisation numérique de Nouvelles Impressions d'Afrique : d'un manipulable à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
@@ -3797,69 +3797,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roussel, hier, aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.285-310, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.311-339, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_05220918v1</w:t>
+                <w:t xml:space="preserve">sic_05220917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4237,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelvis Ortiz-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudayly Stable-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-240014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest &#193;lvarez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/IIMEI14-N26-081108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSKD.2017100101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/redc.2015.1.1136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Andr&#233;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-inegalites_en_education_dans_le_monde_quelles_actions_pour_les_reduire_rita_gonzalez_delgado_dominique_groux_emmanuelle_voulgre_marie_felide_fafard_maria_cantisano-9782140330735-76444.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-inclure_dans_et_hors_l_ecole_accessibilite_accompagnement_et_alterites_eric_dugas_lucas_sivilotti-9782806637314-67793.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sidiki Diourte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151470.3156637" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745555.2746673" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mart&#237;n-Sanz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casali, A." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Guarnieri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cenacchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441173v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brarda," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viceconte," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piccioni," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelvis Ortiz-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudayly Stable-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-240014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest &#193;lvarez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5557/IIMEI14-N26-081108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSKD.2017100101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/redc.2015.1.1136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Andr&#233;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-inegalites_en_education_dans_le_monde_quelles_actions_pour_les_reduire_rita_gonzalez_delgado_dominique_groux_emmanuelle_voulgre_marie_felide_fafard_maria_cantisano-9782140330735-76444.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-inclure_dans_et_hors_l_ecole_accessibilite_accompagnement_et_alterites_eric_dugas_lucas_sivilotti-9782806637314-67793.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Sidiki Diourte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151470.3156637" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745555.2746673" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Guarnieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cenacchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mart&#237;n-Sanz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casali, A." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Marchetti," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Brarda," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccioni Luna," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Viceconte," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441173v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brarda," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viceconte," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piccioni," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>