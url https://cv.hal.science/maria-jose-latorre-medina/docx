--- v0 (2026-04-08)
+++ v1 (2026-05-26)
@@ -204,291 +204,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inteligencia artificial y Prácticum: análisis de su uso mediante anotaciones multimedia Artificial intelligence and Practicum: analysis of its use through multimedia annotations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normative framework for ethical and trustworthy AI in higher education: state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Martín Flores Almendárez</w:t>
+                <w:t xml:space="preserve">María Obdulia González Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanca Fabiola Marquez Gómez</w:t>
+                <w:t xml:space="preserve">María Asunción Romero-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Marquez Gómez</w:t>
+                <w:t xml:space="preserve">Natalia Fátima Sgreccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Latorre Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Prácticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24310/rep.10.1.2025.20846⟩</w:t>
+              <w:t xml:space="preserve">Revista Iberoamericana de Educación a Distancia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/ried.28.2.43511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133707v1</w:t>
+                <w:t xml:space="preserve">hal-05107622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative framework for ethical and trustworthy AI in higher education: state of the art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Obdulia González Fernández</w:t>
+                <w:t xml:space="preserve">Inteligencia artificial y Prácticum: análisis de su uso mediante anotaciones multimedia Artificial intelligence and Practicum: analysis of its use through multimedia annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Latorre-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Asunción Romero-López</w:t>
+                <w:t xml:space="preserve">Juan Martín Flores Almendárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Fátima Sgreccia</w:t>
+                <w:t xml:space="preserve">Blanca Fabiola Marquez Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María José Latorre Medina</w:t>
+                <w:t xml:space="preserve">Olivia Marquez Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Iberoamericana de Educación a Distancia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (2), </w:t>
+              <w:t xml:space="preserve">Revista Prácticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.33-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5944/ried.28.2.43511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24310/rep.10.1.2025.20846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107622v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validación de un cuestionario sobre formación docente para atender a la diversidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Latorre Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Bel Blanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -743,51 +743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio sobre el uso de anotaciones multimedia y etiquetado social aplicado al campo del Prácticum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Latorre Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campus Virtuales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (1), pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -815,196 +815,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the interest in research on challenging schools? A literature review with scientific mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Situar la competencia digital ciudadana en los Objetivos de Desarrollo Sostenible: Estudio empírico en la Ciudad Autónoma de Ceuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Tnibar-Harrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Latorre Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policy Futures in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Cooperativismo &amp; Desarrollo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (130), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14782103241278810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.16925/2382-4220.2024.03.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810070v1</w:t>
+                <w:t xml:space="preserve">hal-05162979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situar la competencia digital ciudadana en los Objetivos de Desarrollo Sostenible: Estudio empírico en la Ciudad Autónoma de Ceuta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">What is the interest in research on challenging schools? A literature review with scientific mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Latorre Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooperativismo &amp; Desarrollo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (130), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Policy Futures in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16925/2382-4220.2024.03.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14782103241278810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162979v1</w:t>
+                <w:t xml:space="preserve">hal-04810070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence applied to early childhood education: A focus for educational research?</w:t>
               </w:r>
@@ -3224,273 +3224,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El profesorado del campo de Ciencias de la Salud de la Universidad de Granada ante el proceso de armonización europea: Estudio de sus expectativas y necesidades formativas</w:t>
+                <w:t xml:space="preserve">Análisis de las creencias que sobre la formación práctica universitaria poseen futuros docentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Latorre-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Blanco Encomienda</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Blanco-Encomienda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Electrónica Interuniversitaria de Formación del Profesorado (REIFOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (11,1), pp.31-44</w:t>
+              <w:t xml:space="preserve">ED.UCO: Revista de Investigación Educativa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.195-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03628764v1</w:t>
+                <w:t xml:space="preserve">halshs-03628759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoción de la autonomía en situaciones de dependencia: el uso de nuevas tecnologías</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El profesorado del campo de Ciencias de la Salud de la Universidad de Granada ante el proceso de armonización europea: Estudio de sus expectativas y necesidades formativas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Latorre-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Blanco Encomienda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Docencia e Investigación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Año XXXIII - Enero/Diciembre de 2008 – 2ª Época (18), pp.1-9</w:t>
+              <w:t xml:space="preserve">Revista Electrónica Interuniversitaria de Formación del Profesorado (REIFOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (11,1), pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03628769v1</w:t>
+                <w:t xml:space="preserve">halshs-03628764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis de las creencias que sobre la formación práctica universitaria poseen futuros docentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoción de la autonomía en situaciones de dependencia: el uso de nuevas tecnologías</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Blanco-Encomienda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Latorre-Medina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Blanco-Encomienda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ED.UCO: Revista de Investigación Educativa </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.195-216</w:t>
+              <w:t xml:space="preserve">Docencia e Investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Año XXXIII - Enero/Diciembre de 2008 – 2ª Época (18), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03628759v1</w:t>
+                <w:t xml:space="preserve">halshs-03628769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La apuesta por la excelencia en la formación práctica universitaria de futuros profesores</w:t>
               </w:r>
@@ -6329,51 +6329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Latorre-Medina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Mart&#237;nez Cuesta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Tnibar-Harrus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/ser.7120268609" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133707v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n Flores Almend&#225;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fabiola Marquez G&#243;mez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Marquez G&#243;mez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/rep.10.1.2025.20846" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107622v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Obdulia Gonz&#225;lez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Asunci&#243;n Romero-L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F&#225;tima Sgreccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Latorre Medina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/ried.28.2.43511" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Bel Blanca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Blanco Encomienda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/con.5897" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/wjet.v17i3.9441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Blanco-Encomienda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez-Maqueira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/atoz.v14.94193" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54988/cv.2025.1.1409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14782103241278810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/2382-4220.2024.03.06" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdelmaula Mesaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14639491241303746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Blanco-Encomienda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Garc&#237;a-Cantero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02356-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Olmedo-Ruiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mateos-Claros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Esteban Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20511/pyr2020.v8n1.382" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riveiro-Villodres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Latorre-Medina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15700/saje.v40ns2a1739" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Erundina Riveiro-Villodres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sastre-Morcillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Olmedo-Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15823/p.2015.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Bel-Blanca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/mjss.2014.v5n27p1784" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.06.426" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/redu.2011.6157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Blanco Encomieda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/con.625" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sim&#243;n de Vicente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11358120309487612" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/004.15.%25p" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mar&#237;n D&#237;az" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21556/edutec.2006.21.507" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bol&#237;var Bot&#237;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Burgos-Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Castilla Mesa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Domingo Segovia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a Guzm&#225;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berm&#250;dez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabel Cubillas Casas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Cuevas L&#243;pez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hern&#225;ndez D&#237;az" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pozo Gaona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Morales-Oca&#241;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Rodr&#237;guez Entrena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Ritacco Real" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Guti&#233;rrez Santiuste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/actascongresocomparada.barcelona.febrero.2022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fuentes-Amaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Arenas Prados" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Hern&#225;ndez R&#237;os" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen L&#243;pez L&#243;pez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berm&#250;dez Garc&#237;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Latorre-Medina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Mart&#237;nez Cuesta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Tnibar-Harrus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/ser.7120268609" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Obdulia Gonz&#225;lez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Asunci&#243;n Romero-L&#243;pez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F&#225;tima Sgreccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Latorre Medina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/ried.28.2.43511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n Flores Almend&#225;rez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Fabiola Marquez G&#243;mez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Marquez G&#243;mez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24310/rep.10.1.2025.20846" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Bel Blanca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Blanco Encomienda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/con.5897" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/wjet.v17i3.9441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Blanco-Encomienda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez-Maqueira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/atoz.v14.94193" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54988/cv.2025.1.1409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16925/2382-4220.2024.03.06" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14782103241278810" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdelmaula Mesaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14639491241303746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Blanco-Encomienda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Garc&#237;a-Cantero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02356-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Olmedo-Ruiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mateos-Claros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Esteban Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20511/pyr2020.v8n1.382" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riveiro-Villodres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Latorre-Medina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15700/saje.v40ns2a1739" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Erundina Riveiro-Villodres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sastre-Morcillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Olmedo-Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n P&#233;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15823/p.2015.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Bel-Blanca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/mjss.2014.v5n27p1784" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.06.426" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/redu.2011.6157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Blanco Encomieda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/con.625" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sim&#243;n de Vicente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11358120309487612" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/004.15.%25p" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Mar&#237;n D&#237;az" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21556/edutec.2006.21.507" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bol&#237;var Bot&#237;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Burgos-Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Castilla Mesa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Domingo Segovia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a Guzm&#225;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berm&#250;dez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabel Cubillas Casas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Cuevas L&#243;pez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hern&#225;ndez D&#237;az" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pozo Gaona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Morales-Oca&#241;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Rodr&#237;guez Entrena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Ritacco Real" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Guti&#233;rrez Santiuste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/actascongresocomparada.barcelona.febrero.2022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fuentes-Amaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Arenas Prados" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Hern&#225;ndez R&#237;os" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen L&#243;pez L&#243;pez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berm&#250;dez Garc&#237;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>