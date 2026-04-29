--- v0 (2026-03-28)
+++ v1 (2026-04-29)
@@ -724,51 +724,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01741369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online sentence processing in Swedish: Cross-linguistic developmental comparisons with French</w:t>
+                <w:t xml:space="preserve">On-line sentence processing in Swedish: cross-linguistic developmental comparisons with French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kihlstedt</w:t>
@@ -777,114 +777,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39, pp.28-60. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, pp.28-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00648169v1</w:t>
+                <w:t xml:space="preserve">hal-01020837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line sentence processing in Swedish: cross-linguistic developmental comparisons with French</w:t>
+                <w:t xml:space="preserve">Online sentence processing in Swedish: Cross-linguistic developmental comparisons with French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Kail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kihlstedt</w:t>
@@ -893,69 +872,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.28-60</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 39, pp.28-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305000910000723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020837v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00648169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences et variation chez des enfants bilingues</w:t>
               </w:r>
@@ -3317,51 +3317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BFE0B37"/>
+    <w:nsid w:val="AD5433AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3548,51 +3548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-kihlstedt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3269-5508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126505713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Simoncelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22955" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04083952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Izquierdo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12539" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19136/etie.a2n3.3243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000910000723" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-248RL31S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Schlyter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Granfeldt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Avolonto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.16kai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Noyau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Lorenzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Paprocka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Sanz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01102649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-kihlstedt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3269-5508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126505713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Simoncelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22955" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04083952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Izquierdo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12539" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19136/etie.a2n3.3243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000910000723" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-248RL31S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Schlyter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Granfeldt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Avolonto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.16kai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Noyau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Lorenzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Paprocka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Sanz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01102649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>