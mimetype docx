--- v1 (2026-04-29)
+++ v2 (2026-05-22)
@@ -1666,171 +1666,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online-processning av morfosyntax i meningar - en studie av tvåspråkiga barns förståelse på franska och svenska enligt Competiton Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les étapes de l'acquisition du français et du développement bilingue des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Avolonto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kihlstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Université de Lund, Suède, Sweden</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00131934v1</w:t>
+                <w:t xml:space="preserve">halshs-00131852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étapes de l'acquisition du français et du développement bilingue des enfants</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Online-processning av morfosyntax i meningar - en studie av tvåspråkiga barns förståelse på franska och svenska enligt Competiton Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kihlstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online-processning av morfosyntax i meningar - en studie av tvåspråkiga barns förståelse på franska och svenska enligt Competiton Model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Université de Lund, Suède, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimé Avolonto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-00131852v1</w:t>
+                <w:t xml:space="preserve">halshs-00131934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Att göra barnen tvåspråkiga (« Elever ses enfants aux deux langues – comment faire ? »)</w:t>
               </w:r>
@@ -3317,51 +3317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD5433AB"/>
+    <w:nsid w:val="FB364CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3548,51 +3548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-kihlstedt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3269-5508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126505713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Simoncelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22955" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04083952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Izquierdo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12539" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19136/etie.a2n3.3243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000910000723" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-248RL31S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Schlyter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Granfeldt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Avolonto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.16kai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Noyau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Lorenzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Paprocka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Sanz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01102649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-kihlstedt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3269-5508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126505713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Simoncelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kihlstedt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22955" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04083952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Izquierdo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6040191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105637" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12539" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19136/etie.a2n3.3243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000910000723" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-248RL31S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Schlyter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Granfeldt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Bucci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Avolonto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.16kai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Noyau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Lorenzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Paprocka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Sanz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01102649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>