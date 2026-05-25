--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -2669,77 +2669,1111 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress-drop and moment magnitude for mainland France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th General Assembly of the European Seismological Commission (ESC2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Seismological Commission, Sep 2026, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of simulated and inferred structural damage caused by historical earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Yanez Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESC2024 - 39th General Assembly of the European Seismological Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Characterization of Five Historical Bell Towers in the Mugello Basin (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Arrighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Operational Modal Analysis Conference (IOMAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Napoli, Italy. pp.45-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61421-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-situ characterization of Soil Structure Interaction through measurement of Impedance Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouhjiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURODYN 2023 - 12th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. pp.252011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2647/25/252011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04890675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The extremely shallow Mw 4.9 2019 Le Teil earthquake, France: main ground motion features highlighted by comparison with ground motion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUGG – International Union of Geodesy and Geophysics, Jul 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04171371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRUAS 2019 International Benchmark on a Seismic Base Isolated NPP Which Experienced a Real Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on Structural Mechanics in Reactor Technology SMIRT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin/Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of the research activities in earthquake engineering and seismic risk assessment within the joint framework CEA-EDF-FRAMATOME-IRSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin-Boudaoud M.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherubini S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berger J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMIRT26 - 26th International Conference on Structural Mechanics in Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin/Postdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet SINAPS@: vers une évaluation intégrée du risque sismique pour la sûreté nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2794,1347 +3828,434 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des mouvements sismiques générés par le séisme du Teil et comparaison avec des modèles de mouvements du sol empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Traversa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing ground motion of historical earthquakes : the case of Sant'Agata del Mugello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Montabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Arrighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482590v1</w:t>
-              </w:r>
-[...911 lines deleted...]
-                <w:t xml:space="preserve">insu-01742674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Française du Génie Parasismique : rapport de la mission du séisme du Teil du 11 novembre 2019 (Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4144,78 +4265,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Fault Broadband Ground Motion Simulations Using Empirical Green’s Functions: Application to the Upper Rhine Graben (France–Germany) Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio del Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4233,84 +4354,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best Practices in Physics-based Fault Rupture Models for Seismic Hazard Assessment of Nuclear Installations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser, Cham, pp.155-177, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72709-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4378,51 +4499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2051DFEB"/>
+    <w:nsid w:val="97B59303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4609,51 +4730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-lancieri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3992-5644" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227412893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5942-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Damiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Veliu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kohrangi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Parolai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp4.70003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05365708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133213v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2023.2219237" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E Mercerat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlaude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.113767" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dessales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102440" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-02123205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzurro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170396" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio del Gaudio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1575-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9728-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05057242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuenzalida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schurr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobiesiak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Madariaga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Madariaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05327.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madariaga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astroza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Saragoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/1.4000039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Elia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Martino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-919RLVQD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaccone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Convertito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-009-9131-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2QWCM8V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036689" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04095310v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6DHDQK5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nielsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027795" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7CGZ6G9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Rusch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Traversa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Yanez Chura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco de Felice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04890675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Semblat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/25/252011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61421-7_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04171371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738264v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Boudaoud M.C." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubini S." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511328v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72709-7_10" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-lancieri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3992-5644" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227412893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5942-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Damiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Veliu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kohrangi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Parolai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp4.70003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05365708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133213v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2023.2219237" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego E Mercerat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlaude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.113767" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dessales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arrighetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102440" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-02123205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzurro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170396" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio del Gaudio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-017-1575-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9728-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05057242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuenzalida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schurr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sobiesiak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Madariaga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Madariaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05327.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madariaga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astroza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Saragoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/1.4000039" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Elia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Martino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-919RLVQD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaccone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Convertito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-009-9131-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2QWCM8V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cantore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036689" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04095310v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6DHDQK5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Nielsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027795" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7CGZ6G9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Yanez Chura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco de Felice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61421-7_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04890675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clement" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Semblat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/25/252011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04171371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Rusch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bitar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913947v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Boudaoud M.C." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubini S." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Traversa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercerat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72709-7_10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>