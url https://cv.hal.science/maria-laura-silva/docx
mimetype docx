--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -1382,346 +1382,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBGP : Étude Européenne du fardeau de la grippe B en médecine ambulatoire</w:t>
+                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tan Taï Bui</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème Journée Scientifique Nationale du Réseau des GROG, Paris, 26 janvier 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ISPOR 15th Annual European Congress, Berlin, 7 novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00954702v1</w:t>
+                <w:t xml:space="preserve">halshs-00954709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudos de custo na alocação de recursos para medidas de prevenção contra a gripe na França: uma revisão de literatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII Congresso de ALASS, Lisboa, 1er septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic burden of seasonal influenza B in France during winter 2010-2011</w:t>
+                <w:t xml:space="preserve">IBGP : Étude Européenne du fardeau de la grippe B en médecine ambulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Cohen</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Taï Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 15th Annual European Congress, Berlin, 7 novembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XVIème Journée Scientifique Nationale du Réseau des GROG, Paris, 26 janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00954709v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presenting Symptoms of INFLUENZA B Patients: a prospective study in sentinel practices in FRANCE and TURKEY in 2010/11</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266374v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2016.01.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J13DJCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2016.02.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dias Alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Paget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2015.04.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WSP5L1F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Caini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.013943" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-56" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Fleming" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daviaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ta&#239; Bui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266374v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2016.01.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J13DJCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2016.02.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dias Alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Paget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2015.04.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WSP5L1F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Caini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.013943" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-56" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Fleming" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daviaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ta&#239; Bui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>