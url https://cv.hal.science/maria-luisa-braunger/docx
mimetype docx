--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -206,4620 +206,4620 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information visualization and machine learning driven methods for impedimetric biosensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing Polyaniline-Based Gas Sensors for Hydrogen Sulfide Detection: The Crucial Role of Solvent Choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilene Assunção da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Shimizu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antonio Riul Jr</w:t>
+                <w:t xml:space="preserve">Igor Fier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Eurosensors 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lecce, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209071v1</w:t>
-[...3628 lines deleted...]
-                <w:t xml:space="preserve">hal-04209155v1</w:t>
+                <w:t xml:space="preserve">hal-04249389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing Materials: Functionalized Advanced Carbon-Based Nanomaterials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical Impedance-Based Electronic Tongues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo H.M. Facure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Mercante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Paterno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Sensors and Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.254-268, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-822548-6.00014-5⟩</w:t>
+              <w:t xml:space="preserve">, pp.567-590, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-822548-6.00091-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209074v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Impedance-Based Electronic Tongues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensing Materials: Functionalized Advanced Carbon-Based Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Riul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anerise de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Furlan de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marystela Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Sensors and Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.567-590, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-822548-6.00091-1⟩</w:t>
+              <w:t xml:space="preserve">, pp.254-268, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-822548-6.00014-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209072v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Transition Metal Dichalcogenides for Gas Sensing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nirav Joshi</w:t>
+                <w:t xml:space="preserve">FDM 3D Printing in Biomedical and Microfluidic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Riul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Osvaldo Novais Oliveira</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varlei Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosensors for Environmental Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-38101-1_4⟩</w:t>
+              <w:t xml:space="preserve">3D Printing in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Singapore, pp.127-145, 2020, Materials Horizons: From Nature to Nanomaterials, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-5424-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209111v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDM 3D Printing in Biomedical and Microfluidic Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Gaal</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Transition Metal Dichalcogenides for Gas Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirav Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Makoto Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Riul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Varlei Rodrigues</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo Novais Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Printing in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-5424-7_6⟩</w:t>
+              <w:t xml:space="preserve">Nanosensors for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Springer International Publishing, pp.131-155, 2020, Environmental Chemistry for a Sustainable World, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38101-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209157v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Microfluidic E-Tongue System Using Layer-by-Layer Films Deposited onto Interdigitated Electrodes Inside a Polydimethylsiloxane Microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Braunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Daikuzono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Riul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomimetic Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2027, Springer New York, pp.141-150, 2019, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9616-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Polyaniline-Based Gas Sensors for Hydrogen Sulfide Detection: The Crucial Role of Solvent Choice</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-Healing E-tongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anerise de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawin Martinez Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2023</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c11590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information visualization and machine learning driven methods for impedimetric biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anerise de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.117115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of an impedimetric electronic tongue and chemometrics for characterization of black tea from different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhanus Raj Kanaga Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Vinicius da Silva Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.105535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of solvents on the morphology of Langmuir and Langmuir–Schaefer films of PCBM and PCBM-based oligomers and polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas K M Roncaselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilene A Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasina H. Ramanitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meera Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (20), pp.12442-12456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05408B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Langmuir-Schaefer deposition technique to improve the gas sensing performance of regiorandom polythiophene films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Jessé Rodrigues de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Soares Borro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rubim Do Monte Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa de Almeida Olivati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snr.2022.100094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into nano-heterostructured materials for gas sensing: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirav Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Makoto Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multifunctional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (3), pp.032002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-7532/ac1732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Electrical Anisotropic Multilayered Self‐Assembled Organic Films Based on Graphene Oxide and PEDOT:PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varlei Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Leonel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202100255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled Incorporation of Silver Nanoparticles into Layer-by-Layer Polymer Films for Reusable Electronic Tongues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael C Hensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio M Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo N Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (12), pp.14231-14240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c03797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidic Mixer with Automated Electrode Switching for Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Fier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varlei Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Arratia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors8010013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Flow Rate in an Automated Microfluidic Electronic Tongue Tested for Sucralose Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Fier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anerise de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varlei Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20216194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular architecture and electrical conductivity in organic semiconducting thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Diego Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Maximino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa de Almeida Olivati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (24), pp.13554-13562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP01293A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatile organic compounds detection by electrical sensors using polyalkylthiophene-based Langmuir–Blodgett films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Olivati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-019-0187-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regioregularity and deposition effect on the physical/chemical properties of polythiophene derivatives films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Roncaselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilene Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marystela Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (32), pp.325703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab19f0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D-Printed Graphene Electrodes Applied in an Impedimetric Electronic Tongue for Soil Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors7040050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic Tongues for Inedible Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kirsanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (23), pp.5113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19235113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heavy Metal/Toxins Detection Using Electronic Tongues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors7030036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langmuir and Langmuir-Blodgett films of low-bandgap polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilene Assunção da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Jr de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (8), pp.1028-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.5604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular organization relationship of low-bandgap polymers at the air-water interface and in solid films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Jessé Rodrigues de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilene Assunção da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique de Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the Nanostructure Effect on Polyalkylthiophene Derivatives Films Using Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Vinicius de Lima Citolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Jessé Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Olivati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.874-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2016-0670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Supramolecular Arrangement in the Electrical Conductivity of Poly(thiophene) Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Furini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Constantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Olivati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.460-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2017.12667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidic Electronic Tongue Applied to Soil Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawin Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Piazzetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors5020014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of activation energies for the electrical conductivity of silicate glasses obtained by dc and ac techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Ziemath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Escanhoela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 301, pp.146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2017.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-Thin Films of Reduced Graphene Oxide (RGO) Nanoplatelets Functionalized with Different Organic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bioprocessing &amp; Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9821.1000272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical and electrochemical measurements in nanostructured films of polythiophene derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anerise Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marystela Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Olivati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 165, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.02.232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Organization-Electrical Properties Relation in Nanometric Organic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Flavio Aroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa de Almeida Olivati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos José Leopoldo Constantino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (21), pp.12055-12064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supramolecular Architecture and Electrical Properties of a Perylene Derivative in Physical Vapor Deposited Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Diego Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Benites Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Flavio Aroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner Dias Macedo Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agda Eunice De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (suppl 2), pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1516-1439.349614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poly(3-octylthiophene)/stearic Acid Langmuir and Langmuir-Blodgett films: Preparation and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilene Assunção Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Jessé Rodrigues De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos José Leopoldo Constantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa de Almeida Olivati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.1442-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1516-1439.288814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical conductivity of Ag–Na ion exchanged soda-lime glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escanhoela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ervino Ziemath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 265, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2014.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical conductivity of silicate glasses with tetravalent cations substituting Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Escanhoela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Ziemath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358 (21), pp.2855-2861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Architecture and Electrical Properties in Evaporated Films of Cobalt Phthalocyanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.7010-7020. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249389v1</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4863,51 +4863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Santana Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Fier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5003,77 +5003,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Tongues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Braunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Riul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IOP Publishing, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/978-0-7503-3687-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5269,51 +5269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Shimizu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anerise de Barros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Braunger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riul Jr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117115" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanus Raj Kanaga Raj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius da Silva Ferreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibu Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105535" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ga&#225;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawin Martinez Jimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11590" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K M Roncaselli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene A Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina H. Ramanitra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Stephen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05408B" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Soares Borro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rubim Do Monte Jesus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Almeida Olivati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snr.2022.100094" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael C Hensel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Braunger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio M Shimizu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo N Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03797" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Joshi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Makoto Shimizu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Oliveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ac1732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varlei Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Leonel Gomes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100255" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Arratia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors8010013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diego Fernandes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Maximino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01293A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Shimizu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0187-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7040050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roncaselli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Souza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marystela Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab19f0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kirsanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Correa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235113" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7030036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jr de Oliveira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5604" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02044035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Jess&#233; Rodrigues de Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique de Santana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.07.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawin Jimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amaral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piazzetta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5020014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vinicius de Lima Citolino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Olivati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0670" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Alessio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Constantino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2017.12667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ziemath" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Escanhoela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Braunger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.01.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9821.1000272" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209140v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anerise Barros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.232" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Flavio Aroca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; Leopoldo Constantino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03093" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Benites Aoki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Dias Macedo Junior" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agda Eunice De Souza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.349614" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o Da Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues De Oliveira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.288814" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escanhoela" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervino Ziemath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walmsley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alessio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aoki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6583" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209074v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822548-6.00014-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209072v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo H.M. Facure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mercante" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Paterno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822548-6.00091-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209111v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Novais Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38101-1_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gaal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5424-7_6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Daikuzono" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9616-2_11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Santana Gois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Oliveira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deuber Lincon da Silva Agostini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isoen54820.2022.9789622" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3687-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249389v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo H.M. Facure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Braunger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mercante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Paterno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822548-6.00091-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anerise de Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marystela Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822548-6.00014-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gaal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varlei Rodrigues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5424-7_6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Makoto Shimizu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Novais Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38101-1_4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Daikuzono" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9616-2_11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ga&#225;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawin Martinez Jimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Shimizu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riul Jr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanus Raj Kanaga Raj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius da Silva Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibu Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105535" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K M Roncaselli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene A Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina H. Ramanitra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Stephen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05408B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Soares Borro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rubim Do Monte Jesus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Almeida Olivati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snr.2022.100094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ac1732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Leonel Gomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100255" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael C Hensel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Braunger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio M Shimizu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo N Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03797" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Arratia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors8010013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Shimizu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diego Fernandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Maximino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01293A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0187-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roncaselli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Souza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab19f0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7040050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kirsanov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Correa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235113" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7030036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jr de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5604" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02044035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Jess&#233; Rodrigues de Oliveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique de Santana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.07.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vinicius de Lima Citolino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Olivati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0670" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Alessio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Constantino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2017.12667" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209136v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawin Jimenez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amaral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piazzetta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5020014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ziemath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Escanhoela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Braunger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.01.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9821.1000272" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anerise Barros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.232" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Flavio Aroca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; Leopoldo Constantino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Benites Aoki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Dias Macedo Junior" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agda Eunice De Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.349614" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o Da Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues De Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.288814" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209150v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escanhoela" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervino Ziemath" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209153v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walmsley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alessio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aoki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6583" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Santana Gois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Oliveira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deuber Lincon da Silva Agostini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isoen54820.2022.9789622" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3687-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>