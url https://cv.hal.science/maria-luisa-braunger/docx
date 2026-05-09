--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -1174,291 +1174,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information visualization and machine learning driven methods for impedimetric biosensing</w:t>
+                <w:t xml:space="preserve">Exploration of an impedimetric electronic tongue and chemometrics for characterization of black tea from different origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Shimizu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gaal</w:t>
+                <w:t xml:space="preserve">Dhanus Raj Kanaga Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Riul Jr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcus Vinicius da Silva Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.105535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209071v1</w:t>
+                <w:t xml:space="preserve">hal-04209070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of an impedimetric electronic tongue and chemometrics for characterization of black tea from different origins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information visualization and machine learning driven methods for impedimetric biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Vinicius da Silva Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Riul</w:t>
+                <w:t xml:space="preserve">Flavio Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anerise de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jibu Thomas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Riul Jr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123, pp.105535. </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.117115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209070v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of solvents on the morphology of Langmuir and Langmuir–Schaefer films of PCBM and PCBM-based oligomers and polymers</w:t>
               </w:r>
@@ -1702,421 +1702,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into nano-heterostructured materials for gas sensing: a review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled Incorporation of Silver Nanoparticles into Layer-by-Layer Polymer Films for Reusable Electronic Tongues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osvaldo Oliveira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafael C Hensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio M Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo N Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multifunctional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-7532/ac1732⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (12), pp.14231-14240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c03797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209104v1</w:t>
+                <w:t xml:space="preserve">hal-03526836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Electrical Anisotropic Multilayered Self‐Assembled Organic Films Based on Graphene Oxide and PEDOT:PSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gaál</w:t>
+                <w:t xml:space="preserve">Insights into nano-heterostructured materials for gas sensing: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirav Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henrique Leonel Gomes</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Makoto Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202100255⟩</w:t>
+              <w:t xml:space="preserve">Multifunctional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (3), pp.032002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-7532/ac1732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209105v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Incorporation of Silver Nanoparticles into Layer-by-Layer Polymer Films for Reusable Electronic Tongues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flavio M Shimizu</w:t>
+                <w:t xml:space="preserve">High Electrical Anisotropic Multilayered Self‐Assembled Organic Films Based on Graphene Oxide and PEDOT:PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varlei Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Riul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osvaldo N Oliveira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henrique Leonel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (12), pp.14231-14240. </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c03797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202100255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526836v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic Mixer with Automated Electrode Switching for Sensing Applications</w:t>
               </w:r>
@@ -2983,51 +2983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy Metal/Toxins Detection Using Electronic Tongues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Braunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,412 +3353,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nanostructure Effect on Polyalkylthiophene Derivatives Films Using Impedance Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidic Electronic Tongue Applied to Soil Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Braunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Vinicius de Lima Citolino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
+                <w:t xml:space="preserve">Mawin Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinícius Jessé Rodrigues Oliveira</w:t>
+                <w:t xml:space="preserve">Lucas Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Olivati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Piazzetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (4), pp.874-881. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2016-0670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors5020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209137v1</w:t>
+                <w:t xml:space="preserve">hal-04209136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Supramolecular Arrangement in the Electrical Conductivity of Poly(thiophene) Thin Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Nanostructure Effect on Polyalkylthiophene Derivatives Films Using Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Alessio</w:t>
+                <w:t xml:space="preserve">Lucas Vinicius de Lima Citolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Furini</w:t>
+                <w:t xml:space="preserve">Vinícius Jessé Rodrigues Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Olivati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.460-466. </w:t>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.874-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2017.12667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2016-0670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209135v1</w:t>
+                <w:t xml:space="preserve">hal-04209137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Electronic Tongue Applied to Soil Analysis</w:t>
+                <w:t xml:space="preserve">Influence of the Supramolecular Arrangement in the Electrical Conductivity of Poly(thiophene) Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Braunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mawin Jimenez</w:t>
+                <w:t xml:space="preserve">Priscila Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Amaral</w:t>
+                <w:t xml:space="preserve">Leonardo Furini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Piazzetta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Constantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Olivati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (2), pp.14. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.460-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors5020014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2017.12667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209136v1</w:t>
+                <w:t xml:space="preserve">hal-04209135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of activation energies for the electrical conductivity of silicate glasses obtained by dc and ac techniques</w:t>
               </w:r>
@@ -3965,51 +3965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anerise Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marystela Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Olivati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 165, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4043,51 +4043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Organization-Electrical Properties Relation in Nanometric Organic Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Braunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5003,51 +5003,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Tongues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Braunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5269,51 +5269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249389v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo H.M. Facure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Braunger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mercante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Paterno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822548-6.00091-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anerise de Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marystela Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822548-6.00014-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gaal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varlei Rodrigues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5424-7_6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Makoto Shimizu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Novais Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38101-1_4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Daikuzono" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9616-2_11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ga&#225;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawin Martinez Jimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Shimizu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riul Jr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanus Raj Kanaga Raj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius da Silva Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibu Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105535" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K M Roncaselli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene A Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina H. Ramanitra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Stephen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05408B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Soares Borro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rubim Do Monte Jesus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Almeida Olivati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snr.2022.100094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ac1732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Leonel Gomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100255" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael C Hensel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Braunger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio M Shimizu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo N Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03797" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Arratia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors8010013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Shimizu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diego Fernandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Maximino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01293A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0187-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roncaselli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Souza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab19f0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7040050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kirsanov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Correa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235113" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7030036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jr de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5604" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02044035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Jess&#233; Rodrigues de Oliveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique de Santana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.07.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vinicius de Lima Citolino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Olivati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0670" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Alessio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Constantino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2017.12667" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209136v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawin Jimenez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amaral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piazzetta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5020014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ziemath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Escanhoela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Braunger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.01.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9821.1000272" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anerise Barros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.232" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Flavio Aroca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; Leopoldo Constantino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Benites Aoki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Dias Macedo Junior" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agda Eunice De Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.349614" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o Da Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues De Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.288814" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209150v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escanhoela" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervino Ziemath" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209153v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walmsley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alessio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aoki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6583" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Santana Gois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Oliveira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deuber Lincon da Silva Agostini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isoen54820.2022.9789622" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3687-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249389v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo H.M. Facure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Braunger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Mercante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Paterno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822548-6.00091-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anerise de Barros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marystela Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822548-6.00014-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gaal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varlei Rodrigues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5424-7_6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Makoto Shimizu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Novais Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38101-1_4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Daikuzono" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9616-2_11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ga&#225;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawin Martinez Jimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c11590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanus Raj Kanaga Raj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius da Silva Ferreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibu Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Shimizu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riul Jr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas K M Roncaselli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene A Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina H. Ramanitra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Stephen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05408B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Soares Borro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rubim Do Monte Jesus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Almeida Olivati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snr.2022.100094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael C Hensel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Braunger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio M Shimizu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo N Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03797" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-7532/ac1732" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Leonel Gomes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100255" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Arratia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors8010013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Shimizu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Diego Fernandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Maximino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01293A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olivati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0187-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roncaselli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Souza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab19f0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7040050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kirsanov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Correa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235113" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7030036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jr de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5604" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02044035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Jess&#233; Rodrigues de Oliveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique de Santana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.07.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawin Jimenez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amaral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piazzetta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5020014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vinicius de Lima Citolino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Olivati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2016-0670" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Alessio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Constantino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2017.12667" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ziemath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Escanhoela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Braunger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.01.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9821.1000272" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anerise Barros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.232" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Flavio Aroca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; Leopoldo Constantino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Benites Aoki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Dias Macedo Junior" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agda Eunice De Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.349614" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o Da Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Jess&#233; Rodrigues De Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.288814" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209150v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escanhoela" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervino Ziemath" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209153v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Walmsley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alessio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aoki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6583" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Santana Gois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Oliveira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deuber Lincon da Silva Agostini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isoen54820.2022.9789622" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3687-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>