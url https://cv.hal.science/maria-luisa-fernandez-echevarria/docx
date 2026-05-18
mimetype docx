--- v0 (2026-03-28)
+++ v1 (2026-05-18)
@@ -710,368 +710,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’aspect : le cas de ser/estar en espagnol</w:t>
+                <w:t xml:space="preserve">Criterios para el estudio de unidades lingüísticas francesas y españolas a caballo entre la coligación y la colocación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studii de stinta si cultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.55-67</w:t>
+              <w:t xml:space="preserve">Paremia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01681201v1</w:t>
+                <w:t xml:space="preserve">halshs-01681213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux de mots et analogie formelle segmentale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-planta sporulation capacity enhances infectivity and rhizospheric competitiveness of Frankia strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C P Cotin-Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien C Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume P Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria P Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Université de Craiova. Série Langues et Littératures Romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1264/jsme2.ME15090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01681103v1</w:t>
+                <w:t xml:space="preserve">hal-01544431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-planta sporulation capacity enhances infectivity and rhizospheric competitiveness of Frankia strains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La notion d’aspect : le cas de ser/estar en espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studii de stinta si cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.55-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1264/jsme2.ME15090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01544431v1</w:t>
+                <w:t xml:space="preserve">halshs-01681201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criterios para el estudio de unidades lingüísticas francesas y españolas a caballo entre la coligación y la colocación</w:t>
+                <w:t xml:space="preserve">Jeux de mots et analogie formelle segmentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paremia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25</w:t>
+              <w:t xml:space="preserve">Annales de l'Université de Craiova. Série Langues et Littératures Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (1), pp.28-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01681213v1</w:t>
+                <w:t xml:space="preserve">halshs-01681103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte des classes des unités linguistiques</w:t>
               </w:r>
@@ -1529,213 +1529,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNIDADES FRASEOLÓGICAS Y DIDÁCTICA DE LAS LENGUAS EXTRANJERAS</w:t>
+                <w:t xml:space="preserve">La syllabe et la construction de l'énoncé en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01069793v1</w:t>
+                <w:t xml:space="preserve">halshs-01067098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La syllabe et la construction de l'énoncé en FLE</w:t>
+                <w:t xml:space="preserve">CLASIFICACIÓN DE LAS PAREMIAS FRANCESAS SEGÚN SU PECULIARIDAD SILÁBICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01067098v1</w:t>
+                <w:t xml:space="preserve">halshs-01068099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLASIFICACIÓN DE LAS PAREMIAS FRANCESAS SEGÚN SU PECULIARIDAD SILÁBICA</w:t>
+                <w:t xml:space="preserve">UNIDADES FRASEOLÓGICAS Y DIDÁCTICA DE LAS LENGUAS EXTRANJERAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01068099v1</w:t>
+                <w:t xml:space="preserve">halshs-01069793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1914,51 +1914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71A87F19"/>
+    <w:nsid w:val="77D8A4E1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2145,51 +2145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv4.ucm.es/moodle/tag/index.php?tag=linguistique%20fran%C3%A7aise%20et%20compar%C3%A9e" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv4.ucm.es/moodle/tag/index.php?tag=phonologie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv4.ucm.es/moodle/tag/index.php?tag=%C3%A9nonciation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv4.ucm.es/moodle/tag/index.php?tag=analyse%20textuelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C Pozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P Gareil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande P Nagati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3479" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Cotin-Galvan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Schwob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME15090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00857337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv4.ucm.es/moodle/tag/index.php?tag=linguistique%20fran%C3%A7aise%20et%20compar%C3%A9e" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv4.ucm.es/moodle/tag/index.php?tag=phonologie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv4.ucm.es/moodle/tag/index.php?tag=%C3%A9nonciation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv4.ucm.es/moodle/tag/index.php?tag=analyse%20textuelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C Pozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P Gareil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande P Nagati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3479" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Cotin-Galvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Schwob" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P Fernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME15090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681078v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680412v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00857337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>