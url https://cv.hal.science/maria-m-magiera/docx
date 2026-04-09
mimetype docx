--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -100,697 +100,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubulin glutamylation regulates axon guidance via the selective tuning of microtubule-severing enzymes</w:t>
+                <w:t xml:space="preserve">Microtubule remodeling by the innate immune factor Trim69 compromises dynein-dependent migration of HIV virion cores towards the nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel ten Martin</w:t>
+                <w:t xml:space="preserve">Charlotte Vadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jardin</w:t>
+                <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vougny</w:t>
+                <w:t xml:space="preserve">Valerie Siahaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Giudicelli</w:t>
+                <w:t xml:space="preserve">Arya Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla Gasmi</w:t>
+                <w:t xml:space="preserve">Veronique Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (1), pp.107-140. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44318-024-00307-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.02.06.636796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816543v1</w:t>
+                <w:t xml:space="preserve">hal-04950963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule remodeling by the innate immune factor Trim69 compromises dynein-dependent migration of HIV virion cores towards the nucleus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microtubule remodeling by the innate immune factor Trim69 compromises dynein-dependent migration of HIV virion cores toward the nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Siahaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vadon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Yuxin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arya Krishnan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.02.06.636796⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (41), pp.e2505128122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2505128122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950963v1</w:t>
+                <w:t xml:space="preserve">hal-05367711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule remodeling by the innate immune factor Trim69 compromises dynein-dependent migration of HIV virion cores toward the nucleus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Siahaan</w:t>
+                <w:t xml:space="preserve">Tubulin glutamylation regulates axon guidance via the selective tuning of microtubule-severing enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel ten Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxin Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arya Krishnan</w:t>
+                <w:t xml:space="preserve">Laïla Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (41), pp.e2505128122. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1), pp.107-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2505128122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44318-024-00307-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367711v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamylation imbalance impairs the molecular architecture of the photoreceptor cilium</w:t>
+                <w:t xml:space="preserve">MAP9/MAPH-9 supports axonemal microtubule doublets and modulates motor movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mercey</w:t>
+                <w:t xml:space="preserve">Michael V Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
+                <w:t xml:space="preserve">Daria Khuntsariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M Magiera</w:t>
+                <w:t xml:space="preserve">Richard D Fetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lebrun</w:t>
+                <w:t xml:space="preserve">James W Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Kostic</w:t>
+                <w:t xml:space="preserve">Jennifer T Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43, pp.6679 - 6704. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (2), pp.199 - 210.e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44318-024-00284-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2023.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210933v1</w:t>
+                <w:t xml:space="preserve">hal-05210928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP9/MAPH-9 supports axonemal microtubule doublets and modulates motor movement</w:t>
+                <w:t xml:space="preserve">Glutamylation imbalance impairs the molecular architecture of the photoreceptor cilium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael V Tran</w:t>
+                <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Khuntsariya</w:t>
+                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard D Fetter</w:t>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James W Ferguson</w:t>
+                <w:t xml:space="preserve">Laura Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer T Wang</w:t>
+                <w:t xml:space="preserve">Corinne Kostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 59 (2), pp.199 - 210.e11. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.6679 - 6704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2023.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44318-024-00284-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210928v1</w:t>
+                <w:t xml:space="preserve">hal-05210933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin polyglutamylation differentially regulates microtubule-interacting proteins</w:t>
               </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Grycova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Puttrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -908,515 +908,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin-microtubule cytoskeletal interplay mediated by MRTF-A/SRF signaling promotes dilated cardiomyopathy caused by LMNA mutations</w:t>
+                <w:t xml:space="preserve">VASH1–SVBP and VASH2–SVBP generate different detyrosination profiles on microtubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Dour</w:t>
+                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t>
+                <w:t xml:space="preserve">Sung Ryul Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Macquart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria M Magiera</w:t>
+                <w:t xml:space="preserve">Chadni Sanyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Peccate</w:t>
+                <w:t xml:space="preserve">Thorsten B Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35639-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202205096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921784v1</w:t>
+                <w:t xml:space="preserve">hal-04282103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tubulin code: Empowering microtubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2022.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VASH1–SVBP and VASH2–SVBP generate different detyrosination profiles on microtubules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lysate-based pipeline to characterize microtubule-associated proteins uncovers unique microtubule behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Ryul Choi</w:t>
+                <w:t xml:space="preserve">A. Jijumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadni Sanyal</w:t>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten B Blum</w:t>
+                <w:t xml:space="preserve">Mamata Bangera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bosc</w:t>
+                <w:t xml:space="preserve">Violet Sackett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 222 (2), </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.253-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.202205096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41556-021-00825-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04282103v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysate-based pipeline to characterize microtubule-associated proteins uncovers unique microtubule behaviours</w:t>
+                <w:t xml:space="preserve">Actin-microtubule cytoskeletal interplay mediated by MRTF-A/SRF signaling promotes dilated cardiomyopathy caused by LMNA mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jijumon</w:t>
+                <w:t xml:space="preserve">Caroline Le Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariya Genova</w:t>
+                <w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamata Bangera</w:t>
+                <w:t xml:space="preserve">Coline Macquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violet Sackett</w:t>
+                <w:t xml:space="preserve">Cécile Peccate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (2), pp.253-267. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41556-021-00825-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35639-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825939v1</w:t>
+                <w:t xml:space="preserve">hal-03921784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: An essential role for α4A-tubulin in platelet biogenesis</w:t>
               </w:r>
@@ -1536,77 +1536,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin polyglutamylation, a regulator of microtubule functions, can cause neurodegeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 746, pp.135656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1640,90 +1640,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct roles of α‐ and β‐tubulin polyglutamylation in controlling axonal transport and in neurodegeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xidi Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1787,51 +1787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and functions of the tubulin code 1 2 3 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (6), pp.307-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1865,90 +1865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of Tubulin with Controlled Posttranslational Modifications and Isotypes from Limited Sources by Polymerization-Depolymerization Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. .Jijumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1980,472 +1980,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of tubulin with controlled post-translational modifications by polymerization–depolymerization cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An essential role for α4A-tubulin in platelet biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Strassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Souphron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+                <w:t xml:space="preserve">Maria M. Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Batzenschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S Jijumon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Gautreau</w:t>
+                <w:t xml:space="preserve">Agnes Hovasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41596-019-0153-7⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.201900309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266354v1</w:t>
+                <w:t xml:space="preserve">hal-02375062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An essential role for α4A-tubulin in platelet biogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Strassel</w:t>
+                <w:t xml:space="preserve">Purification of tubulin with controlled post-translational modifications by polymerization–depolymerization cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Souphron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S Jijumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M. Magiera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Batzenschlager</w:t>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Hovasse</w:t>
+                <w:t xml:space="preserve">Alexis Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.1634-1660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.201900309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41596-019-0153-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375062v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of tubulin deglutamylase CCP1 causes infantile-onset neurodegeneration</w:t>
+                <w:t xml:space="preserve">Direct induction of microtubule branching by microtubule nucleation factor SSNA1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Shashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria M Magiera</w:t>
+                <w:t xml:space="preserve">Nirakar Basnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Klein</w:t>
+                <w:t xml:space="preserve">Hana Nedozralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Zaki</w:t>
+                <w:t xml:space="preserve">Alvaro H Crevenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Schoch</w:t>
+                <w:t xml:space="preserve">Thomas Schlichthaerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.2018100540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41556-018-0199-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395219v1</w:t>
+                <w:t xml:space="preserve">hal-02375742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excessive tubulin polyglutamylation causes neurodegeneration and perturbs neuronal transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Ziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,347 +2516,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct induction of microtubule branching by microtubule nucleation factor SSNA1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tubulin Posttranslational Modifications and Emerging Links to Human Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirakar Basnet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Puja Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Janke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41556-018-0199-8⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173 (6), pp.1323-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375742v1</w:t>
+                <w:t xml:space="preserve">hal-02375776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubulin Posttranslational Modifications and Emerging Links to Human Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria M. Magiera</w:t>
+                <w:t xml:space="preserve">Loss of tubulin deglutamylase CCP1 causes infantile-onset neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Shashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puja Singh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kelly Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 173 (6), pp.1323-1327. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2018.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.2018100540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375776v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular interactions between tubulin tails and glutamylases reveal determinants of glutamylation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathiresan Natarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Souphron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Janke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3171,51 +3171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trim17-mediated ubiquitination and degradation of Mcl-1 initiate apoptosis in neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,64 +3331,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3589,103 +3589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VASH1-SVBP and VASH2-SVBP generate different detyrosination profiles on microtubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Ryul Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadni Sanyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3876,51 +3876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel ten Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vougny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giudicelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Gasmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00307-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vadon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siahaan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Krishnan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Henriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636796" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Song" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505128122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Magiera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Kostic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00284-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Khuntsariya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Fetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Ferguson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Genova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Grycova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Puttrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Lansky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03921784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Dour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Macquart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Peccate" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35639-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.08.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ryul Choi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Sanyal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten B Blum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825939v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jijumon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Bangera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Sackett" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00825-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magiera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Batzenschlager" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Janke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2021.135656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xidi Yuan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-020-0214-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. .Jijumon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61826" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Souphron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Jijumon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0153-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Magiera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395219v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Shashi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Schoch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100540" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ziak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Sousa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Basnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Nedozralova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H Crevenna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlichthaerle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-018-0199-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.05.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiresan Natarajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643751" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bresteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaled" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35624" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mojsa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lassot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Dijk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.10.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chinnappa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vadon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siahaan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Krishnan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Henriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505128122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel ten Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vougny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giudicelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Gasmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00307-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Khuntsariya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Fetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Ferguson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Magiera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Kostic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00284-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Genova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Grycova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Puttrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Lansky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ryul Choi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Sanyal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten B Blum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.08.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jijumon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Bangera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Sackett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00825-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03921784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Dour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Macquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Peccate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35639-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magiera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Batzenschlager" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Janke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2021.135656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xidi Yuan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-020-0214-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. .Jijumon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61826" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Magiera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900309" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Souphron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Jijumon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0153-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Basnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Nedozralova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H Crevenna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlichthaerle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-018-0199-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ziak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Sousa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Singh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.05.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Shashi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Schoch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100540" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiresan Natarajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643751" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bresteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaled" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35624" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mojsa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lassot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Dijk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.10.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chinnappa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>