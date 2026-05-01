--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1768,1686 +1768,2088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and functions of the tubulin code 1 2 3 4</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tubulin polyglutamylation is a general traffic-control mechanism in hippocampal neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristopher Villablanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian González-Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41580-020-0214-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.jcs241802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.241802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012135v1</w:t>
+                <w:t xml:space="preserve">hal-03006402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Tubulin with Controlled Posttranslational Modifications and Isotypes from Limited Sources by Polymerization-Depolymerization Cycles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms and functions of the tubulin code 1 2 3 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61826⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.307-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41580-020-0214-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03832657v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An essential role for α4A-tubulin in platelet biogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification of Tubulin with Controlled Posttranslational Modifications and Isotypes from Limited Sources by Polymerization-Depolymerization Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. .Jijumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Janke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.201900309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02375062v1</w:t>
+                <w:t xml:space="preserve">hal-03832657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of tubulin with controlled post-translational modifications by polymerization–depolymerization cycles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. S Jijumon</w:t>
+                <w:t xml:space="preserve">An essential role for α4A-tubulin in platelet biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Strassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Lakisic</w:t>
+                <w:t xml:space="preserve">Maria M. Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Batzenschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gautreau</w:t>
+                <w:t xml:space="preserve">Agnes Hovasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (5), pp.1634-1660. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-019-0153-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.201900309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266354v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct induction of microtubule branching by microtubule nucleation factor SSNA1</w:t>
+                <w:t xml:space="preserve">Purification of tubulin with controlled post-translational modifications by polymerization–depolymerization cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirakar Basnet</w:t>
+                <w:t xml:space="preserve">Judith Souphron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Nedozralova</w:t>
+                <w:t xml:space="preserve">A. S Jijumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro H Crevenna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schlichthaerle</w:t>
+                <w:t xml:space="preserve">Alexis Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.1634-1660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41556-018-0199-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41596-019-0153-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375742v1</w:t>
+                <w:t xml:space="preserve">hal-02266354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excessive tubulin polyglutamylation causes neurodegeneration and perturbs neuronal transport</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell-Intrinsic Control of Interneuron Migration Drives Cortical Morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Ziak</w:t>
+                <w:t xml:space="preserve">Carla Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
+                <w:t xml:space="preserve">Elise Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Marques Sousa</w:t>
+                <w:t xml:space="preserve">Mohit H Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Tanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2018100440⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2018.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395225v1</w:t>
+                <w:t xml:space="preserve">hal-02375799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubulin Posttranslational Modifications and Emerging Links to Human Disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Excessive tubulin polyglutamylation causes neurodegeneration and perturbs neuronal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Ziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marques Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2018100440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2018.05.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02375776v1</w:t>
+                <w:t xml:space="preserve">hal-02395225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of tubulin deglutamylase CCP1 causes infantile-onset neurodegeneration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelly Schoch</w:t>
+                <w:t xml:space="preserve">Direct induction of microtubule branching by microtubule nucleation factor SSNA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirakar Basnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Nedozralova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro H Crevenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schlichthaerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2018100540⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41556-018-0199-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395219v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions between tubulin tails and glutamylases reveal determinants of glutamylation patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathiresan Natarajan</w:t>
+                <w:t xml:space="preserve">Tubulin Posttranslational Modifications and Emerging Links to Human Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puja Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria M. Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Janke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.201643751⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173 (6), pp.1323-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376259v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities OPEN</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss of tubulin deglutamylase CCP1 causes infantile-onset neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Khaled</w:t>
+                <w:t xml:space="preserve">Vandana Shashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Schoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35624⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2018100540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376384v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular interactions between tubulin tails and glutamylases reveal determinants of glutamylation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathiresan Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Souphron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Janke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35624⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.201643751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065142v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trim17-mediated ubiquitination and degradation of Mcl-1 initiate apoptosis in neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Lassot</w:t>
+                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities OPEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Bresteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cdd.2012.124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108418v1</w:t>
+                <w:t xml:space="preserve">hal-02376384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evidence for new C-terminally truncated variants of - and -tubulins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Aillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Peris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.640 - 653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E15-03-0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Bresteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trim17-mediated ubiquitination and degradation of Mcl-1 initiate apoptosis in neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mojsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2012.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A family of protein-deglutamylating enzymes associated with neurodegeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 143 (4), pp.564-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2010.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3457,169 +3859,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organelle distribution and protein translation defects in radial glia cells with mutations in Eml1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chinnappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cifuentes Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VASH1-SVBP and VASH2-SVBP generate different detyrosination profiles on microtubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3628,108 +4030,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Ryul Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadni Sanyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3876,51 +4278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vadon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siahaan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Krishnan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Henriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505128122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel ten Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vougny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giudicelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Gasmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00307-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Khuntsariya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Fetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Ferguson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Magiera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Kostic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00284-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Genova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Grycova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Puttrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Lansky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ryul Choi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Sanyal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten B Blum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.08.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jijumon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Bangera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Sackett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00825-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03921784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Dour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Macquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Peccate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35639-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magiera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Batzenschlager" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Janke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2021.135656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xidi Yuan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-020-0214-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. .Jijumon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61826" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Magiera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900309" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Souphron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Jijumon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0153-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Basnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Nedozralova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H Crevenna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlichthaerle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-018-0199-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ziak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Sousa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Singh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.05.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Shashi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Schoch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100540" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiresan Natarajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643751" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bresteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaled" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35624" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mojsa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lassot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Dijk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.10.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chinnappa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Diaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vadon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siahaan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Krishnan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Henriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505128122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel ten Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vougny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giudicelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Gasmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00307-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Khuntsariya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Fetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Ferguson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Magiera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Kostic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00284-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Genova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Grycova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Puttrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Lansky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ryul Choi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Sanyal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten B Blum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.08.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jijumon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Bangera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Sackett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00825-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03921784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Dour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Macquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Peccate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35639-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magiera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Batzenschlager" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Janke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2021.135656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xidi Yuan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schnitzler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristopher Villablanca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gonz&#225;lez-Billault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bieche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.241802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-020-0214-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. .Jijumon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61826" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Magiera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Souphron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Jijumon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0153-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit H Adhikari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Tielens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tanco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.01.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ziak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Sousa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100440" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Basnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Nedozralova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H Crevenna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlichthaerle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-018-0199-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Singh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.05.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Shashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Klein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Schoch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100540" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiresan Natarajan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643751" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bresteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaled" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35624" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Aillaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Saoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Peris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E15-03-0137" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mora" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mojsa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lassot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.124" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Dijk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.10.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chinnappa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Diaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blum" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>