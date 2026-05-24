--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,3354 +502,3458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP9/MAPH-9 supports axonemal microtubule doublets and modulates motor movement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRIM Proteins and Antiviral Microtubule Reorganization: A Novel Component in Innate Immune Responses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael V Tran</w:t>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Khuntsariya</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Cimarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2023.12.001⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16081328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210928v1</w:t>
+                <w:t xml:space="preserve">hal-04757999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamylation imbalance impairs the molecular architecture of the photoreceptor cilium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAP9/MAPH-9 supports axonemal microtubule doublets and modulates motor movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael V Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Khuntsariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard D Fetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mercey</w:t>
+                <w:t xml:space="preserve">James W Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Kostic</w:t>
+                <w:t xml:space="preserve">Jennifer T Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44318-024-00284-1⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (2), pp.199 - 210.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2023.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210933v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubulin polyglutamylation differentially regulates microtubule-interacting proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glutamylation imbalance impairs the molecular architecture of the photoreceptor cilium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Genova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zdenek Lansky</w:t>
+                <w:t xml:space="preserve">Corinne Kostic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2022112101⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 43, pp.6679 - 6704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44318-024-00284-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04247208v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VASH1–SVBP and VASH2–SVBP generate different detyrosination profiles on microtubules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tubulin polyglutamylation differentially regulates microtubule-interacting proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Grycova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Puttrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bosc</w:t>
+                <w:t xml:space="preserve">Zdenek Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.202205096⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2022112101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282103v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tubulin code: Empowering microtubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.semcdb.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysate-based pipeline to characterize microtubule-associated proteins uncovers unique microtubule behaviours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VASH1–SVBP and VASH2–SVBP generate different detyrosination profiles on microtubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Ryul Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadni Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten B Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jijumon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Violet Sackett</w:t>
+                <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41556-021-00825-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202205096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03825939v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin-microtubule cytoskeletal interplay mediated by MRTF-A/SRF signaling promotes dilated cardiomyopathy caused by LMNA mutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lysate-based pipeline to characterize microtubule-associated proteins uncovers unique microtubule behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jijumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamata Bangera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Dour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Peccate</w:t>
+                <w:t xml:space="preserve">Violet Sackett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35639-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.253-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41556-021-00825-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921784v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: An essential role for α4A-tubulin in platelet biogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actin-microtubule cytoskeletal interplay mediated by MRTF-A/SRF signaling promotes dilated cardiomyopathy caused by LMNA mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Dour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chatzifrangkeskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Macquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Strassel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+                <w:t xml:space="preserve">Cécile Peccate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.202101132⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35639-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617844v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubulin polyglutamylation, a regulator of microtubule functions, can cause neurodegeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+                <w:t xml:space="preserve">Correction: An essential role for α4A-tubulin in platelet biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Strassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Batzenschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Janke</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 746, pp.135656. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (8), pp.e202101132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2021.135656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202101132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323738v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct roles of α‐ and β‐tubulin polyglutamylation in controlling axonal transport and in neurodegeneration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Tubulin polyglutamylation, a regulator of microtubule functions, can cause neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xidi Yuan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carsten Janke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021108498⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 746, pp.135656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2021.135656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323744v1</w:t>
+                <w:t xml:space="preserve">hal-03323738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubulin polyglutamylation is a general traffic-control mechanism in hippocampal neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Distinct roles of α‐ and β‐tubulin polyglutamylation in controlling axonal transport and in neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xidi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Schnitzler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivan Bieche</w:t>
+                <w:t xml:space="preserve">Sophie Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.241802⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2021108498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006402v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and functions of the tubulin code 1 2 3 4</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tubulin polyglutamylation is a general traffic-control mechanism in hippocampal neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristopher Villablanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian González-Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41580-020-0214-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.jcs241802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.241802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012135v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Tubulin with Controlled Posttranslational Modifications and Isotypes from Limited Sources by Polymerization-Depolymerization Cycles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Mechanisms and functions of the tubulin code 1 2 3 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M Magiera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.307-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/61826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41580-020-0214-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03832657v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An essential role for α4A-tubulin in platelet biogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Strassel</w:t>
+                <w:t xml:space="preserve">Purification of Tubulin with Controlled Posttranslational Modifications and Isotypes from Limited Sources by Polymerization-Depolymerization Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M. Magiera</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.S. .Jijumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Janke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.201900309⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375062v1</w:t>
+                <w:t xml:space="preserve">hal-03832657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of tubulin with controlled post-translational modifications by polymerization–depolymerization cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Souphron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Souphron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+                <w:t xml:space="preserve">A. S Jijumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S Jijumon</w:t>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (5), pp.1634-1660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41596-019-0153-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-Intrinsic Control of Interneuron Migration Drives Cortical Morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An essential role for α4A-tubulin in platelet biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Strassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Batzenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Tanco</w:t>
+                <w:t xml:space="preserve">Agnes Hovasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2018.01.031⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.201900309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375799v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excessive tubulin polyglutamylation causes neurodegeneration and perturbs neuronal transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+                <w:t xml:space="preserve">Cell-Intrinsic Control of Interneuron Migration Drives Cortical Morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit H Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Ziak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marques Sousa</w:t>
+                <w:t xml:space="preserve">Sebastián Tanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2018100440⟩</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2018.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395225v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct induction of microtubule branching by microtubule nucleation factor SSNA1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excessive tubulin polyglutamylation causes neurodegeneration and perturbs neuronal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Ziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirakar Basnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schlichthaerle</w:t>
+                <w:t xml:space="preserve">Patricia Marques Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41556-018-0199-8⟩</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2018100440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375742v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubulin Posttranslational Modifications and Emerging Links to Human Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria M. Magiera</w:t>
+                <w:t xml:space="preserve">Direct induction of microtubule branching by microtubule nucleation factor SSNA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirakar Basnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Nedozralova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro H Crevenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puja Singh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Schlichthaerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 173 (6), pp.1323-1327. </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2018.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41556-018-0199-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375776v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of tubulin deglutamylase CCP1 causes infantile-onset neurodegeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tubulin Posttranslational Modifications and Emerging Links to Human Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Shashi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Puja Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Janke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2018100540⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173 (6), pp.1323-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395219v1</w:t>
+                <w:t xml:space="preserve">hal-02375776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions between tubulin tails and glutamylases reveal determinants of glutamylation patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of tubulin deglutamylase CCP1 causes infantile-onset neurodegeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Shashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathiresan Natarajan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kelly Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.201643751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.2018100540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376259v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities OPEN</w:t>
+                <w:t xml:space="preserve">Molecular interactions between tubulin tails and glutamylases reveal determinants of glutamylation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ly</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kathiresan Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudarshan Gadadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Souphron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Janke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35624⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.201643751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376384v1</w:t>
+                <w:t xml:space="preserve">hal-02376259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for new C-terminally truncated variants of - and -tubulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Aillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Peris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (4), pp.640 - 653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1091/mbc.E15-03-0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities OPEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Elkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Bresteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep35624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065142v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trim17-mediated ubiquitination and degradation of Mcl-1 initiate apoptosis in neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Lassot</w:t>
+                <w:t xml:space="preserve">αTAT1 controls longitudinal spreading of acetylation marks from open microtubules extremities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Bresteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2012.124⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108418v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trim17-mediated ubiquitination and degradation of Mcl-1 initiate apoptosis in neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M Magiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mojsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2012.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A family of protein-deglutamylating enzymes associated with neurodegeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Magiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 143 (4), pp.564-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2010.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3859,279 +3963,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organelle distribution and protein translation defects in radial glia cells with mutations in Eml1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chinnappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cifuentes Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VASH1-SVBP and VASH2-SVBP generate different detyrosination profiles on microtubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Ryul Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadni Sanyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4278,51 +4382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vadon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siahaan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Krishnan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Henriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505128122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel ten Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vougny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giudicelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Gasmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00307-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Khuntsariya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Fetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Ferguson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Magiera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Kostic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00284-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Genova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Grycova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Puttrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Lansky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ryul Choi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Sanyal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten B Blum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.08.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jijumon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Bangera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Sackett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00825-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03921784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Dour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Macquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Peccate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35639-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magiera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Batzenschlager" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Janke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2021.135656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xidi Yuan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schnitzler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristopher Villablanca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gonz&#225;lez-Billault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bieche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.241802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-020-0214-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. .Jijumon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61826" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Magiera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Souphron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Jijumon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0153-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit H Adhikari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Tielens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tanco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.01.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ziak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Sousa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100440" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Basnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Nedozralova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H Crevenna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlichthaerle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-018-0199-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Singh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.05.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Shashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Klein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Schoch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100540" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376259v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiresan Natarajan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643751" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bresteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaled" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35624" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Aillaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Saoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Peris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E15-03-0137" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mora" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mojsa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lassot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.124" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Dijk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.10.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chinnappa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Diaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blum" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vadon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siahaan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Krishnan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Henriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505128122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel ten Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vougny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giudicelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Gasmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00307-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04757999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Magiera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimarelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16081328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Khuntsariya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Fetter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Ferguson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarshan Gadadhar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Kostic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00284-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Genova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Grycova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Puttrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Lansky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022112101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.08.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ryul Choi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Sanyal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten B Blum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205096" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jijumon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamata Bangera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violet Sackett" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00825-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03921784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Dour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chatzifrangkeskou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Macquart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Peccate" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35639-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Strassel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magiera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Batzenschlager" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Janke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2021.135656" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xidi Yuan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leboucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schnitzler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristopher Villablanca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gonz&#225;lez-Billault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bieche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.241802" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-020-0214-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. .Jijumon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61826" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Souphron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Jijumon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0153-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Magiera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900309" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peyre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit H Adhikari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Tielens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tanco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.01.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ziak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marques Sousa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100440" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Basnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Nedozralova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H Crevenna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlichthaerle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-018-0199-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puja Singh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.05.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Shashi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Klein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zaki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Schoch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100540" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathiresan Natarajan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643751" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Aillaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Saoudi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Peris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E15-03-0137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Bresteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietrement" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaled" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35624" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108418v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mojsa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Robbins" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lassot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.124" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Dijk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.10.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Viola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chinnappa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Diaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>