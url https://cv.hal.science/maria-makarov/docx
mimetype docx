--- v0 (2026-03-16)
+++ v1 (2026-05-22)
@@ -1696,261 +1696,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a seamless experimental protocol for human arm impedance estimation in an interactive dynamic task</w:t>
+                <w:t xml:space="preserve">Human arm impedance estimation in dynamic human-robot interaction, a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Anne A Siegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle A Siegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 30th IEEE International Conference on Robot &amp; Human Interactive Communication (RO-MAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">46ème Congrès Société Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp.S256-S258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ro-man50785.2021.9515486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254516v2</w:t>
+                <w:t xml:space="preserve">hal-03275232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human arm impedance estimation in dynamic human-robot interaction, a preliminary study</w:t>
+                <w:t xml:space="preserve">Towards a seamless experimental protocol for human arm impedance estimation in an interactive dynamic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Anne A Siegler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+                <w:t xml:space="preserve">Isabelle A Siegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès Société Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp.S256-S258, </w:t>
+              <w:t xml:space="preserve">2021 30th IEEE International Conference on Robot &amp; Human Interactive Communication (RO-MAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ro-man50785.2021.9515486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275232v1</w:t>
+                <w:t xml:space="preserve">hal-03254516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive robotics for human impedance estimation in a rhythmic task</w:t>
               </w:r>
@@ -2177,269 +2177,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Experimental Data Sets and Simulation Codes for Students into a MOOC on Aerial Robotics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commande bio-inspirée de robots pour des tâches rythmiques en interaction avec l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Siegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Advances in Control Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Fédération Demenÿ-Vaucanson (FéDeV) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275086v1</w:t>
+                <w:t xml:space="preserve">hal-02500922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande bio-inspirée de robots pour des tâches rythmiques en interaction avec l'environnement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating Experimental Data Sets and Simulation Codes for Students into a MOOC on Aerial Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération Demenÿ-Vaucanson (FéDeV) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFAC Symposium on Advances in Control Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Philadelphie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500922v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonotopic set-membership state estimation applied to an octorotor model</w:t>
               </w:r>
@@ -3044,64 +3044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DroMOOC: a Massive Open Online Course on Drones and Aerial Multi Robot Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,51 +3172,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic observer design for robot impact detection based on inverse dynamic model under uncertainties</w:t>
+                <w:t xml:space="preserve">Generalized momentum based-observer for robot impact detection — Insights and guidelines under characterized uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Briquet-Kerestedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
@@ -3234,1297 +3234,1297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 1st IEEE Conference on Control Technology and Applications (CCTA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Mauna Lani Resort, HI, USA, USA United States. pp.1282-1287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ccta.2017.8062635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621689v1</w:t>
+                <w:t xml:space="preserve">hal-01621674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized momentum based-observer for robot impact detection — Insights and guidelines under characterized uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Briquet-Kerestedjian</w:t>
+                <w:t xml:space="preserve">State estimation of an octorotor with unknown inputs. Application to radar imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1st IEEE Conference on Control Technology and Applications (CCTA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. pp.723-728, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2017.8107122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ccta.2017.8062635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01621674v1</w:t>
+                <w:t xml:space="preserve">hal-01630173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of an octorotor with unknown inputs. Application to radar imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chevet</w:t>
+                <w:t xml:space="preserve">Stochastic observer design for robot impact detection based on inverse dynamic model under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Briquet-Kerestedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tarascon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2017.8107122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01630173v1</w:t>
+                <w:t xml:space="preserve">hal-01621689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosatellite attitude control using electromagnetic actuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control design for an octorotor for radar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383419v1</w:t>
+                <w:t xml:space="preserve">hal-01390098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Swarm Optimization of Matsuoka's oscillator parameters in human-like control of rhythmic movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Avrin</w:t>
+                <w:t xml:space="preserve">Quantifying the Uncertainties-Induced Errors in Robot Impact Detection Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Briquet-Kerestedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle A. Siegler</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. </w:t>
+              <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.5328-5334, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7524938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2016.7793186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415113v1</w:t>
+                <w:t xml:space="preserve">hal-01416124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for an octorotor for radar applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosatellite attitude control using electromagnetic actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390098v1</w:t>
+                <w:t xml:space="preserve">hal-01383419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Uncertainties-Induced Errors in Robot Impact Detection Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Briquet-Kerestedjian</w:t>
+                <w:t xml:space="preserve">Particle Swarm Optimization of Matsuoka's oscillator parameters in human-like control of rhythmic movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Avrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle A. Siegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.5328-5334, </w:t>
+              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iecon.2016.7793186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7524938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416124v1</w:t>
+                <w:t xml:space="preserve">hal-01415113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Task-Decoupling by Robust Eigenstructure Assignment for Dexterous Manipulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Caldas</w:t>
+                <w:t xml:space="preserve">Octorotor UAVs for radar applications : modeling and analysis for control design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Micaelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+                <w:t xml:space="preserve">Moreira Matheus Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems ( IROS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/red-uas.2015.7441019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259275v2</w:t>
+                <w:t xml:space="preserve">hal-01259178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-level Impedance Control for Dexterous Manipulation with Contact Uncertainties using an LMI-based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Caldas</w:t>
+                <w:t xml:space="preserve">On Task-Decoupling by Robust Eigenstructure Assignment for Dexterous Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micaelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Makarov</w:t>
+                <w:t xml:space="preserve">Alain Micaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems ( IROS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, HAMBURG, Germany. pp.5654-5661</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138206v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octorotor UAVs for radar applications: Modeling and analysis for control design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+                <w:t xml:space="preserve">Object-level Impedance Control for Dexterous Manipulation with Contact Uncertainties using an LMI-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Micaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matheus Moreira Beltrami</w:t>
+                <w:t xml:space="preserve">M Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441019⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp. 3668 - 3674, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034736v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octorotor UAVs for radar applications : modeling and analysis for control design.</w:t>
+                <w:t xml:space="preserve">Octorotor UAVs for radar applications: Modeling and analysis for control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreira Matheus Beltrami</w:t>
+                <w:t xml:space="preserve">Matheus Moreira Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. </w:t>
+              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.288-297, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/red-uas.2015.7441019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259178v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Metric for Wrench Space Reachability of Multifingered Hand with Contact Uncertainties</w:t>
               </w:r>
@@ -4980,51 +4980,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Damping Strategy for Robust Control of a Flexible-Joint Lightweight Robot</w:t>
+                <w:t xml:space="preserve">A Frequency-Domain Approach for Flexible-Joint Robot Modeling and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grossard</w:t>
@@ -5042,106 +5042,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Control Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. </w:t>
+              <w:t xml:space="preserve">SYSID2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bruxelles, Belgium. pp.583-588, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCA.2012.6402390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747352v1</w:t>
+                <w:t xml:space="preserve">hal-00747327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Frequency-Domain Approach for Flexible-Joint Robot Modeling and Identification</w:t>
+                <w:t xml:space="preserve">Active Damping Strategy for Robust Control of a Flexible-Joint Lightweight Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grossard</w:t>
@@ -5159,82 +5159,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSID2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bruxelles, Belgium. pp.583-588, </w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2012.6402390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747327v1</w:t>
+                <w:t xml:space="preserve">hal-00747352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande de robots manipulateurs légers à articulations flexibles</w:t>
               </w:r>
@@ -5468,64 +5468,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DroMOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5973,208 +5973,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Motion Control of Serial Robots with Flexible Joints</w:t>
+                <w:t xml:space="preserve">Modélisation, Identification et Commande de Robots à Articulations Flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">M. Grossard, S. Régnier et N. Chaillet. </w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Grossard, S. Régnier et N. Chaillet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Robotics: Applications to Multiscale Manipulations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Robotique flexible : Manipulation multi-échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès/Lavoisier, pp.287-329, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879653v1</w:t>
+                <w:t xml:space="preserve">hal-00826883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, Identification et Commande de Robots à Articulations Flexibles</w:t>
+                <w:t xml:space="preserve">Modeling and Motion Control of Serial Robots with Flexible Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">M. Grossard, S. Régnier et N. Chaillet (dir.). </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Grossard, S. Régnier et N. Chaillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotique flexible : Manipulation multi-échelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flexible Robotics: Applications to Multiscale Manipulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.275-320, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118572016.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826883v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6702,51 +6702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Siegler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295640" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Caldas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dory Merhy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1825796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Briquet-Kerestedjian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-018-0068-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872211v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-018-0776-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anne Siegler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00054.2017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2583406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2315440" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05448002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hureaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS66577.2025.11301305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Altiner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII55687.2023.10039365" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254516v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A Siegler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ro-man50785.2021.9515486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anne A Siegler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE48305.2020.9217009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106621v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Vollhardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieur Grossard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2698" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02500922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wahrburg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01621744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11292-9_36" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795792" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caldas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868786" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/control.2018.8516765" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01621689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01621674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta.2017.8062635" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarascon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2017.8107122" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524938" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01416124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2016.7793186" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259275v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caldas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Micaelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makarov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139708" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878251" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878329" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grossard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00879666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2012.6402390" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00127" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747497v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01427264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01427270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio Ros&#225;rio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonimer Flavio de Melo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fernanda Pereira Zamaia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2993-4.ch013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00879653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118572016.ch8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03118265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Siegler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295640" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Caldas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dory Merhy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1825796" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Briquet-Kerestedjian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41315-018-0068-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872211v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-018-0776-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anne Siegler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00054.2017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2583406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2315440" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05448002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hureaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS66577.2025.11301305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Altiner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591315" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII55687.2023.10039365" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anne A Siegler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254516v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A Siegler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ro-man50785.2021.9515486" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE48305.2020.9217009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106621v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Vollhardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieur Grossard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2698" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02500922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Wahrburg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01621744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11292-9_36" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795792" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caldas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2019.8868786" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/control.2018.8516765" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01621674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta.2017.8062635" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarascon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2017.8107122" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01621689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01416124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2016.7793186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7524938" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259275v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caldas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Micaelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makarov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139708" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878251" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00998965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878329" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grossard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584178" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00879666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00127" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2012.6402390" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747497v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01427264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01427270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio Ros&#225;rio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonimer Flavio de Melo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fernanda Pereira Zamaia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2993-4.ch013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00879653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118572016.ch8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03118265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>