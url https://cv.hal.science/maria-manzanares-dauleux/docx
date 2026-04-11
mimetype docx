--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -467,697 +467,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two adjacent NLR genes conferring quantitative resistance to clubroot disease in Arabidopsis are regulated by a stably inherited epiallelic variation</w:t>
+                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Liégard</w:t>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Quadrana</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Veillet</w:t>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Aigu</w:t>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.100824. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2024.100824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434719v1</w:t>
+                <w:t xml:space="preserve">hal-04443649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
+                <w:t xml:space="preserve">Environmental conditions modulate the effect of epigenetic factors controlling the response of Arabidopsis thaliana to Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+                <w:t xml:space="preserve">Mathilde Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Mathieu Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1245545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443649v1</w:t>
+                <w:t xml:space="preserve">hal-04615169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental conditions modulate the effect of epigenetic factors controlling the response of Arabidopsis thaliana to Plasmodiophora brassicae</w:t>
+                <w:t xml:space="preserve">Two adjacent NLR genes conferring quantitative resistance to clubroot disease in Arabidopsis are regulated by a stably inherited epiallelic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Petitpas</w:t>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Lapous</w:t>
+                <w:t xml:space="preserve">Benjamin Liégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Duc</w:t>
+                <w:t xml:space="preserve">Leandro Quadrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lariagon</w:t>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1245545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2024.100824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615169v1</w:t>
+                <w:t xml:space="preserve">hal-04434719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRAE Biological Resource Center ‘BrACySol’: a French centre of valuable genetic resources to address major issues faced by potato and oilseed rape crops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fructan exohydrolases ( FEHs ) are upregulated by salicylic acid together with defense‐related genes in non‐fructan accumulating plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richer</w:t>
+                <w:t xml:space="preserve">Thi Ngoc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Vicré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.9⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175 (4), pp.e13975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779961v1</w:t>
+                <w:t xml:space="preserve">hal-04176710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructan exohydrolases ( FEHs ) are upregulated by salicylic acid together with defense‐related genes in non‐fructan accumulating plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Ngoc Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">The INRAE Biological Resource Center ‘BrACySol’: a French centre of valuable genetic resources to address major issues faced by potato and oilseed rape crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Vicré</w:t>
+                <w:t xml:space="preserve">Marie Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175 (4), pp.e13975. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Conservation and Sustainable Use of Horticultural Genetic Resources (1384), pp.71-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.13975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176710v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Quantification of Glucosinolates and Phenolics in a Large Panel of Brassica napus Highlight Valuable Genetic Resources for Chemical Ecology and Breeding</w:t>
               </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,381 +1405,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+                <w:t xml:space="preserve">Nitrogen Supply and Host-Plant Genotype Modulate the Transcriptomic Profile of Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Carrillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+                <w:t xml:space="preserve">Mathilde Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107247⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.701067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336685v1</w:t>
+                <w:t xml:space="preserve">hal-03336692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Supply and Host-Plant Genotype Modulate the Transcriptomic Profile of Plasmodiophora brassicae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Lariagon</w:t>
+                <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Humeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Solenne Berardocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.701067. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.107247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03336692v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.1-11. </w:t>
@@ -1815,338 +1815,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of winter and spring Brassica napus genotypes with partial resistance to Canadian isolates of Plasmodiophora brassicae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clubroot Symptoms and Resting Spore Production in a Doubled Haploid Population of Oilseed Rape (Brassica napus) Are Controlled by Four Main QTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cao</w:t>
+                <w:t xml:space="preserve">Andrea Botero-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Strelkov</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Manolii</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
+                <w:t xml:space="preserve">Solenn Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07060661.2020.1723870⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.604527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142503v1</w:t>
+                <w:t xml:space="preserve">hal-03137395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clubroot Symptoms and Resting Spore Production in a Doubled Haploid Population of Oilseed Rape (Brassica napus) Are Controlled by Four Main QTLs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Botero-Ramírez</w:t>
+                <w:t xml:space="preserve">Identification of winter and spring Brassica napus genotypes with partial resistance to Canadian isolates of Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">T. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Guichard</w:t>
+                <w:t xml:space="preserve">I. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jubault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">V. Manolii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (4), pp.538-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.604527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07060661.2020.1723870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137395v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,779 +2217,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to clubroot infection mediated by transgenerational epigenetic variation in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Liegard</w:t>
+                <w:t xml:space="preserve">Geoffrey Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Baillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Lariagon</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15579⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (19), pp.5375-5390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414174v1</w:t>
+                <w:t xml:space="preserve">hal-02150226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational analysis of the Plasmodiophora brassicae genome: mitochondrial sequence description and metabolic pathway database design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Quantitative resistance to clubroot infection mediated by transgenerational epigenetic variation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Liegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+                <w:t xml:space="preserve">Mathilde Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Evens Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111 (6), pp.1629-1640. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (1), pp.468-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943250v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of bacterial and fungal communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational analysis of the Plasmodiophora brassicae genome: mitochondrial sequence description and metabolic pathway database design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ourry</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0204195. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (6), pp.1629-1640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094715v1</w:t>
+                <w:t xml:space="preserve">hal-01943250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of bacterial and fungal communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Wagner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Morgane Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (19), pp.5375-5390. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0204195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150226v1</w:t>
+                <w:t xml:space="preserve">hal-02094715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
+                <w:t xml:space="preserve">Multi-year linkage and association mapping confirm the high number of genomic regions involved in oilseed rape quantitative resistance to blackleg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Vinod Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Denis</w:t>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubarry</w:t>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (8), pp.1627-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-018-3103-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977046v1</w:t>
+                <w:t xml:space="preserve">hal-02010141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen supply exerts a major/minor switch between two QTLs controlling &amp;lt;em&amp;gt;Plasmodiophora brassicae&amp;lt;/em&amp;gt; spore content in rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (7), pp.1574-1581. </w:t>
@@ -3040,51 +3040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,161 +3155,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year linkage and association mapping confirm the high number of genomic regions involved in oilseed rape quantitative resistance to blackleg.</w:t>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod Kumar</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+                <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 131 (8), pp.1627-1643. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-018-3103-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010141v1</w:t>
+                <w:t xml:space="preserve">hal-01977046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Genome-Wide-Association Mapping Identifies Common Loci Controlling Root System Architecture and Resistance to Aphanomyces euteiches in Pea</w:t>
               </w:r>
@@ -3429,103 +3429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clubroot resistance QTL are modulated by nitrogen input in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130 (4), pp.669-684. </w:t>
@@ -3557,377 +3557,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia response in Arabidopsis roots infected by Plasmodiophora brassicae supports the development of clubroot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Richard</w:t>
+                <w:t xml:space="preserve">Virginie L’anthoëne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Lime</w:t>
+                <w:t xml:space="preserve">Martine Roux-Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lemarié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0941-y⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2429-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497612v1</w:t>
+                <w:t xml:space="preserve">hal-01378597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie L’anthoëne</w:t>
+                <w:t xml:space="preserve">Hypoxia response in Arabidopsis roots infected by Plasmodiophora brassicae supports the development of clubroot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Roux-Duparque</w:t>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+                <w:t xml:space="preserve">Tanguy Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Séverine Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.124. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2429-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0941-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378597v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flooding affects the development of Plasmodiophora brassicae in Arabidopsis roots during the secondary phase of infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (7), pp.1153-1160. </w:t>
@@ -4227,425 +4227,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic analysis of duplicated homoeologous regions involved in the resistance of [i]Brassica napus[/i] to stem canker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Connected populations for detecting quantitative resistance factors to phoma stem canker in oilseed rape [i](Brassica napus[/i] L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lassalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+                <w:t xml:space="preserve">Nicolas Bardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Delourme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00772⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (8), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-015-0356-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275661v1</w:t>
+                <w:t xml:space="preserve">hal-01259724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both the Jasmonic Acid and the Salicylic Acid Pathways Contribute to Resistance to the Biotrophic Clubroot Agent [i]Plasmodiophora brassicae[/i] in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert-Seilaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (11), pp.2158-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected populations for detecting quantitative resistance factors to phoma stem canker in oilseed rape [i](Brassica napus[/i] L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Comparative genomic analysis of duplicated homoeologous regions involved in the resistance of [i]Brassica napus[/i] to stem canker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duffe</w:t>
+                <w:t xml:space="preserve">Gilles Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Domin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (8), pp.167. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-015-0356-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259724v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernie sur colza : la résistance variétale peut enfin être évaluée</w:t>
               </w:r>
@@ -4739,90 +4739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camalexin contributes to the partial resistance of [i]Arabidopsis thaliana[/i] to the biotrophic soilborne protist [i]Plasmodiophora brassicae[/i].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert-Seilaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4873,103 +4873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoeologous duplicated regions are involved in quantitative resistance of Brassica napus to stem canker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4997,325 +4997,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and variability of Solanum RanGAP2, a cofactor in the incompatible interaction between the resistance protein GPA2 and the [i]Globodera pallida[/i] effector Gp-RBP-1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial resistance to clubroot in Arabidopsis is based on changes in the host primary metabolism and targeted cell division and expansion capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Carpentier</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Grenier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Moffett</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-87⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.191 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-013-0312-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208608v1</w:t>
+                <w:t xml:space="preserve">hal-01208627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial resistance to clubroot in Arabidopsis is based on changes in the host primary metabolism and targeted cell division and expansion capacity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Lariagon</w:t>
+                <w:t xml:space="preserve">Evolution and variability of Solanum RanGAP2, a cofactor in the incompatible interaction between the resistance protein GPA2 and the [i]Globodera pallida[/i] effector Gp-RBP-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Louis-Philippe Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Peter Moffett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (2), pp.191 - 205. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10142-013-0312-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208627v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginase induction represses gall development during clubroot infection in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Arginase Induction Represses Gall Development During Clubroot Infection in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,319 +5375,319 @@
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcs037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254367v1</w:t>
+                <w:t xml:space="preserve">hal-00849229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginase Induction Represses Gall Development During Clubroot Infection in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabotyping: A New Approach to Investigate Rapeseed (Brassica napus L.) Genetic Diversity in the Metabolic Response to Clubroot Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lariagon</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcs037⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (11), pp.1478-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-02-12-0032-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849229v1</w:t>
+                <w:t xml:space="preserve">hal-00849228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping: A New Approach to Investigate Rapeseed (Brassica napus L.) Genetic Diversity in the Metabolic Response to Clubroot Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arginase induction represses gall development during clubroot infection in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lugan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (5), pp.901-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcs037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-02-12-0032-R⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00849228v1</w:t>
+                <w:t xml:space="preserve">hal-01254367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a new strategy for selective phenotyping applied to complex traits in Brassica napus</w:t>
               </w:r>
@@ -5950,90 +5950,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping of quantitative resistance for Leptosphaeria maculans in oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (3), pp.271-287. </w:t>
@@ -6083,90 +6083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and physiological analysis of the relationship between partial resistance to clubroot and tolerance to trehalose in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6256,51 +6256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6858,449 +6858,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and structure of farm and GenBank accessions of cacao (Theobroma cacao L.) in Cameroon revealed by microsatellite markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential regulation of root arginine catabolism and polyamine metabolism in clubroot-susceptible and partially resistant Arabidopsis genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.B. M'Fombagn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Nyasse</w:t>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-008-0155-z⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.2008-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.117432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729862v1</w:t>
+                <w:t xml:space="preserve">hal-00729849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of root arginine catabolism and polyamine metabolism in clubroot-susceptible and partially resistant Arabidopsis genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+                <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hamon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.108.117432⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 174 (1), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2007.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729849v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity and structure of farm and GenBank accessions of cacao (Theobroma cacao L.) in Cameroon revealed by microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+                <w:t xml:space="preserve">I.B. M'Fombagn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Motamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sounigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Eskes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Chable</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Nyasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 174 (1), pp.61-70. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (4), pp.821-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2007.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-008-0155-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655635v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
               </w:r>
@@ -7407,51 +7407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and phenotypic characterization of near isogenic lines at QTL for quantitative resistance to Leptosphaeria maculans in oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7459,51 +7459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117, pp.1055-1067</w:t>
@@ -7678,51 +7678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and phenotypic characterization of near isogenic lines at QTL for quantitative resistance to Leptosphaeria maculans in oilseed rape (Brassica napus L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8186,51 +8186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetics and genomics of insecticide resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Barbetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8667,178 +8667,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of french Brassica oleracea landraces for resistance to Plasmodiophora brassicae</w:t>
+                <w:t xml:space="preserve">Isolate-specific resistance to clubroot in Brassica napus is expressed at high or partial level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 113, pp.211-218</w:t>
+              <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697366v1</w:t>
+                <w:t xml:space="preserve">hal-02689402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of one major gene and of QTLs involved in resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8870,135 +8870,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolate-specific resistance to clubroot in Brassica napus is expressed at high or partial level</w:t>
+                <w:t xml:space="preserve">Evaluation of french Brassica oleracea landraces for resistance to Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Glory</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Divaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 22, pp.57-59</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113, pp.211-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689402v1</w:t>
+                <w:t xml:space="preserve">hal-02697366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a pathotype specific SCAR marker in Plasmodiophora brassicae</w:t>
               </w:r>
@@ -9655,64 +9655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESALT : la résistance génétique comme levier de lutte contre la grosse altise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9767,103 +9767,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference - Brassica - Wokshop Clubroot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
@@ -9892,103 +9892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance to clubroot and interactions with abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS WG 'Pesticides and Beneficial Organisms'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zagreb, Croatia. pp.25-26</w:t>
@@ -10017,103 +10017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clubroot Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Edmonton, Canada</w:t>
@@ -10267,90 +10267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique structurale et fonctionnelle de la résistance quantitative du colza à Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10418,51 +10418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10543,51 +10543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10642,51 +10642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de déterminants métaboliques associés à la résistance polygénique du colza à la hernie des crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10767,90 +10767,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the functional typology of resistance QTL through metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10882,277 +10882,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined linkage and association mapping to assess the diversity of winter oilseed rape quantitative resistance factors to stem canker.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Jestin</w:t>
+                <w:t xml:space="preserve">New insight into the Brassica napus / Plasmodiophora brassicae interaction through genetical metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bardol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Vallée</w:t>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International GCIRC Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Prague CZ, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849102v1</w:t>
+                <w:t xml:space="preserve">hal-00849103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the Brassica napus / Plasmodiophora brassicae interaction through genetical metabolomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Marnet</w:t>
+                <w:t xml:space="preserve">Combined linkage and association mapping to assess the diversity of winter oilseed rape quantitative resistance factors to stem canker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchereau</w:t>
+                <w:t xml:space="preserve">P. Duffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International GCIRC Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Prague CZ, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849103v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first meiosis in newly synthesized Brassica napus : a genome blender ?</w:t>
               </w:r>
@@ -11416,51 +11416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rollandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11496,708 +11496,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bejamin Istace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sarniguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+                <w:t xml:space="preserve">M Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348615v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bejamin Istace</w:t>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Engemann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318378v1</w:t>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12403,51 +12403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12534,64 +12534,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer des espèces et des variétés permettant la reconception des systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12763,103 +12763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes and Quantitative Trait Loci Mapping for Major Agronomic Traits in Brassica napus L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Brassica napus Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 3, Springer International Publishing, 2018, Compendium of Plant Genomes, 978-3-319-43692-0. </w:t>
@@ -12889,51 +12889,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -12942,90 +12942,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of stem canker resistance QTL and genome duplications in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13037,259 +13037,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of Stem Canker Resistance QTL and Genome Duplications in Brassica napus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l’implication du métabolisme primaire dans la réponse à la hernie des crucifères chez le colza par une approche de métabotypage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924682v1</w:t>
+                <w:t xml:space="preserve">hal-00924678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’implication du métabolisme primaire dans la réponse à la hernie des crucifères chez le colza par une approche de métabotypage.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation of Stem Canker Resistance QTL and Genome Duplications in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924678v1</w:t>
+                <w:t xml:space="preserve">hal-00924682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and variability of the cyst nematode virulence factor Gp-Rbp1 in South American populations of Globodera pallida&amp;quot;.</w:t>
               </w:r>
@@ -13347,330 +13347,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charte graphique et site web des journées Biotech 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bitteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Umr Apbv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette J. Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATURAL EPIALLELIC VARIATION IS ASSOCIATED WITH QUANTITATIVE RESISTANCE TO THE PATHOGEN PLASMODIOPHORA BRASSICAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Liegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Quadrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bénéjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId411"/>
+      <w:footerReference w:type="default" r:id="rId414"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13738,51 +13826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A105532A"/>
+    <w:nsid w:val="4D1D1E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13969,51 +14057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-manzanares-dauleux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6452-0393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088481840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5451600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Li&#233;gard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13975" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Strelkov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manolii" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2020.1723870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Botero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Joseph" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15579" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mendes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2842-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lime" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0941-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12487" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Welham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2620-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Orgeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bagot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472115898467224E12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00772" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Seilaniantz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orgeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grimault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00539" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-013-0312-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254367v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs037" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849229v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.24025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00769.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730111v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Efombagn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Motamayor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.30" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chable" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01602.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48JP029Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729944v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rival" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9978-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCSPP819-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729862v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. M'Fombagn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nyasse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0155-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1JK6BHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117432" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clotault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jenczewski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rival" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-008-9660-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ652KFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0844-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1STNZ681-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658411v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0173-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ8LN5N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711566v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849101v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snowdon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherieux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giboulot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Divaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697366v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694872v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689402v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685038v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Manzanares" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691944v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Som&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711756v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Corre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711971v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Saint" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807488v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blandin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rollandez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799723v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cruaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00910419v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marnet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849103v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774967v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689513v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924683v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fopa Fomeju" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924682v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924678v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924679v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398784v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-manzanares-dauleux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6452-0393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088481840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5451600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Li&#233;gard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13975" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Botero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604527" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Strelkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manolii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2020.1723870" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Joseph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15579" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mendes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2842-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497612v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lime" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0941-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12487" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Welham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2620-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Orgeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bagot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472115898467224E12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275662v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Seilaniantz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv127" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00772" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orgeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grimault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00539" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208627v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-013-0312-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs037" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.24025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00769.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730111v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Efombagn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Motamayor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.30" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chable" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01602.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48JP029Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729944v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rival" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9978-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCSPP819-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729849v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117432" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729862v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. M'Fombagn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nyasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0155-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1JK6BHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clotault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jenczewski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rival" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-008-9660-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ652KFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0844-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1STNZ681-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658411v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0173-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ8LN5N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711566v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849101v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snowdon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherieux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giboulot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Divaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689402v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694872v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685038v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Manzanares" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691944v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Som&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711756v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Corre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711971v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Saint" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807488v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blandin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rollandez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799723v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cruaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00910419v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marnet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849103v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774967v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689513v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924683v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fopa Fomeju" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924678v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924682v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924679v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819010v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Apbv" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398784v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>