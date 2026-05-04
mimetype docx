--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -869,295 +869,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructan exohydrolases ( FEHs ) are upregulated by salicylic acid together with defense‐related genes in non‐fructan accumulating plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The INRAE Biological Resource Center ‘BrACySol’: a French centre of valuable genetic resources to address major issues faced by potato and oilseed rape crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Ngoc Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maïté Vicré</w:t>
+                <w:t xml:space="preserve">Marie Bousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.13975⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Conservation and Sustainable Use of Horticultural Genetic Resources (1384), pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176710v1</w:t>
+                <w:t xml:space="preserve">hal-04779961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRAE Biological Resource Center ‘BrACySol’: a French centre of valuable genetic resources to address major issues faced by potato and oilseed rape crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Esnault</w:t>
+                <w:t xml:space="preserve">Fructan exohydrolases ( FEHs ) are upregulated by salicylic acid together with defense‐related genes in non‐fructan accumulating plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richer</w:t>
+                <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+                <w:t xml:space="preserve">Maïté Vicré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Conservation and Sustainable Use of Horticultural Genetic Resources (1384), pp.71-76. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175 (4), pp.e13975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779961v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Quantification of Glucosinolates and Phenolics in a Large Panel of Brassica napus Highlight Valuable Genetic Resources for Chemical Ecology and Breeding</w:t>
               </w:r>
@@ -1405,299 +1405,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Supply and Host-Plant Genotype Modulate the Transcriptomic Profile of Plasmodiophora brassicae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Lariagon</w:t>
+                <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Humeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Aurélien Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Berardocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701067⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.107247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336692v1</w:t>
+                <w:t xml:space="preserve">hal-03336685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Carrillo</w:t>
+                <w:t xml:space="preserve">Nitrogen Supply and Host-Plant Genotype Modulate the Transcriptomic Profile of Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Berardocco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+                <w:t xml:space="preserve">Mathilde Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.107247. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.701067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03336685v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
               </w:r>
@@ -1815,295 +1815,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clubroot Symptoms and Resting Spore Production in a Doubled Haploid Population of Oilseed Rape (Brassica napus) Are Controlled by Four Main QTLs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of winter and spring Brassica napus genotypes with partial resistance to Canadian isolates of Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Botero-Ramírez</w:t>
+                <w:t xml:space="preserve">T. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">I. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Guichard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">V. Manolii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.604527⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (4), pp.538-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07060661.2020.1723870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137395v1</w:t>
+                <w:t xml:space="preserve">hal-03142503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of winter and spring Brassica napus genotypes with partial resistance to Canadian isolates of Plasmodiophora brassicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Aigu</w:t>
+                <w:t xml:space="preserve">Clubroot Symptoms and Resting Spore Production in a Doubled Haploid Population of Oilseed Rape (Brassica napus) Are Controlled by Four Main QTLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Botero-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cao</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Strelkov</w:t>
+                <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Manolii</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (4), pp.538-546. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07060661.2020.1723870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.604527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142503v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
               </w:r>
@@ -2236,51 +2236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2906,90 +2906,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen supply exerts a major/minor switch between two QTLs controlling &amp;lt;em&amp;gt;Plasmodiophora brassicae&amp;lt;/em&amp;gt; spore content in rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (7), pp.1574-1581. </w:t>
@@ -3021,295 +3021,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+                <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/D8RT59⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949953v1</w:t>
+                <w:t xml:space="preserve">hal-01977046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Denis</w:t>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubarry</w:t>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.71 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/D8RT59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977046v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Genome-Wide-Association Mapping Identifies Common Loci Controlling Root System Architecture and Resistance to Aphanomyces euteiches in Pea</w:t>
               </w:r>
@@ -3429,103 +3429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clubroot resistance QTL are modulated by nitrogen input in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130 (4), pp.669-684. </w:t>
@@ -3557,364 +3557,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Desgroux</w:t>
+                <w:t xml:space="preserve">Hypoxia response in Arabidopsis roots infected by Plasmodiophora brassicae supports the development of clubroot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie L’anthoëne</w:t>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Roux-Duparque</w:t>
+                <w:t xml:space="preserve">Tanguy Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Séverine Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2429-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0941-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378597v1</w:t>
+                <w:t xml:space="preserve">hal-01497612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia response in Arabidopsis roots infected by Plasmodiophora brassicae supports the development of clubroot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of partial resistance to Aphanomyces euteiches in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie L’anthoëne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Richard</w:t>
+                <w:t xml:space="preserve">Martine Roux-Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Lime</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lemarié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.251. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0941-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2429-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497612v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flooding affects the development of Plasmodiophora brassicae in Arabidopsis roots during the secondary phase of infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4227,204 +4227,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected populations for detecting quantitative resistance factors to phoma stem canker in oilseed rape [i](Brassica napus[/i] L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jestin</w:t>
+                <w:t xml:space="preserve">Comparative genomic analysis of duplicated homoeologous regions involved in the resistance of [i]Brassica napus[/i] to stem canker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bardol</w:t>
+                <w:t xml:space="preserve">Gilles Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-015-0356-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259724v1</w:t>
+                <w:t xml:space="preserve">hal-01275661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both the Jasmonic Acid and the Salicylic Acid Pathways Contribute to Resistance to the Biotrophic Clubroot Agent [i]Plasmodiophora brassicae[/i] in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert-Seilaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4446,206 +4442,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (11), pp.2158-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcv127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic analysis of duplicated homoeologous regions involved in the resistance of [i]Brassica napus[/i] to stem canker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Connected populations for detecting quantitative resistance factors to phoma stem canker in oilseed rape [i](Brassica napus[/i] L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lassalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Delourme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.772. </w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (8), pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11032-015-0356-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275661v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernie sur colza : la résistance variétale peut enfin être évaluée</w:t>
               </w:r>
@@ -4739,64 +4739,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camalexin contributes to the partial resistance of [i]Arabidopsis thaliana[/i] to the biotrophic soilborne protist [i]Plasmodiophora brassicae[/i].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert-Seilaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,77 +4899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4997,295 +4997,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial resistance to clubroot in Arabidopsis is based on changes in the host primary metabolism and targeted cell division and expansion capacity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution and variability of Solanum RanGAP2, a cofactor in the incompatible interaction between the resistance protein GPA2 and the [i]Globodera pallida[/i] effector Gp-RBP-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Jean Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Moffett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-013-0312-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208627v1</w:t>
+                <w:t xml:space="preserve">hal-01208608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and variability of Solanum RanGAP2, a cofactor in the incompatible interaction between the resistance protein GPA2 and the [i]Globodera pallida[/i] effector Gp-RBP-1.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Esquibet</w:t>
+                <w:t xml:space="preserve">Partial resistance to clubroot in Arabidopsis is based on changes in the host primary metabolism and targeted cell division and expansion capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Philippe Hamel</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Moffett</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.191 - 205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10142-013-0312-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208608v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arginase Induction Represses Gall Development During Clubroot Infection in Arabidopsis</w:t>
               </w:r>
@@ -5399,295 +5399,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping: A New Approach to Investigate Rapeseed (Brassica napus L.) Genetic Diversity in the Metabolic Response to Clubroot Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arginase induction represses gall development during clubroot infection in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lugan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-02-12-0032-R⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (5), pp.901-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcs037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849228v1</w:t>
+                <w:t xml:space="preserve">hal-01254367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginase induction represses gall development during clubroot infection in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabotyping: A New Approach to Investigate Rapeseed (Brassica napus L.) Genetic Diversity in the Metabolic Response to Clubroot Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lariagon</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcs037⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (11), pp.1478-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-02-12-0032-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254367v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a new strategy for selective phenotyping applied to complex traits in Brassica napus</w:t>
               </w:r>
@@ -5931,307 +5931,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping of quantitative resistance for Leptosphaeria maculans in oilseed rape (Brassica napus L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Genetic and physiological analysis of the relationship between partial resistance to clubroot and tolerance to trehalose in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vallee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">L. Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (3), pp.271-287. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (4), pp.1083-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-010-9429-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03751.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729312v1</w:t>
+                <w:t xml:space="preserve">hal-00729314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and physiological analysis of the relationship between partial resistance to clubroot and tolerance to trehalose in Arabidopsis thaliana.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lariagon</w:t>
+                <w:t xml:space="preserve">Association mapping of quantitative resistance for Leptosphaeria maculans in oilseed rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.271-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-010-9429-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03751.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729314v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
               </w:r>
@@ -6256,51 +6256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6858,449 +6858,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of root arginine catabolism and polyamine metabolism in clubroot-susceptible and partially resistant Arabidopsis genotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity and structure of farm and GenBank accessions of cacao (Theobroma cacao L.) in Cameroon revealed by microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hamon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+                <w:t xml:space="preserve">I.B. M'Fombagn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Motamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sounigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Eskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nyasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.108.117432⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (4), pp.821-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-008-0155-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729849v1</w:t>
+                <w:t xml:space="preserve">hal-00729862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Clotault</w:t>
+                <w:t xml:space="preserve">Differential regulation of root arginine catabolism and polyamine metabolism in clubroot-susceptible and partially resistant Arabidopsis genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2007.09.012⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.2008-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.117432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02655635v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and structure of farm and GenBank accessions of cacao (Theobroma cacao L.) in Cameroon revealed by microsatellite markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.B. M'Fombagn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.B. Eskes</w:t>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nyasse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (4), pp.821-831. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 174 (1), pp.61-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-008-0155-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2007.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729862v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
               </w:r>
@@ -7407,103 +7407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and phenotypic characterization of near isogenic lines at QTL for quantitative resistance to Leptosphaeria maculans in oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117, pp.1055-1067</w:t>
@@ -7526,319 +7526,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant plants in cauliflower: 1. Phenotype and heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Chable</w:t>
+                <w:t xml:space="preserve">Molecular and phenotypic characterization of near isogenic lines at QTL for quantitative resistance to Leptosphaeria maculans in oilseed rape (Brassica napus L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rival</w:t>
+                <w:t xml:space="preserve">N. Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cadot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Salmon</w:t>
+                <w:t xml:space="preserve">N. Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (7), pp.1055-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0844-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-008-9660-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729093v1</w:t>
+                <w:t xml:space="preserve">hal-00729890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic characterization of near isogenic lines at QTL for quantitative resistance to Leptosphaeria maculans in oilseed rape (Brassica napus L.).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+                <w:t xml:space="preserve">Aberrant plants in cauliflower: 1. Phenotype and heredity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Piel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Horvais</w:t>
+                <w:t xml:space="preserve">V. Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pouilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Domin</w:t>
+                <w:t xml:space="preserve">F. Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 117 (7), pp.1055-67. </w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 164 (2), pp.325-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0844-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-008-9660-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729890v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major gene mapped on chromosome XII is the main factor of a quantitatively inherited resistance to Meloidogyne fallax in Solanum sparsipilum</w:t>
               </w:r>
@@ -8186,51 +8186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetics and genomics of insecticide resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Barbetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8686,51 +8686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolate-specific resistance to clubroot in Brassica napus is expressed at high or partial level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,51 +8794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of one major gene and of QTLs involved in resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9780,90 +9780,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference - Brassica - Wokshop Clubroot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
@@ -9905,90 +9905,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance to clubroot and interactions with abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS WG 'Pesticides and Beneficial Organisms'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zagreb, Croatia. pp.25-26</w:t>
@@ -10043,77 +10043,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clubroot Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Edmonton, Canada</w:t>
@@ -10267,51 +10267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique structurale et fonctionnelle de la résistance quantitative du colza à Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10418,51 +10418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10543,51 +10543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10806,51 +10806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11039,51 +11039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11621,527 +11621,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sarniguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348615v1</w:t>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dubarry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318378v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">Bejamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+                <w:t xml:space="preserve">hal-03318378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
@@ -12403,51 +12403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12534,90 +12534,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer des espèces et des variétés permettant la reconception des systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12763,90 +12763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes and Quantitative Trait Loci Mapping for Major Agronomic Traits in Brassica napus L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12981,51 +12981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13037,259 +13037,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’implication du métabolisme primaire dans la réponse à la hernie des crucifères chez le colza par une approche de métabotypage.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation of Stem Canker Resistance QTL and Genome Duplications in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924678v1</w:t>
+                <w:t xml:space="preserve">hal-00924682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of Stem Canker Resistance QTL and Genome Duplications in Brassica napus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l’implication du métabolisme primaire dans la réponse à la hernie des crucifères chez le colza par une approche de métabotypage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924682v1</w:t>
+                <w:t xml:space="preserve">hal-00924678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and variability of the cyst nematode virulence factor Gp-Rbp1 in South American populations of Globodera pallida&amp;quot;.</w:t>
               </w:r>
@@ -13826,51 +13826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D1D1E27"/>
+    <w:nsid w:val="07B044A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14057,51 +14057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-manzanares-dauleux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6452-0393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088481840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5451600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Li&#233;gard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13975" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Botero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604527" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Strelkov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manolii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2020.1723870" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Joseph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15579" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mendes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2842-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497612v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lime" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0941-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12487" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Welham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2620-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Orgeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bagot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472115898467224E12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275662v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Seilaniantz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv127" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00772" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orgeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grimault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00539" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208627v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-013-0312-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs037" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.24025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00769.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730111v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Efombagn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Motamayor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.30" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chable" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01602.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48JP029Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729944v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rival" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9978-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCSPP819-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729849v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117432" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729862v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. M'Fombagn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nyasse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0155-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1JK6BHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clotault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jenczewski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rival" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-008-9660-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ652KFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0844-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1STNZ681-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658411v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0173-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ8LN5N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711566v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849101v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snowdon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherieux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giboulot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Divaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689402v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694872v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685038v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Manzanares" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691944v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Som&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711756v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Corre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711971v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Saint" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807488v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blandin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rollandez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799723v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cruaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00910419v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marnet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849103v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774967v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689513v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924683v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fopa Fomeju" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924678v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924682v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924679v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819010v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Apbv" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398784v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-manzanares-dauleux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6452-0393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088481840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5451600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Li&#233;gard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13975" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Strelkov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manolii" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2020.1723870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Botero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Joseph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15579" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mendes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2842-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lime" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0941-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12487" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Welham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2620-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Orgeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bagot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472115898467224E12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00772" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Seilaniantz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orgeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grimault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00539" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-013-0312-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs037" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.24025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00769.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730111v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Efombagn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Motamayor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.30" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chable" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01602.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48JP029Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729944v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rival" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9978-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCSPP819-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729862v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. M'Fombagn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nyasse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0155-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1JK6BHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117432" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clotault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jenczewski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0844-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1STNZ681-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rival" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulineau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-008-9660-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ652KFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658411v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0173-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ8LN5N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711566v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849101v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snowdon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherieux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giboulot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Divaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689402v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694872v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685038v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Manzanares" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691944v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Som&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711756v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Corre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711971v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Saint" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807488v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blandin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rollandez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799723v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cruaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00910419v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marnet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849103v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774967v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689513v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924683v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fopa Fomeju" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924682v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924678v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924679v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819010v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Apbv" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398784v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>