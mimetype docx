--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -467,429 +467,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
+                <w:t xml:space="preserve">Two adjacent NLR genes conferring quantitative resistance to clubroot disease in Arabidopsis are regulated by a stably inherited epiallelic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+                <w:t xml:space="preserve">Benjamin Liégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Leandro Quadrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2024.100824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443649v1</w:t>
+                <w:t xml:space="preserve">hal-04434719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental conditions modulate the effect of epigenetic factors controlling the response of Arabidopsis thaliana to Plasmodiophora brassicae</w:t>
+                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Petitpas</w:t>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Lapous</w:t>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Duc</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lariagon</w:t>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1245545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615169v1</w:t>
+                <w:t xml:space="preserve">hal-04443649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two adjacent NLR genes conferring quantitative resistance to clubroot disease in Arabidopsis are regulated by a stably inherited epiallelic variation</w:t>
+                <w:t xml:space="preserve">Environmental conditions modulate the effect of epigenetic factors controlling the response of Arabidopsis thaliana to Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Mathilde Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Liégard</w:t>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Quadrana</w:t>
+                <w:t xml:space="preserve">Mathieu Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Veillet</w:t>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Aigu</w:t>
+                <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.100824. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2024.100824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1245545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434719v1</w:t>
+                <w:t xml:space="preserve">hal-04615169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INRAE Biological Resource Center ‘BrACySol’: a French centre of valuable genetic resources to address major issues faced by potato and oilseed rape crops</w:t>
               </w:r>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Vicré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,64 +1411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for the metabolic and physiological characterization of seeds from oilseed rape (Brassica napus L.) plants grown under single or combined effects of drought and clubroot pathogen Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,103 +1549,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Supply and Host-Plant Genotype Modulate the Transcriptomic Profile of Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.701067. </w:t>
@@ -1683,103 +1683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.1-11. </w:t>
@@ -1821,103 +1821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of winter and spring Brassica napus genotypes with partial resistance to Canadian isolates of Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Strelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Manolii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (4), pp.538-546. </w:t>
@@ -2007,51 +2007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
@@ -2102,51 +2102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,766 +2217,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
+                <w:t xml:space="preserve">Quantitative resistance to clubroot infection mediated by transgenerational epigenetic variation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Wagner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Benjamin Liegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evens Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz265⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (1), pp.468-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150226v1</w:t>
+                <w:t xml:space="preserve">hal-02414174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to clubroot infection mediated by transgenerational epigenetic variation in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoire Baillet</w:t>
+                <w:t xml:space="preserve">Computational analysis of the Plasmodiophora brassicae genome: mitochondrial sequence description and metabolic pathway database design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Etcheverry</w:t>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evens Joseph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Lariagon</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222 (1), pp.468-479. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (6), pp.1629-1640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414174v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational analysis of the Plasmodiophora brassicae genome: mitochondrial sequence description and metabolic pathway database design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of bacterial and fungal communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Morgane Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111 (6), pp.1629-1640. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0204195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943250v1</w:t>
+                <w:t xml:space="preserve">hal-02094715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of bacterial and fungal communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae.</w:t>
+                <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+                <w:t xml:space="preserve">Geoffrey Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ourry</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0204195. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (19), pp.5375-5390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094715v1</w:t>
+                <w:t xml:space="preserve">hal-02150226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year linkage and association mapping confirm the high number of genomic regions involved in oilseed rape quantitative resistance to blackleg.</w:t>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod Kumar</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+                <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 131 (8), pp.1627-1643. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-018-3103-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010141v1</w:t>
+                <w:t xml:space="preserve">hal-01977046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen supply exerts a major/minor switch between two QTLs controlling &amp;lt;em&amp;gt;Plasmodiophora brassicae&amp;lt;/em&amp;gt; spore content in rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3021,295 +3021,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
+                <w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Denis</w:t>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubarry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.71 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/D8RT59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977046v1</w:t>
+                <w:t xml:space="preserve">hal-01949953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-year linkage and association mapping confirm the high number of genomic regions involved in oilseed rape quantitative resistance to blackleg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69, pp.71 - 82. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (8), pp.1627-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/D8RT59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-018-3103-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949953v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Genome-Wide-Association Mapping Identifies Common Loci Controlling Root System Architecture and Resistance to Aphanomyces euteiches in Pea</w:t>
               </w:r>
@@ -3442,51 +3442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clubroot resistance QTL are modulated by nitrogen input in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,51 +3563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia response in Arabidopsis roots infected by Plasmodiophora brassicae supports the development of clubroot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,51 +3831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flooding affects the development of Plasmodiophora brassicae in Arabidopsis roots during the secondary phase of infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (7), pp.1153-1160. </w:t>
@@ -4233,64 +4233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic analysis of duplicated homoeologous regions involved in the resistance of [i]Brassica napus[/i] to stem canker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,64 +4389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert-Seilaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4765,64 +4765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert-Seilaniantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4873,64 +4873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoeologous duplicated regions are involved in quantitative resistance of Brassica napus to stem canker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,90 +5150,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial resistance to clubroot in Arabidopsis is based on changes in the host primary metabolism and targeted cell division and expansion capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.191 - 205. </w:t>
@@ -5265,57 +5265,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginase Induction Represses Gall Development During Clubroot Infection in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Arginase induction represses gall development during clubroot infection in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,81 +5375,81 @@
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcs037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849229v1</w:t>
+                <w:t xml:space="preserve">hal-01254367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginase induction represses gall development during clubroot infection in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Arginase Induction Represses Gall Development During Clubroot Infection in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5509,51 +5509,51 @@
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcs037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254367v1</w:t>
+                <w:t xml:space="preserve">hal-00849229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabotyping: A New Approach to Investigate Rapeseed (Brassica napus L.) Genetic Diversity in the Metabolic Response to Clubroot Infection</w:t>
               </w:r>
@@ -5931,307 +5931,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and physiological analysis of the relationship between partial resistance to clubroot and tolerance to trehalose in Arabidopsis thaliana.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Association mapping of quantitative resistance for Leptosphaeria maculans in oilseed rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Grillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Lariagon</w:t>
+                <w:t xml:space="preserve">P. Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 191 (4), pp.1083-94. </w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.271-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03751.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11032-010-9429-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729314v1</w:t>
+                <w:t xml:space="preserve">hal-00729312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping of quantitative resistance for Leptosphaeria maculans in oilseed rape (Brassica napus L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Genetic and physiological analysis of the relationship between partial resistance to clubroot and tolerance to trehalose in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-010-9429-x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (4), pp.1083-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03751.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729312v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
               </w:r>
@@ -7036,64 +7036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7526,319 +7526,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic characterization of near isogenic lines at QTL for quantitative resistance to Leptosphaeria maculans in oilseed rape (Brassica napus L.).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+                <w:t xml:space="preserve">Aberrant plants in cauliflower: 1. Phenotype and heredity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Piel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Horvais</w:t>
+                <w:t xml:space="preserve">A. Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pouilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Domin</w:t>
+                <w:t xml:space="preserve">V. Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0844-x⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 164 (2), pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-008-9660-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729890v1</w:t>
+                <w:t xml:space="preserve">hal-00729093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant plants in cauliflower: 1. Phenotype and heredity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rival</w:t>
+                <w:t xml:space="preserve">Molecular and phenotypic characterization of near isogenic lines at QTL for quantitative resistance to Leptosphaeria maculans in oilseed rape (Brassica napus L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cadot</w:t>
+                <w:t xml:space="preserve">N. Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boulineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Salmon</w:t>
+                <w:t xml:space="preserve">N. Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 164 (2), pp.325-337. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (7), pp.1055-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-008-9660-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0844-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729093v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major gene mapped on chromosome XII is the main factor of a quantitatively inherited resistance to Meloidogyne fallax in Solanum sparsipilum</w:t>
               </w:r>
@@ -9655,64 +9655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESALT : la résistance génétique comme levier de lutte contre la grosse altise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9767,90 +9767,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9892,90 +9892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance to clubroot and interactions with abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10017,64 +10017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10280,77 +10280,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique structurale et fonctionnelle de la résistance quantitative du colza à Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10642,51 +10642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de déterminants métaboliques associés à la résistance polygénique du colza à la hernie des crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10767,51 +10767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the functional typology of resistance QTL through metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10882,277 +10882,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the Brassica napus / Plasmodiophora brassicae interaction through genetical metabolomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Marnet</w:t>
+                <w:t xml:space="preserve">Combined linkage and association mapping to assess the diversity of winter oilseed rape quantitative resistance factors to stem canker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchereau</w:t>
+                <w:t xml:space="preserve">N. Bardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International GCIRC Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Prague CZ, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849103v1</w:t>
+                <w:t xml:space="preserve">hal-00849102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined linkage and association mapping to assess the diversity of winter oilseed rape quantitative resistance factors to stem canker.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">New insight into the Brassica napus / Plasmodiophora brassicae interaction through genetical metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duffé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Vallée</w:t>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International GCIRC Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Prague CZ, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849102v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first meiosis in newly synthesized Brassica napus : a genome blender ?</w:t>
               </w:r>
@@ -11416,51 +11416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rollandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11496,333 +11496,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11877,51 +11877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bejamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11929,51 +11929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
@@ -12002,103 +12002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
@@ -12140,64 +12140,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12573,51 +12573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12815,51 +12815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Brassica napus Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 3, Springer International Publishing, 2018, Compendium of Plant Genomes, 978-3-319-43692-0. </w:t>
@@ -12942,51 +12942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of stem canker resistance QTL and genome duplications in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13037,259 +13037,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of Stem Canker Resistance QTL and Genome Duplications in Brassica napus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l’implication du métabolisme primaire dans la réponse à la hernie des crucifères chez le colza par une approche de métabotypage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924682v1</w:t>
+                <w:t xml:space="preserve">hal-00924678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’implication du métabolisme primaire dans la réponse à la hernie des crucifères chez le colza par une approche de métabotypage.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation of Stem Canker Resistance QTL and Genome Duplications in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924678v1</w:t>
+                <w:t xml:space="preserve">hal-00924682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and variability of the cyst nematode virulence factor Gp-Rbp1 in South American populations of Globodera pallida&amp;quot;.</w:t>
               </w:r>
@@ -13509,51 +13509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13618,90 +13618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATURAL EPIALLELIC VARIATION IS ASSOCIATED WITH QUANTITATIVE RESISTANCE TO THE PATHOGEN PLASMODIOPHORA BRASSICAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Liegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Quadrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bénéjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13826,51 +13826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07B044A2"/>
+    <w:nsid w:val="A0F9EAB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14057,51 +14057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-manzanares-dauleux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6452-0393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088481840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5451600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Li&#233;gard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13975" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Strelkov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manolii" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2020.1723870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Botero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Joseph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15579" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mendes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2842-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lime" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0941-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12487" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Welham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2620-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Orgeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bagot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472115898467224E12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00772" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Seilaniantz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orgeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grimault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00539" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-013-0312-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs037" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.24025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00769.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730111v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Efombagn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Motamayor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.30" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chable" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01602.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48JP029Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729944v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rival" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9978-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCSPP819-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729862v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. M'Fombagn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nyasse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0155-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1JK6BHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117432" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clotault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jenczewski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0844-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1STNZ681-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729093v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rival" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulineau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-008-9660-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ652KFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658411v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0173-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ8LN5N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711566v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849101v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snowdon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherieux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giboulot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Divaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689402v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694872v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685038v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Manzanares" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691944v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Som&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711756v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Corre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711971v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Saint" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807488v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blandin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rollandez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799723v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cruaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00910419v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marnet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849103v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774967v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689513v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924683v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fopa Fomeju" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924682v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924678v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924679v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819010v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Apbv" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398784v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-manzanares-dauleux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6452-0393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088481840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5451600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Li&#233;gard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2024.100824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Petitpas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1245545" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04176710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Vicr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13975" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Strelkov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manolii" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2020.1723870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Botero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Etcheverry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Joseph" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15579" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mendes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ollier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2842-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lime" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lemari&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0941-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;antho&#235;ne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux-Duparque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2429-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12487" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Welham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2620-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Orgeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bagot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472115898467224E12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00772" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert-Seilaniantz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orgeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grimault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00539" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moffett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-87" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-013-0312-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254367v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs037" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849229v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.24025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00769.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730111v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Efombagn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Motamayor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.30" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chable" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0523.2008.01602.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48JP029Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729944v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chable" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rival" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beul&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jahier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9978-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LCSPP819-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729862v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. M'Fombagn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nyasse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0155-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1JK6BHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117432" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clotault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jenczewski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rival" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-008-9660-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ652KFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0844-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1STNZ681-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658411v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0173-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ8LN5N5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711566v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849101v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snowdon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocherieux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giboulot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Divaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689402v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694872v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685038v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Manzanares" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691944v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Som&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711756v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Corre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711971v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Saint" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807488v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blandin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rollandez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799723v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cruaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00910419v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marnet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849103v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774967v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743639v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Mangin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux-Duparque" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689513v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924683v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fopa Fomeju" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924678v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924682v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924679v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819010v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Apbv" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398784v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>