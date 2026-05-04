--- v0 (2026-04-09)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Méndez Real </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Junior Prof. Chair</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-mendez-real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9336-9936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Embedded Detection System against Voltage Drop Fault Attacks in Multi-Tenant FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chirstophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE (Constructive Approaches for SeCurity Analysis and Design of Embedded systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Strike: Breaking Approximation-Based Side-Channel Countermeasures for DNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2026 - IEEE International Symposium on Hardware Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVLnQ: An Architecture for Security Analysis of Cyber-Physical Network Behavior in UAV Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Yousef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinya Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Nilesh Mistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In conjonction with HIPEAC, Jan 2026, Krakovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb Frequency Division Multiplexing: A Non-Binary Modulation for AirGap Covert Channel Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alla Eddine Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Design, Automation & Test in Europe Conference (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10993130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Exploitation of DRAM Access Patterns for Fingerprinting FPGA-CPU Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2025 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AudioGap: An AirGapped Covert Channel Exploiting the Frequency Diversity of Audio IC Electromagnetic Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alla Eddine Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 49th Annual Computers, Software, and Applications Conference (COMPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC65507.2025.00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V processor enhanced with a dynamic micro-decoder unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nieddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. paper #4224, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing a RISC-V architecture: A dynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nieddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation and Test in Europe Conference (DATE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10136972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Electrocardiogram: Vulnerability of SoC-FPGA Internal AXI Bus to Electromagnetic Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Myat Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility - EMC Europe, EMC Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, Poland. Paper ID: 249, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You only Get One-Shot: Eavesdropping Input Images to Neural Network by Spying SoC-FPGA Internal Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Myat Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Availability, Reliability and Security, ARES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Benevento, Italy. pp.31, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3600160.3600189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Malicious Exploitation of Energy Management Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouane Noubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. paper #257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Modeling and Simulation of MPSoC Run-Time Management using Execution Traces Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Nours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Samos, Greece. paper #49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and Frequency Joint Optimization for Energy Efficient Execution of Multiple Applications on Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Nours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.SUBMISS14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSoCSim extension: An OVP Simulator for the Evaluation of Cluster-based Multicore and Many-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rd Work­shop on Vir­tu­al Pro­to­typ­ing of Par­al­lel and Em­bed­ded Sys­tems (ViPES) as part of the In­ter­na­tio­nal Con­fe­rence on Em­bed­ded Com­pu­ter Sys­tems: Ar­chi­tec­tu­res, Mo­de­ling, and Si­mu­la­ti­on (SAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMOS many-core operating system extension with new secure-enable mechanisms for dynamic creation of secure zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Netwprk-Based Processing (PDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spatially Isolated Secure Zones for NoC-based Many-core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2016.7533900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Multicore Architectures with Cryptoptocessors and Parallel Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mancillas López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01015264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATTILA -- Addressing security threats to artificial intelligence in approximate computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2025 - Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel attack hardware detection module added to RISC-V core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France. pp.P497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonitoRISC : Dynamic insertion of instructions dedicated to sidechannel attacks detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - Colloque National du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First analysis and protection of the micro-architecture of a RISC-V core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynHaMo: Dynamic Hardware-based Monitoring dedicated to Attacks Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (5s), pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3762646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Not Trust Power Management: A Survey on Internal Energy-based Attacks Circumventing Trusted Execution Environments Security Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ACM Transactions on Embedded Computing Systems, 24 (4), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3735556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Side-Channel Attacks on Embedded Neural Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6790. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-1 ILP-based Run-Time Hierarchical Energy Optimization for Heterogeneous Cluster-based multi/many-core Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Nours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.102035. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Deployment Strategies for Spatial Isolation on Many-Core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.1 - 31. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3168383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5s), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb Frequency Division Multiplexing: A Non-Binary Modulation For AirGap Covert Channel Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alla Eddine Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level design for the assessment of shared resources effects on multiprocessor systems security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Nours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport Stage Ingénieur ETN4 Polytech Nantes, Nantes université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Isolation against Logical Cache-based Side-Channel Attacks in Many-Core Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université de Bretagne Sud, 2017. English. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LORIS454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Méndez Real </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Junior Prof. Chair</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">maria-mendez-real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9336-9936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Embedded Detection System against Voltage Drop Fault Attacks in Multi-Tenant FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Chirstophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASCADE (Constructive Approaches for SeCurity Analysis and Design of Embedded systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Strike: Breaking Approximation-Based Side-Channel Countermeasures for DNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2026 - IEEE International Symposium on Hardware Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnoopyPower! Remote Power Attacks on Cache and Coherence Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rokicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2026 - IEEE International Symposium on Hardware Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVLnQ: An Architecture for Security Analysis of Cyber-Physical Network Behavior in UAV Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Yousef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinya Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Nilesh Mistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In conjonction with HIPEAC, Jan 2026, Krakovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb Frequency Division Multiplexing: A Non-Binary Modulation for AirGap Covert Channel Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alla Eddine Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Design, Automation & Test in Europe Conference (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10993130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AudioGap: An AirGapped Covert Channel Exploiting the Frequency Diversity of Audio IC Electromagnetic Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alla Eddine Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 49th Annual Computers, Software, and Applications Conference (COMPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC65507.2025.00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Exploitation of DRAM Access Patterns for Fingerprinting FPGA-CPU Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2025 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V processor enhanced with a dynamic micro-decoder unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nieddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. paper #4224, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing a RISC-V architecture: A dynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nieddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation and Test in Europe Conference (DATE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10136972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus Electrocardiogram: Vulnerability of SoC-FPGA Internal AXI Bus to Electromagnetic Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Myat Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Electromagnetic Compatibility - EMC Europe, EMC Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, Poland. Paper ID: 249, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope57790.2023.10274170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You only Get One-Shot: Eavesdropping Input Images to Neural Network by Spying SoC-FPGA Internal Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Myat Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Availability, Reliability and Security, ARES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Benevento, Italy. pp.31, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3600160.3600189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Malicious Exploitation of Energy Management Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safouane Noubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France. paper #257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Modeling and Simulation of MPSoC Run-Time Management using Execution Traces Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Nours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Samos, Greece. paper #49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and Frequency Joint Optimization for Energy Efficient Execution of Multiple Applications on Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Nours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.SUBMISS14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPSoCSim extension: An OVP Simulator for the Evaluation of Cluster-based Multicore and Many-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rd Work­shop on Vir­tu­al Pro­to­typ­ing of Par­al­lel and Em­bed­ded Sys­tems (ViPES) as part of the In­ter­na­tio­nal Con­fe­rence on Em­bed­ded Com­pu­ter Sys­tems: Ar­chi­tec­tu­res, Mo­de­ling, and Si­mu­la­ti­on (SAMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMOS many-core operating system extension with new secure-enable mechanisms for dynamic creation of secure zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed and Netwprk-Based Processing (PDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion - Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spatially Isolated Secure Zones for NoC-based Many-core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Reconfigurable and Communication-Centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2016.7533900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2015.7393307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Multicore Architectures with Cryptoptocessors and Parallel Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mancillas López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01015264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure deployment in trusted many-core architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Baganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Electronics Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATTILA -- Addressing security threats to artificial intelligence in approximate computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2025 - Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel attack hardware detection module added to RISC-V core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France. pp.P497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonitoRISC : Dynamic insertion of instructions dedicated to sidechannel attacks detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 - Colloque National du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First analysis and protection of the micro-architecture of a RISC-V core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynHaMo: Dynamic Hardware-based Monitoring dedicated to Attacks Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (5s), pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3762646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Not Trust Power Management: A Survey on Internal Energy-based Attacks Circumventing Trusted Execution Environments Security Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ACM Transactions on Embedded Computing Systems, 24 (4), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3735556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Side-Channel Attacks on Embedded Neural Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), pp.6790. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-1 ILP-based Run-Time Hierarchical Energy Optimization for Heterogeneous Cluster-based multi/many-core Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Nours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.102035. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Deployment Strategies for Spatial Isolation on Many-Core Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Göhringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.1 - 31. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3168383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5s), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb Frequency Division Multiplexing: A Non-Binary Modulation For AirGap Covert Channel Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alla Eddine Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-level design for the assessment of shared resources effects on multiprocessor systems security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Nours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport Stage Ingénieur ETN4 Polytech Nantes, Nantes université. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Isolation against Logical Cache-based Side-Channel Attacks in Many-Core Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Méndez Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université de Bretagne Sud, 2017. English. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LORIS454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43F08769"/>
+    <w:nsid w:val="C7BBA6D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-mendez-real" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9336-9936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gonidec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chirstophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casalino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Yousef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinya Tsai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nilesh Mistry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alla Eddine Bahi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10993130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palumbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC65507.2025.00128" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616772v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849306" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Myat Thu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274170" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3600189" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Noubir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simei Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Nours" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wehner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#246;hringer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2016.7533900" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancillas L&#243;pez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez R&#233;al" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615379v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104031v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3762646" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067675v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3735556" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156790" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827400v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khazaal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Couturier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777699v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORIS454" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maria-mendez-real" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9336-9936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gonidec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chirstophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Casalino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palumbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rokicki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Yousef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinya Tsai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nilesh Mistry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alla Eddine Bahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10993130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC65507.2025.00128" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616772v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849306" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Myat Thu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope57790.2023.10274170" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3600189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Noubir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simei Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Nours" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wehner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#246;hringer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2016.7533900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01015264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancillas L&#243;pez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez R&#233;al" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Baganne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615379v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104031v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3762646" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067675v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3735556" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156790" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120210v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168383" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khazaal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Couturier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777699v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORIS454" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>