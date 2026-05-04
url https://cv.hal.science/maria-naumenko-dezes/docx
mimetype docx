--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -359,312 +359,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of alabaster art objects in the cultural heritage of Ukraine using isotopic analysis methods</w:t>
+                <w:t xml:space="preserve">The distribution of lithium pegmatites in Eastern Europe and Northern Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uliana Naumenko</w:t>
+                <w:t xml:space="preserve">Oleksii Naumenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Naumenko-Dèzes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mineralogical Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EMC 2024, the fourth conference in the European Mineralogical Conference series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trinity College Dublin, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719954v1</w:t>
+                <w:t xml:space="preserve">hal-04651525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of lithium pegmatites in Eastern Europe and Northern Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The study of alabaster art objects in the cultural heritage of Ukraine using isotopic analysis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uliana Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Naumenko-Dèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uliana Borniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksii Naumenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Naumenko-Dèzes</w:t>
+                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2024, the fourth conference in the European Mineralogical Conference series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trinity College Dublin, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">European Mineralogical Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651525v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing alabaster from carriers to artworks: focus on Carpathian quarries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uliana Naumenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Naumenko-Dèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uliana Borniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Lipińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Swiss Geoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Basel; Swiss Academy of Sciences (SCNAT), Nov 2024, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -728,51 +728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mineralogical Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -823,51 +823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Naumenko-Dèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Blessing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -937,77 +937,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability of materials in ancient works of art through isotope analysis: Unveiling provenance and trade networks in cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uliana Naumenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Naumenko-Dèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1099,51 +1099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural gas of radiolytic origin: An overlooked component of shale gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Naumenko-Dèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Blessing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1371,51 +1371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Impacts of Shale Gas Development on Inorganic Groundwater Chemistry: Implications for Environmental Baseline Assessment in Shallow Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Naumenko-Dèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1921,51 +1921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268801v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Losno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05087036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana Naumenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana Borniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lipinska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Naumenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lipi&#324;ska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04275815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29966" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03726253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Gaucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2114720119/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03654545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Humez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106906" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c01172" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Naumenko-D&#233;zes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Villa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120215" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.11.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268801v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Losno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05087036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Naumenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana Naumenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uliana Borniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lipinska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04709235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lipi&#324;ska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04275815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29966" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03726253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bondu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Gaucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2114720119/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03654545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Humez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2021.106906" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c01172" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Naumenko-D&#233;zes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Villa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120215" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.11.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>